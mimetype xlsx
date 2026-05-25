--- v0 (2025-10-22)
+++ v1 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -552,54 +552,63 @@
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
@@ -1038,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2458,376 +2467,393 @@
       </c>
       <c r="B82" t="s">
         <v>179</v>
       </c>
       <c r="C82" t="s">
         <v>180</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>181</v>
       </c>
       <c r="B83" t="s">
         <v>182</v>
       </c>
       <c r="C83" t="s">
         <v>183</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>184</v>
       </c>
       <c r="B84" t="s">
         <v>185</v>
       </c>
       <c r="C84" t="s">
-        <v>26</v>
+        <v>186</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E84">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B85" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C85" t="s">
         <v>26</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85">
         <v>2.1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B86" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C86" t="s">
         <v>26</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86">
         <v>2.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B87" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C87" t="s">
         <v>26</v>
       </c>
       <c r="D87" t="s">
         <v>14</v>
       </c>
       <c r="E87">
         <v>2.1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B88" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C88" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>195</v>
       </c>
       <c r="B89" t="s">
         <v>196</v>
       </c>
       <c r="C89" t="s">
         <v>197</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>198</v>
       </c>
       <c r="B90" t="s">
         <v>199</v>
       </c>
       <c r="C90" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B91" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C91" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D91" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E91">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B92" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C92" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B93" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C93" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D93" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B94" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C94" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B95" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C95" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>211</v>
       </c>
       <c r="B96" t="s">
         <v>212</v>
       </c>
       <c r="C96" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" t="s">
+        <v>215</v>
+      </c>
+      <c r="C97" t="s">
         <v>213</v>
       </c>
-      <c r="B97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D97" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E97">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B98" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C98" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>218</v>
       </c>
       <c r="B99" t="s">
         <v>219</v>
       </c>
       <c r="C99" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
+        <v>221</v>
+      </c>
+      <c r="B100" t="s">
+        <v>222</v>
+      </c>
+      <c r="C100" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B101" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C101" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B102" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C102" t="s">
+        <v>220</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" t="s">
+        <v>227</v>
+      </c>
+      <c r="B103" t="s">
+        <v>228</v>
+      </c>
+      <c r="C103" t="s">
         <v>54</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="E102">
+      <c r="D103" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>