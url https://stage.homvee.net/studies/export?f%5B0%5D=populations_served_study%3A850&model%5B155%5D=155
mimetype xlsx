--- v1 (2026-05-25)
+++ v2 (2026-07-18)
@@ -12,295 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
-    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
   </si>
   <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV035695</t>
@@ -339,110 +309,101 @@
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
   </si>
   <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV094825</t>
@@ -558,168 +519,156 @@
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>Promoting First Relationships®</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
@@ -738,52 +687,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1050,1826 +1002,1417 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-      <c r="A10" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...12 lines deleted...]
-      <c r="E11">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...12 lines deleted...]
-      <c r="E12">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...233 lines deleted...]
-      <c r="E26">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...12 lines deleted...]
-      <c r="E27">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...250 lines deleted...]
-      <c r="E42">
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-[...819 lines deleted...]
-      <c r="B91" t="s">
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C91" t="s">
-[...10 lines deleted...]
-      <c r="A92" t="s">
+      <c r="B99" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C92" t="s">
-[...10 lines deleted...]
-      <c r="A93" t="s">
+      <c r="B100" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C93" t="s">
-[...10 lines deleted...]
-      <c r="A94" t="s">
+      <c r="B101" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C94" t="s">
-[...10 lines deleted...]
-      <c r="A95" t="s">
+      <c r="B102" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C95" t="s">
-[...10 lines deleted...]
-      <c r="A96" t="s">
+      <c r="B103" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B96" t="s">
-[...127 lines deleted...]
-      <c r="E103">
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>