--- v0 (2026-06-21)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -592,50 +592,56 @@
     <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
@@ -1422,54 +1428,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E157"/>
+  <dimension ref="A1:E158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E157"/>
+      <selection activeCell="A1" sqref="A1:E158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -2839,462 +2845,462 @@
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E82" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E84" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E85" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E86" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>205</v>
+        <v>57</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="C89" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E89" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>210</v>
+        <v>44</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E90" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C91" s="1" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E91" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E92" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>103</v>
+        <v>212</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E93" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>219</v>
+        <v>103</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E94" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="C95" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B96" s="1" t="s">
+      <c r="C96" s="1" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E100" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E101" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E102" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E103" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>240</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E104" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>243</v>
+        <v>18</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E105" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E106" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E107" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="1" t="s">
         <v>250</v>
@@ -3332,312 +3338,312 @@
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E111" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E112" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E113" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E114" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E115" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E116" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E117" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>135</v>
+        <v>103</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E119" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E120" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>132</v>
+        <v>74</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E121" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E122" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>278</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E123" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>67</v>
+        <v>132</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E125" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E126" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E127" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E128" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>291</v>
@@ -3655,498 +3661,515 @@
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E130" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>296</v>
+        <v>74</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E131" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E132" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>222</v>
+        <v>57</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E134" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="C136" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B137" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="C137" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E137" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E138" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>313</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>317</v>
+        <v>103</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E140" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B141" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="C141" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E141" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E143" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E144" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E145" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E146" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E149" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>338</v>
+        <v>83</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C151" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
         <v>343</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E153" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>36</v>
+        <v>340</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E154" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C157" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E157" s="1">
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>