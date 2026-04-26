--- v0 (2025-11-14)
+++ v1 (2026-04-26)
@@ -173,51 +173,51 @@
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
@@ -366,78 +366,78 @@
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
-    <t>WWHV003356</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
@@ -1678,108 +1678,108 @@
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>114</v>
       </c>
       <c r="B49" t="s">
         <v>115</v>
       </c>
       <c r="C49" t="s">
         <v>116</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>117</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>119</v>
       </c>
       <c r="B51" t="s">
         <v>120</v>
       </c>
       <c r="C51" t="s">
         <v>56</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>121</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>56</v>
       </c>
       <c r="D52" t="s">
         <v>18</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>123</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>125</v>
       </c>
       <c r="B54" t="s">
         <v>126</v>
       </c>
       <c r="C54" t="s">
         <v>53</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54">
         <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>128</v>