--- v0 (2025-11-08)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003393</t>
   </si>
   <si>
     <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
@@ -410,51 +410,51 @@
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
@@ -831,54 +831,60 @@
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
@@ -1407,51 +1413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E155"/>
+  <dimension ref="A1:E156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3459,136 +3465,136 @@
       </c>
       <c r="C119" t="s">
         <v>74</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
         <v>2.1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" t="s">
         <v>132</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" t="s">
         <v>132</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" t="s">
-        <v>67</v>
+        <v>132</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" t="s">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="D124" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E124">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E125">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" t="s">
         <v>74</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>2.1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
@@ -3606,498 +3612,515 @@
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" t="s">
         <v>74</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>2.1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" t="s">
-        <v>292</v>
+        <v>74</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
+        <v>292</v>
+      </c>
+      <c r="B130" t="s">
         <v>293</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>294</v>
       </c>
-      <c r="C130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E130">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>295</v>
       </c>
       <c r="B131" t="s">
         <v>296</v>
       </c>
       <c r="C131" t="s">
         <v>57</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>297</v>
       </c>
       <c r="B132" t="s">
         <v>298</v>
       </c>
       <c r="C132" t="s">
-        <v>220</v>
+        <v>57</v>
       </c>
       <c r="D132" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>299</v>
       </c>
       <c r="B133" t="s">
         <v>300</v>
       </c>
       <c r="C133" t="s">
-        <v>301</v>
+        <v>220</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
+        <v>301</v>
+      </c>
+      <c r="B134" t="s">
         <v>302</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
+        <v>304</v>
+      </c>
+      <c r="B135" t="s">
         <v>305</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>306</v>
       </c>
-      <c r="C135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>307</v>
       </c>
       <c r="B136" t="s">
         <v>308</v>
       </c>
       <c r="C136" t="s">
         <v>44</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>309</v>
       </c>
       <c r="B137" t="s">
         <v>310</v>
       </c>
       <c r="C137" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="D137" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>311</v>
       </c>
       <c r="B138" t="s">
         <v>312</v>
       </c>
       <c r="C138" t="s">
-        <v>313</v>
+        <v>103</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E138">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
+        <v>313</v>
+      </c>
+      <c r="B139" t="s">
         <v>314</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
         <v>315</v>
       </c>
-      <c r="C139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>316</v>
       </c>
       <c r="B140" t="s">
         <v>317</v>
       </c>
       <c r="C140" t="s">
         <v>44</v>
       </c>
       <c r="D140" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>318</v>
       </c>
       <c r="B141" t="s">
         <v>319</v>
       </c>
       <c r="C141" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E141">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>320</v>
       </c>
       <c r="B142" t="s">
         <v>321</v>
       </c>
       <c r="C142" t="s">
         <v>132</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>322</v>
       </c>
       <c r="B143" t="s">
         <v>323</v>
       </c>
       <c r="C143" t="s">
-        <v>74</v>
+        <v>132</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>324</v>
       </c>
       <c r="B144" t="s">
         <v>325</v>
       </c>
       <c r="C144" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D144" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E144">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>326</v>
       </c>
       <c r="B145" t="s">
         <v>327</v>
       </c>
       <c r="C145" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="D145" t="s">
         <v>12</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>328</v>
       </c>
       <c r="B146" t="s">
         <v>329</v>
       </c>
       <c r="C146" t="s">
         <v>83</v>
       </c>
       <c r="D146" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>330</v>
       </c>
       <c r="B147" t="s">
         <v>331</v>
       </c>
       <c r="C147" t="s">
         <v>83</v>
       </c>
       <c r="D147" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>332</v>
       </c>
       <c r="B148" t="s">
         <v>333</v>
       </c>
       <c r="C148" t="s">
-        <v>334</v>
+        <v>83</v>
       </c>
       <c r="D148" t="s">
         <v>12</v>
       </c>
       <c r="E148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
+        <v>334</v>
+      </c>
+      <c r="B149" t="s">
         <v>335</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D149" t="s">
         <v>12</v>
       </c>
       <c r="E149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>337</v>
       </c>
       <c r="B150" t="s">
         <v>338</v>
       </c>
       <c r="C150" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D150" t="s">
         <v>12</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>339</v>
       </c>
       <c r="B151" t="s">
         <v>340</v>
       </c>
       <c r="C151" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>341</v>
       </c>
       <c r="B152" t="s">
         <v>342</v>
       </c>
       <c r="C152" t="s">
-        <v>36</v>
+        <v>336</v>
       </c>
       <c r="D152" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>343</v>
       </c>
       <c r="B153" t="s">
         <v>344</v>
       </c>
       <c r="C153" t="s">
         <v>36</v>
       </c>
       <c r="D153" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>345</v>
       </c>
       <c r="B154" t="s">
         <v>346</v>
       </c>
       <c r="C154" t="s">
         <v>36</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>347</v>
       </c>
       <c r="B155" t="s">
         <v>348</v>
       </c>
       <c r="C155" t="s">
+        <v>36</v>
+      </c>
+      <c r="D155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>349</v>
+      </c>
+      <c r="B156" t="s">
+        <v>350</v>
+      </c>
+      <c r="C156" t="s">
         <v>103</v>
       </c>
-      <c r="D155" t="s">
-[...2 lines deleted...]
-      <c r="E155">
+      <c r="D156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>