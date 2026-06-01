--- v0 (2025-10-18)
+++ v1 (2026-06-01)
@@ -12,95 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -407,51 +413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -484,53 +490,70 @@
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>