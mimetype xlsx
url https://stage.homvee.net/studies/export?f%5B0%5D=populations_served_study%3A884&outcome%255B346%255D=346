--- v0 (2025-10-23)
+++ v1 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -556,50 +556,56 @@
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
@@ -990,51 +996,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E95"/>
+  <dimension ref="A1:E96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2407,260 +2413,277 @@
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>179</v>
       </c>
       <c r="B82" t="s">
         <v>180</v>
       </c>
       <c r="C82" t="s">
         <v>45</v>
       </c>
       <c r="D82" t="s">
         <v>14</v>
       </c>
       <c r="E82">
         <v>2.1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>181</v>
       </c>
       <c r="B83" t="s">
         <v>182</v>
       </c>
       <c r="C83" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
+        <v>183</v>
+      </c>
+      <c r="B84" t="s">
         <v>184</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
+        <v>186</v>
+      </c>
+      <c r="B85" t="s">
         <v>187</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>188</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>189</v>
       </c>
       <c r="B86" t="s">
         <v>190</v>
       </c>
       <c r="C86" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>191</v>
       </c>
       <c r="B87" t="s">
         <v>192</v>
       </c>
       <c r="C87" t="s">
-        <v>193</v>
+        <v>60</v>
       </c>
       <c r="D87" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E87">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
+        <v>193</v>
+      </c>
+      <c r="B88" t="s">
         <v>194</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>195</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" t="s">
         <v>14</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>196</v>
       </c>
       <c r="B89" t="s">
         <v>197</v>
       </c>
       <c r="C89" t="s">
         <v>22</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>198</v>
       </c>
       <c r="B90" t="s">
         <v>199</v>
       </c>
       <c r="C90" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E90">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>200</v>
       </c>
       <c r="B91" t="s">
         <v>201</v>
       </c>
       <c r="C91" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>202</v>
       </c>
       <c r="B92" t="s">
         <v>203</v>
       </c>
       <c r="C92" t="s">
         <v>172</v>
       </c>
       <c r="D92" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>204</v>
       </c>
       <c r="B93" t="s">
         <v>205</v>
       </c>
       <c r="C93" t="s">
         <v>172</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>206</v>
       </c>
       <c r="B94" t="s">
         <v>207</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>208</v>
       </c>
       <c r="B95" t="s">
         <v>209</v>
       </c>
       <c r="C95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" t="s">
+        <v>210</v>
+      </c>
+      <c r="B96" t="s">
+        <v>211</v>
+      </c>
+      <c r="C96" t="s">
         <v>60</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="E95">
+      <c r="D96" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>