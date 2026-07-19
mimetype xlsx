--- v0 (2026-05-22)
+++ v1 (2026-07-19)
@@ -12,127 +12,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV040826</t>
-[...16 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
@@ -161,53 +152,50 @@
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV058190</t>
@@ -218,129 +206,120 @@
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
-  </si>
-[...1 lines deleted...]
-    <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
@@ -371,52 +350,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -683,874 +665,701 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="471.742" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B19" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B21" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
+      <c r="B22" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B23" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B24" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B25" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B26" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B27" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B28" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B29" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C27" t="s">
-[...10 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B30" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B31" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D29" t="s">
-[...7 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B32" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B33" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B34" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B35" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B36" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B37" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B38" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B39" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C37" t="s">
+      <c r="B40" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D37" t="s">
-[...7 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B41" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C38" t="s">
-[...5 lines deleted...]
-      <c r="E38">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...17 lines deleted...]
-      <c r="A40" t="s">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B43" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      <c r="A41" t="s">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B44" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D41" t="s">
-[...7 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B45" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C42" t="s">
-[...10 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B46" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      <c r="A44" t="s">
+      <c r="B47" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B44" t="s">
-[...59 lines deleted...]
-      <c r="E47">
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>