--- v0 (2026-06-12)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -811,50 +811,56 @@
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
@@ -1809,54 +1815,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E215"/>
+  <dimension ref="A1:E216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E215"/>
+      <selection activeCell="A1" sqref="A1:E216"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -3770,598 +3776,598 @@
     <row r="114" spans="1:5">
       <c r="A114" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E114" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E115" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>137</v>
+        <v>14</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E116" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E117" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>276</v>
+        <v>50</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E119" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="C120" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E120" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E121" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E122" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>286</v>
+        <v>80</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E123" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B124" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="C124" s="1" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>291</v>
+        <v>60</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E125" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B126" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B126" s="1" t="s">
+      <c r="C126" s="1" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E126" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E127" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>111</v>
+        <v>293</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E128" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>137</v>
+        <v>111</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E129" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>302</v>
+        <v>137</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E130" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E131" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B132" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C132" s="1" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E132" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E133" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>14</v>
+        <v>307</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E134" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E135" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E136" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>137</v>
+        <v>14</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E137" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E138" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E139" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E140" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E141" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E142" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E143" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E144" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>146</v>
+        <v>25</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E145" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E146" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E147" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E148" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
         <v>340</v>
@@ -4399,380 +4405,380 @@
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E153" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E154" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E155" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>102</v>
+        <v>186</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E160" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E161" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E162" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E163" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>90</v>
+        <v>181</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E164" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E165" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>7</v>
+        <v>181</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E166" s="1">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E167" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E168" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E169" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E170" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
         <v>384</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E171" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E172" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>389</v>
@@ -4790,736 +4796,753 @@
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E174" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>394</v>
+        <v>102</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E175" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="C176" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C176" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="C177" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E177" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
         <v>400</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>305</v>
+        <v>80</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E180" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E181" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C184" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D184" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E184" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E185" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>137</v>
+        <v>60</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>423</v>
+        <v>137</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B188" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="C188" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C188" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E188" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>60</v>
+        <v>425</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E189" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E190" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>181</v>
+        <v>60</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E191" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E192" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>102</v>
+        <v>181</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E193" s="1">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E194" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E195" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>146</v>
+        <v>50</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E196" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E197" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E198" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E199" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E200" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E201" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>454</v>
+        <v>34</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E202" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="C203" s="1" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E204" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>161</v>
+        <v>456</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E205" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>463</v>
+        <v>161</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E206" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B207" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B207" s="1" t="s">
+      <c r="C207" s="1" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>466</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>467</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
         <v>470</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>471</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>50</v>
+        <v>465</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
         <v>474</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>475</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>479</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
         <v>480</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C215" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D215" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E215" s="1">
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>