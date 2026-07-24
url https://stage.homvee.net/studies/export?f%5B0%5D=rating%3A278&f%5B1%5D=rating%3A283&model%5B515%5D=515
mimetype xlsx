--- v0 (2025-11-01)
+++ v1 (2026-07-24)
@@ -12,737 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>WWHV014463</t>
+  </si>
+  <si>
+    <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2004). The  effects of participating in a Parents as Teachers program on parental  involvement in the learning process at school and in the home. E-Journal of Teaching &amp; Learning in  Diverse Settings, 1(2), 189–208.</t>
+  </si>
+  <si>
+    <t>WWHV003393</t>
+  </si>
+  <si>
+    <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
+  </si>
+  <si>
+    <t>WWHV014499</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp;  Guterman, N. B. (2004). Best Beginnings:  A randomized controlled trial of a paraprofessional home visiting program: Executive summary. Report to the Smith Richardson Foundation and New York State Office of Children and Family  Services. New York: Columbia University School of Social  Work.</t>
+  </si>
+  <si>
+    <t>WWHV014500</t>
+  </si>
+  <si>
+    <t>Anisfeld, E.,  Sandy, J., &amp; Guterman, N. B. (2004). Best  Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Narrative summary. Report to the  Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014584</t>
+  </si>
+  <si>
+    <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
+  </si>
+  <si>
+    <t>WWHV014611</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1998). The effects of the Home Instruction Program for Preschool  Youngsters on children’s school performance at the end of the program and one year later. Early Childhood Research Quarterly, 13(4), 571–586.</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV032673</t>
+  </si>
+  <si>
+    <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). Right from the start: An evaluation of Home-Start support with mothers of newborn infants. [Part 1. Quantitative results]. Final report to the Health Foundation.</t>
+  </si>
+  <si>
+    <t>WWHV015389</t>
+  </si>
+  <si>
+    <t>Barnet, B., Liu, J., DeVoe, M., Duggan, A. K., Gold, M. A., &amp; Pecukonis, E. (2009). Motivational intervention to reduce rapid subsequent births to adolescent mothers: A community-based randomized trial. Annals of Family Medicine, 7(5), 436-445. doi:10.1370/afm.1014</t>
+  </si>
+  <si>
+    <t>WWHV026095</t>
+  </si>
+  <si>
+    <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
+  </si>
+  <si>
+    <t>WWHV014689</t>
+  </si>
+  <si>
+    <t>Barth, R. P., Hacking, S., &amp; Ash, J. R. (1988). Preventing child abuse: An experimental evaluation of the Child Parent Enrichment Project. Journal of Primary Prevention, 8(4), 201-217.</t>
+  </si>
+  <si>
+    <t>WWHV029487</t>
+  </si>
+  <si>
+    <t>Brown, A. Evaluating the efficacy of Children’s participating HIPPY in Head Start centers. Unpublished Manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV028632</t>
+  </si>
+  <si>
+    <t>Buzhardt, J., Walker, D., Greenwood, C. R., &amp; Carta, J. J. (2011). A study of an online tool to support evidence-based practices with infants and toddlers. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3), 151-156. doi:10.1080/15240754.2011.590243</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV059096</t>
+  </si>
+  <si>
+    <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/ANGELS Following Baby Back Home: Deliverable G. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV012868</t>
+  </si>
+  <si>
+    <t>Chaffin,  M. (2004). Addendum to "Is it time to rethink Healthy Start/Healthy  Families"? Child Abuse &amp; Neglect, 28(10), 1123.</t>
+  </si>
+  <si>
+    <t>WWHV015733</t>
+  </si>
+  <si>
+    <t>Chaffin, M. (2005). "Is it time  to rethink Healthy Start/Healthy Families?": Response to letters. Child Abuse &amp; Neglect, 29(3), 241–249.</t>
+  </si>
+  <si>
+    <t>WWHV013607</t>
+  </si>
+  <si>
+    <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV003631</t>
+  </si>
+  <si>
+    <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV027417</t>
+  </si>
+  <si>
+    <t>Clinton, B., Elwood, P., Parks, R., &amp; Soraci, S. (1988, November). Promoting maternal and child health in the context of rural poverty. Paper presented at the annual meeting of the American Public Health Association, Boston, MA.</t>
+  </si>
+  <si>
+    <t>WWHV040713</t>
+  </si>
+  <si>
+    <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV093538</t>
+  </si>
+  <si>
+    <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV041759</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., &amp; Goodman, B. (2012). Durham Connects impact evaluation final report. Washington, DC: Pew Center on the States.</t>
+  </si>
+  <si>
+    <t>WWHV038501</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R., O’Donnell, K. T., &amp; Sato, J. M. (2013). Toward population impact from home visiting. Zero to Three, 33(3), 17-23.</t>
+  </si>
+  <si>
+    <t>WWHV084574</t>
+  </si>
+  <si>
+    <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
+  </si>
+  <si>
+    <t>WWHV048341</t>
+  </si>
+  <si>
+    <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV055862</t>
+  </si>
+  <si>
+    <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
+  </si>
+  <si>
+    <t>WWHV003398</t>
+  </si>
+  <si>
+    <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
+  </si>
+  <si>
+    <t>WWHV003775</t>
+  </si>
+  <si>
+    <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
+  </si>
+  <si>
+    <t>WWHV012831</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
+  </si>
+  <si>
+    <t>WWHV012830</t>
+  </si>
+  <si>
+    <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014665</t>
+  </si>
+  <si>
+    <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV014412</t>
+  </si>
+  <si>
+    <t>DuMont,  K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., &amp; Rodriguez,  M. (2006). Healthy Families New York (HFNY)  Randomized trial: Impacts on  parenting after the first two years. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV003735</t>
+  </si>
+  <si>
+    <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
+  </si>
+  <si>
+    <t>WWHV026224</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>WWHV003485</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
+  </si>
+  <si>
+    <t>WWHV003728</t>
+  </si>
+  <si>
+    <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV004074</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2005). Randomized trial of the Early Start program of home visitation. Pediatrics, 116(6), e803-e809.</t>
+  </si>
+  <si>
+    <t>WWHV004075</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2006). Randomized trial of the Early Start program of home visitation: Parent and family outcomes. Pediatrics, 117(3), 781-786. doi:10.1542/peds.2005-1517</t>
+  </si>
+  <si>
+    <t>WWHV032396</t>
+  </si>
+  <si>
+    <t>Fisher, P., Gunnar, M., Dozier, M., Bruce, J., &amp; Pears, K. (2006). Effects of therapeutic interventions for foster children on behavioral problems, caregiver attachment, and stress regulatory neural systems. Manuscript, Annals of the New York Academy of Sciences, 1094, 215-225. doi: 10.1196/annals.1376.023.</t>
+  </si>
+  <si>
+    <t>WWHV016923</t>
+  </si>
+  <si>
+    <t>Gershater-Molko, R. M. (1999). A comprehensive evaluation of project SafeCare: Health, safety, bonding, and recidivism in families reported for, and at-risk for, child maltreatment, and finishing treatment. (Doctoral dissertation, University of Kansas). 1999 Advisers: John R. Lutzker and James A. Sherman. Dissertation Abstracts International, 62(10B), 432–4768. (AAI3029136).</t>
+  </si>
+  <si>
+    <t>WWHV090705</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV087591</t>
+  </si>
+  <si>
+    <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV061793</t>
+  </si>
+  <si>
+    <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
+  </si>
+  <si>
+    <t>WWHV080111</t>
+  </si>
+  <si>
+    <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
+  </si>
+  <si>
+    <t>WWHV029409</t>
+  </si>
+  <si>
+    <t>Guttentag, C. L., Pedrosa-Josic, C., Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Individual variability in parenting profiles and predictors of change: Effects of an intervention with disadvantaged mothers. Journal of Applied Developmental Psychology, 27, p. 349-369.</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV065747</t>
+  </si>
+  <si>
+    <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>WWHV074927</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
-    <t>High</t>
-[...481 lines deleted...]
-  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV027967</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014188</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV017036</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2010). Early Head Start home visitation: The role of implementation in bolstering program benefits. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV005566</t>
   </si>
   <si>
     <t>Karther, D. (1996). Even Start parents’ practices and views of literacy. Paper presented at the meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
-    <t>Even Start-Home Visiting (Birth to Age 5)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV007607</t>
   </si>
   <si>
     <t>Keefe, M. R., Barbosa, G. A., Froese-Fretz, A., Kotzer, A. M., &amp; Lobo, M. (2005). An intervention program for families with irritable infants. The American Journal of Maternal Child Nursing, 30(4), 230-236.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV064545</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2011, November 28). The effects of a responsive parenting intervention on parent–child interactions during shared book reading. Developmental Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014629</t>
@@ -771,92 +663,98 @@
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV058710</t>
   </si>
   <si>
     <t>Leijten, P., Shaw, D. S., Gardner, F., Wilson, M. N., Matthys, W., &amp; Dishion, T. J. (2015). Erratum to: The family check-up and service use in high-risk families of young children: A prevention strategy with a bridge to community-based treatment. Prevention Science, 16(3), 407.</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004198</t>
   </si>
   <si>
     <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV040831</t>
   </si>
   <si>
     <t>Mandel, A. D., Dodge, K. A., Goodman, W. B., Murphy, R. A., &amp; O’Donnell, K. J. (2013). A multi-risk moderation analysis of a universal maternal-infant home visiting program. Unpublished manuscript, currently under review.</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>WWHV094392</t>
@@ -879,53 +777,50 @@
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>WWHV014461</t>
   </si>
   <si>
     <t>Nagle, G. A.,  &amp; Boris, N. W. (2002). Nurse home  visiting impact on prenatal maternal depression and partner violence:  Preliminary results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV013051</t>
@@ -990,83 +885,95 @@
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV040967</t>
   </si>
   <si>
     <t>Ordway, M. R. (2011). The effects of parenting on child behavior: The findings of a parenting program focused on parental reflective functioning. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (AAI3496979)</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV038763</t>
   </si>
   <si>
     <t>Pfannenstiel, J., &amp; Lente-Jojola, D. (2011). The Family and Child Education (FACE) program and school readiness: A structural model approach in an American Indian reservation context. Journal of American Indian Education, 50(2), 84–96.</t>
   </si>
   <si>
     <t>WWHV045799</t>
@@ -1077,122 +984,116 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069773</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., De Jonge, M. V., van Engeland, H., &amp; van IJzendoorn, M. H. (2014). Development of a Video-feedback Intervention to promote Positive Parenting for Children with Autism (VIPP-AUTI). Attachment &amp; Human Development, 16(4), 343–355.</t>
   </si>
   <si>
     <t>WWHV034563</t>
   </si>
   <si>
     <t>Raikes, H. H., Chazan-Cohen, R., Love, J. M., &amp; Brooks-Gunn, J. (2010). Early Head Start impacts at age 3 and a description of the age 5 follow-up study. In Childhood Programs and Practices in the First Decade of Life: A Human Capital Integration. Reynolds, A.A., Rolnick, A.J., Englund, M.M, and Temple, J.A., eds.  New York: Cambridge University Press, 99-118.</t>
   </si>
   <si>
     <t>WWHV029499</t>
   </si>
   <si>
     <t>Rausch, J.C., M. McCord, M. Batista, and E. Anisfeld. (2012) “Latino Immigrant Children’s Health: Effects of Sociodemographic Variables and of a Preventative Intervention Program.” International Journal of Population Research, pp. 1-8, doi: 10.1155/2012/250276.</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014647</t>
   </si>
   <si>
     <t>Roggman, L. A., Boyce, L. K., Cook, G. A., &amp; Hart, A.  D. (2002). Making a difference in the  lives of infants and toddlers and their families: The impacts of Early Head  Start. Vol. 3, Local contributions to understanding the programs and their  impacts. Washington, DC: Administration for Children and Families, Office  of Planning, Research, and Evaluation, Child Outcomes Research and Evaluation.</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV043271</t>
   </si>
   <si>
     <t>Rotheram-Borus, M. J., le Roux, I. M., Tomlinson, M., Mbewu, N., Comulada, W. S., le Roux, K., Stewart, J., O’Connor, M. J., Hartley, M., Desmond, K., Greco, E., Worthman, C. M., Idemundia, F., &amp; Swendeman, D. (2011). Philani Plus (+): A mentor mother community health worker home visiting program to improve maternal and infants’ outcomes. Prevention Science, 12(4): 372-388.</t>
   </si>
   <si>
-    <t>Philani Outreach Programme</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027983</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., &amp; Mayes, L. (2011). Minding the Baby: A mentalization-based parenting program for young families. (Presentation slides).</t>
   </si>
   <si>
     <t>WWHV019091</t>
   </si>
   <si>
     <t>Samples, F. L. (1996). The differential impact of a comprehensive early intervention program on the level of support received by African-American and white adolescent mothers. Conference presentation.</t>
   </si>
   <si>
     <t>WWHV073857</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV061803</t>
   </si>
   <si>
     <t>Shenk, C. E., Ammerman, R. T., Teeters, A. R., Bensman, H. E., Allen, E. K., Putnam, F. W., &amp; Van Ginkel, J. B. (2017). Erratum to: History of maltreatment in childhood and subsequent parenting stress in at-risk, first-time mothers: Identifying points of intervention during home visiting. Prevention Science, 18(3), 371–371.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
     <t>WWHV094827</t>
@@ -1233,50 +1134,56 @@
   <si>
     <t>WWHV062672</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2016). Maternal substance abuse, recovery and handling their children’s illnesses. In J. Merrick (Ed.), Public Health: Some International Aspects (pp. 55–67). Hauppauge, NY: Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV062680</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2015). Training mothers recovering from substance abuse to identify and treat their children’s illnesses. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2014. Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>WWHV062687</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2014). Training mothers recovering from substance abuse to identify and treat their children’s illnesses. International Journal of Child Health and Human Development, 7(2), 157–166.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
+  </si>
+  <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV014650</t>
   </si>
   <si>
     <t>U.S. Department of Health and Human Services,  Administration for Children and Families. (2006). Early Head Start benefits children and families. Early Head Start  research and evaluation project, research to practice brief. Washington, DC:  Author.</t>
   </si>
   <si>
     <t>WWHV016031</t>
   </si>
   <si>
     <t>U.S.  Department of Health and Human Services. Administration for Children and  Families (2006). Early Head Start research to practice: Lessons for program  practice from Early Head Start research. Washington, DC: Author.</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV014479</t>
@@ -1287,60 +1194,54 @@
   <si>
     <t>WWHV017041</t>
   </si>
   <si>
     <t>Wagner, M.  &amp; Clayton, S. (1999). The Parents as Teachers program: Results from two  demonstrations. The Future of Children,  9(1), 91-115.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014522</t>
   </si>
   <si>
     <t>Wagner, M., Spiker, D., &amp; Linn, M. I. (2002). The  effectiveness of the Parents as Teachers program with low-income parents and  children. Topics in Early Childhood  Special Education, 22(2), 67–81.</t>
   </si>
   <si>
     <t>WWHV028466</t>
   </si>
   <si>
     <t>Wandersman, L. P. (1987). Parent-infant  support groups: Matching programs to needs and strengths of families. in C. F.  Zachariah Boukydis (Ed.), Research on  support for parents and infants in the postnatal period. Norwood, NJ:  Ablex.</t>
   </si>
   <si>
-    <t>Resource Mothers Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV060495</t>
   </si>
   <si>
     <t>Williams, C., Cprek, S., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2017). Kentucky Health Access Nurturing Development Services home visiting program improves maternal and child health. Maternal &amp; Child Health Journal, 21(5), 1166–1174. https://doi.org/10.1007/s10995-016-2215-6</t>
   </si>
   <si>
     <t>WWHV080830</t>
   </si>
   <si>
     <t>Yarger, H. A. (2015). Investigating trajectories of change in Attachment and Biobehavioral Catch-Up among high-risk mothers: A randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
@@ -1377,52 +1278,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1686,3393 +1590,2713 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E195"/>
+  <dimension ref="A1:E200"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...29 lines deleted...]
-      <c r="E4">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...17 lines deleted...]
-      <c r="A6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...6 lines deleted...]
-      <c r="C8" t="s">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E148" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D164" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...318 lines deleted...]
-      <c r="E27">
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...2502 lines deleted...]
-      <c r="B175" t="s">
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="C175" t="s">
-[...10 lines deleted...]
-      <c r="A176" t="s">
+      <c r="B196" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="C176" t="s">
-[...10 lines deleted...]
-      <c r="A177" t="s">
+      <c r="B197" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="C177" t="s">
-[...10 lines deleted...]
-      <c r="A178" t="s">
+      <c r="B198" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="C178" t="s">
-[...10 lines deleted...]
-      <c r="A179" t="s">
+      <c r="B199" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="C179" t="s">
-[...10 lines deleted...]
-      <c r="A180" t="s">
+      <c r="B200" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="B180" t="s">
-[...263 lines deleted...]
-      <c r="E195">
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>