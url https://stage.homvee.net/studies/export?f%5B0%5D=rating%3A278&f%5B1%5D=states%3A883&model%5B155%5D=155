--- v0 (2026-05-23)
+++ v1 (2026-07-18)
@@ -12,125 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
@@ -139,99 +118,99 @@
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -498,364 +477,291 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...12 lines deleted...]
-      <c r="E5">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...12 lines deleted...]
-      <c r="E6">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...71 lines deleted...]
-      <c r="B13" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
-[...59 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>