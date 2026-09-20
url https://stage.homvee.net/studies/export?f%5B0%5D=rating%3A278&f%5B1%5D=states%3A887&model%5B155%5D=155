--- v0 (2026-07-18)
+++ v1 (2026-09-20)
@@ -12,91 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV093538</t>
   </si>
   <si>
     <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
   </si>
   <si>
+    <t>Building Healthy Children (BHC)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV026774</t>
   </si>
   <si>
     <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
@@ -123,50 +135,53 @@
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
+  </si>
+  <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,302 +510,374 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>