--- v0 (2025-10-11)
+++ v1 (2026-05-03)
@@ -570,51 +570,51 @@
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>