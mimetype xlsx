--- v1 (2026-05-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -417,50 +417,56 @@
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
@@ -573,51 +579,51 @@
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
@@ -741,52 +747,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1050,1761 +1059,1769 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E99"/>
+  <dimension ref="A1:E100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47">
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="E48">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49">
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="E53">
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54">
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56">
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...6 lines deleted...]
-      <c r="C57" t="s">
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57">
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...6 lines deleted...]
-      <c r="C58" t="s">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D58" t="s">
-[...7 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B59" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D59" t="s">
-[...13 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D60" t="s">
-[...13 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D61" t="s">
-[...7 lines deleted...]
-      <c r="A62" t="s">
+      <c r="B62" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D62" t="s">
-[...13 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63">
+      <c r="B64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...3 lines deleted...]
-      <c r="B64" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C64" t="s">
-[...5 lines deleted...]
-      <c r="E64">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
-[...6 lines deleted...]
-      <c r="C65" t="s">
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65">
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...6 lines deleted...]
-      <c r="C66" t="s">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...6 lines deleted...]
-      <c r="C67" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67">
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...6 lines deleted...]
-      <c r="C68" t="s">
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68">
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...6 lines deleted...]
-      <c r="C69" t="s">
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D69" t="s">
-[...13 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D70" t="s">
-[...7 lines deleted...]
-      <c r="A71" t="s">
+      <c r="B71" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D71" t="s">
-[...13 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...6 lines deleted...]
-      <c r="C73" t="s">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D73" t="s">
-[...13 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D74" t="s">
-[...13 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D75" t="s">
-[...13 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D76" t="s">
-[...13 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D77" t="s">
-[...13 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D78" t="s">
-[...2 lines deleted...]
-      <c r="E78">
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
-[...6 lines deleted...]
-      <c r="C79" t="s">
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D79" t="s">
-[...2 lines deleted...]
-      <c r="E79">
+      <c r="B80" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
-[...6 lines deleted...]
-      <c r="C80" t="s">
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D80" t="s">
-[...2 lines deleted...]
-      <c r="E80">
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...6 lines deleted...]
-      <c r="C81" t="s">
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81">
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...6 lines deleted...]
-      <c r="C82" t="s">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D82" t="s">
-[...2 lines deleted...]
-      <c r="E82">
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...12 lines deleted...]
-      <c r="E83">
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...6 lines deleted...]
-      <c r="C84" t="s">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84">
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...6 lines deleted...]
-      <c r="C85" t="s">
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85">
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
-[...6 lines deleted...]
-      <c r="C86" t="s">
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86">
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
-[...6 lines deleted...]
-      <c r="C87" t="s">
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D87" t="s">
-[...2 lines deleted...]
-      <c r="E87">
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
-[...6 lines deleted...]
-      <c r="C88" t="s">
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="E88">
+      <c r="B89" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...6 lines deleted...]
-      <c r="C89" t="s">
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D89" t="s">
-[...13 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D90" t="s">
-[...13 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D91" t="s">
-[...2 lines deleted...]
-      <c r="E91">
+      <c r="B92" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...6 lines deleted...]
-      <c r="C92" t="s">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D92" t="s">
-[...13 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D93" t="s">
-[...2 lines deleted...]
-      <c r="E93">
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-[...12 lines deleted...]
-      <c r="E94">
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
-[...6 lines deleted...]
-      <c r="C95" t="s">
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="E95">
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
-[...6 lines deleted...]
-      <c r="C96" t="s">
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D96" t="s">
-[...13 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D97" t="s">
-[...2 lines deleted...]
-      <c r="E97">
+      <c r="B98" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
-[...6 lines deleted...]
-      <c r="C98" t="s">
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D98" t="s">
-[...2 lines deleted...]
-      <c r="E98">
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
-[...12 lines deleted...]
-      <c r="E99">
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>