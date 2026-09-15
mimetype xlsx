--- v0 (2026-07-22)
+++ v1 (2026-09-15)
@@ -12,197 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV012830</t>
   </si>
   <si>
     <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
   </si>
   <si>
     <t>WWHV014665</t>
   </si>
   <si>
     <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV003728</t>
   </si>
   <si>
     <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
@@ -210,50 +228,53 @@
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014289</t>
@@ -304,50 +325,53 @@
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
+  </si>
+  <si>
+    <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -682,700 +706,884 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="1"/>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E39" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>