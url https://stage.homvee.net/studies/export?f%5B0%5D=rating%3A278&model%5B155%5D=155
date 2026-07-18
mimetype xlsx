--- v0 (2026-05-23)
+++ v1 (2026-07-18)
@@ -12,695 +12,614 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>WWHV003393</t>
+  </si>
+  <si>
+    <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014584</t>
+  </si>
+  <si>
+    <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV047724</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
+  </si>
+  <si>
+    <t>WWHV026095</t>
+  </si>
+  <si>
+    <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV013607</t>
+  </si>
+  <si>
+    <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV003631</t>
+  </si>
+  <si>
+    <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
+  </si>
+  <si>
+    <t>WWHV039454</t>
+  </si>
+  <si>
+    <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV093538</t>
+  </si>
+  <si>
+    <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV084574</t>
+  </si>
+  <si>
+    <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
+  </si>
+  <si>
+    <t>WWHV048341</t>
+  </si>
+  <si>
+    <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
+  </si>
+  <si>
+    <t>WWHV062320</t>
+  </si>
+  <si>
+    <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
+  </si>
+  <si>
+    <t>WWHV055862</t>
+  </si>
+  <si>
+    <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
+  </si>
+  <si>
+    <t>WWHV003398</t>
+  </si>
+  <si>
+    <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
+  </si>
+  <si>
+    <t>WWHV003775</t>
+  </si>
+  <si>
+    <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
+  </si>
+  <si>
+    <t>WWHV012831</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
+  </si>
+  <si>
+    <t>WWHV012830</t>
+  </si>
+  <si>
+    <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014665</t>
+  </si>
+  <si>
+    <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV003735</t>
+  </si>
+  <si>
+    <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
+  </si>
+  <si>
+    <t>WWHV026224</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>WWHV003485</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
+  </si>
+  <si>
+    <t>WWHV003728</t>
+  </si>
+  <si>
+    <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV094364</t>
+  </si>
+  <si>
+    <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
+  </si>
+  <si>
+    <t>WWHV090705</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
+  </si>
+  <si>
+    <t>WWHV073853</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
+  </si>
+  <si>
+    <t>WWHV087591</t>
+  </si>
+  <si>
+    <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
+  </si>
+  <si>
+    <t>WWHV069945</t>
+  </si>
+  <si>
+    <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
+  </si>
+  <si>
+    <t>WWHV061793</t>
+  </si>
+  <si>
+    <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
+  </si>
+  <si>
+    <t>WWHV080111</t>
+  </si>
+  <si>
+    <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV065747</t>
+  </si>
+  <si>
+    <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
+  </si>
+  <si>
+    <t>WWHV074927</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
-    <t>High</t>
-[...313 lines deleted...]
-  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV065542</t>
-[...10 lines deleted...]
-  <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV003852</t>
   </si>
   <si>
     <t>Olds, D. L., Eckenrode, J., Henderson, C. R., Kitzman, H., Powers, J., Cole, R., et al. (1997). Long-term effects of home visitation on maternal life course and child abuse and neglect. Fifteen-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 278(8), 637–643.</t>
   </si>
   <si>
     <t>WWHV003853</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Cole, R., Eckenrode, J., Kitzman, H., Luckey, D., et al. (1998). Long-term effects of nurse home visitation on children’s criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial. JAMA: The Journal of the American Medical Association, 280(14), 1238–1244.</t>
   </si>
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
@@ -747,50 +666,53 @@
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV094871</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
   </si>
   <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV095915</t>
@@ -825,95 +747,86 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV092234</t>
   </si>
   <si>
     <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV060298</t>
@@ -928,53 +841,50 @@
     <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV073809</t>
   </si>
   <si>
     <t>Yarger, H. A., Bernard, K., Caron, E., Wallin, A., &amp; Dozier, M. (2019). Enhancing Parenting Quality for Young Children Adopted Internationally: Results of a Randomized Controlled Trial. Journal of Clinical Child &amp; Adolescent Psychology, 49(3), 378–390. https://doi.org/10.1080/15374416.2018.1547972</t>
   </si>
   <si>
     <t>WWHV049710</t>
   </si>
   <si>
     <t>Yarger, H. A., Hoye, J. R., &amp; Dozier, M. (2016). Trajectories of change in Attachment and Biobehavioral Catch-up among high-risk mothers: A randomized clinical trial. Infant Mental Health Journal, 37(5), 525–536. https://doi.org/10.1002/imhj.21585</t>
   </si>
@@ -999,52 +909,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1311,2438 +1224,1913 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...12 lines deleted...]
-      <c r="E5">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" t="s">
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D121" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...141 lines deleted...]
-      <c r="E14">
+      <c r="E121" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...97 lines deleted...]
-      <c r="E20">
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...1717 lines deleted...]
-      <c r="A122" t="s">
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B136" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C122" t="s">
-[...10 lines deleted...]
-      <c r="A123" t="s">
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B137" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C123" t="s">
-[...10 lines deleted...]
-      <c r="A124" t="s">
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B138" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C124" t="s">
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D124" t="s">
-[...7 lines deleted...]
-      <c r="A125" t="s">
+      <c r="B139" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="B125" t="s">
-[...246 lines deleted...]
-      <c r="E139">
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>