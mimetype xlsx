--- v0 (2025-10-20)
+++ v1 (2026-09-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -344,51 +344,57 @@
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
@@ -528,50 +534,56 @@
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
@@ -735,74 +747,86 @@
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV095861</t>
   </si>
   <si>
     <t>Paradis, H. A., Sandler, M., Manly, J. T., &amp; Valentine, L. (2013). Building Healthy Children: Evidence-based home visitation integrated with pediatric medical homes. Pediatrics, 132(Suppl. 2), S174–179. https://doi.org/10.1542/peds.2013-1021R</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
@@ -825,99 +849,111 @@
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
@@ -969,52 +1005,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1278,2356 +1317,2449 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E134"/>
+  <dimension ref="A1:E140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D45" t="s">
-[...7 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B46" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...6 lines deleted...]
-      <c r="C47" t="s">
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D47" t="s">
-[...13 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D48" t="s">
-[...13 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D49" t="s">
-[...13 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D50" t="s">
-[...7 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B51" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...6 lines deleted...]
-      <c r="C53" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D54" t="s">
-[...13 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...6 lines deleted...]
-      <c r="C56" t="s">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D56" t="s">
-[...13 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57">
+      <c r="B58" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...3 lines deleted...]
-      <c r="B58" t="s">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C58" t="s">
-[...5 lines deleted...]
-      <c r="E58">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...6 lines deleted...]
-      <c r="C59" t="s">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D59" t="s">
-[...7 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B60" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C60" t="s">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61">
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
-[...6 lines deleted...]
-      <c r="C62" t="s">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62">
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...6 lines deleted...]
-      <c r="C63" t="s">
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63">
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...6 lines deleted...]
-      <c r="C64" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
-[...6 lines deleted...]
-      <c r="C65" t="s">
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D65" t="s">
-[...7 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B66" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D66" t="s">
-[...7 lines deleted...]
-      <c r="A67" t="s">
+      <c r="B67" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C67" t="s">
-[...5 lines deleted...]
-      <c r="E67">
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C68" t="s">
-[...5 lines deleted...]
-      <c r="E68">
+      <c r="C68" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D69" t="s">
-[...13 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D70" t="s">
-[...13 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D71" t="s">
-[...13 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...6 lines deleted...]
-      <c r="C73" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73">
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...20 lines deleted...]
-      <c r="B75" t="s">
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C75" t="s">
+      <c r="B76" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75">
+      <c r="C76" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-      <c r="A76" t="s">
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D76" t="s">
-[...47 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D79" t="s">
-[...19 lines deleted...]
-      <c r="E80">
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...12 lines deleted...]
-      <c r="E81">
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...12 lines deleted...]
-      <c r="E82">
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...6 lines deleted...]
-      <c r="C83" t="s">
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D83" t="s">
-[...869 lines deleted...]
-      <c r="E134">
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>