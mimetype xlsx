--- v0 (2025-10-16)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014463</t>
   </si>
   <si>
     <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2004). The  effects of participating in a Parents as Teachers program on parental  involvement in the learning process at school and in the home. E-Journal of Teaching &amp; Learning in  Diverse Settings, 1(2), 189–208.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
@@ -170,59 +170,50 @@
   <si>
     <t>Barth, R. P., Hacking, S., &amp; Ash, J. R. (1988). Preventing child abuse: An experimental evaluation of the Child Parent Enrichment Project. Journal of Primary Prevention, 8(4), 201-217.</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>WWHV085214</t>
-[...7 lines deleted...]
-  <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>Parents as First Teachers  (New Zealand)</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
     <t>WWHV029487</t>
   </si>
   <si>
     <t>Brown, A. Evaluating the efficacy of Children’s participating HIPPY in Head Start centers. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV028632</t>
@@ -570,50 +561,56 @@
     <t>WWHV058710</t>
   </si>
   <si>
     <t>Leijten, P., Shaw, D. S., Gardner, F., Wilson, M. N., Matthys, W., &amp; Dishion, T. J. (2015). Erratum to: The family check-up and service use in high-risk families of young children: A prevention strategy with a bridge to community-based treatment. Prevention Science, 16(3), 407.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
     <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
   </si>
   <si>
     <t>WWHV004198</t>
   </si>
   <si>
     <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
+  </si>
+  <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
   </si>
   <si>
     <t>WWHV040831</t>
   </si>
   <si>
     <t>Mandel, A. D., Dodge, K. A., Goodman, W. B., Murphy, R. A., &amp; O’Donnell, K. J. (2013). A multi-risk moderation analysis of a universal maternal-infant home visiting program. Unpublished manuscript, currently under review.</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>ParentChild+® Family Home Visiting Model</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
@@ -1671,2051 +1668,2051 @@
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>58</v>
       </c>
       <c r="B22" t="s">
         <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="D22" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" t="s">
         <v>61</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>63</v>
       </c>
       <c r="B24" t="s">
         <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" t="s">
         <v>66</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>67</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>68</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>71</v>
       </c>
       <c r="B27" t="s">
         <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" t="s">
         <v>74</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" t="s">
         <v>78</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>80</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" t="s">
         <v>83</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>84</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
         <v>16</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B34" t="s">
         <v>88</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>89</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" t="s">
         <v>93</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" t="s">
         <v>95</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" t="s">
         <v>97</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
+        <v>98</v>
+      </c>
+      <c r="B39" t="s">
         <v>99</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" t="s">
         <v>101</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>103</v>
       </c>
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" t="s">
         <v>110</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>111</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>114</v>
+      </c>
+      <c r="B46" t="s">
         <v>115</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" t="s">
         <v>117</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>114</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" t="s">
         <v>119</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>120</v>
+      </c>
+      <c r="B49" t="s">
         <v>121</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>122</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>123</v>
       </c>
       <c r="B50" t="s">
         <v>124</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" t="s">
         <v>126</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>127</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" t="s">
         <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D53" t="s">
         <v>16</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" t="s">
         <v>134</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" t="s">
         <v>136</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" t="s">
         <v>138</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>139</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" t="s">
         <v>143</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" t="s">
         <v>149</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="D61" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" t="s">
         <v>151</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" t="s">
         <v>155</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" t="s">
         <v>158</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D65" t="s">
         <v>16</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" t="s">
         <v>166</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D69" t="s">
         <v>16</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" t="s">
         <v>171</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D70" t="s">
         <v>16</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" t="s">
         <v>173</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" t="s">
-        <v>170</v>
+        <v>127</v>
       </c>
       <c r="D71" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" t="s">
         <v>175</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>130</v>
+        <v>57</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" t="s">
         <v>177</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" t="s">
         <v>179</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D74" t="s">
         <v>16</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>181</v>
       </c>
       <c r="B75" t="s">
         <v>182</v>
       </c>
       <c r="C75" t="s">
-        <v>183</v>
+        <v>62</v>
       </c>
       <c r="D75" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" t="s">
         <v>184</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" t="s">
         <v>186</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" t="s">
         <v>188</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C79" t="s">
         <v>7</v>
       </c>
       <c r="D79" t="s">
         <v>16</v>
       </c>
       <c r="E79">
         <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" t="s">
         <v>193</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D80" t="s">
         <v>16</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
+        <v>195</v>
+      </c>
+      <c r="B81" t="s">
         <v>196</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D81" t="s">
         <v>16</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
+        <v>198</v>
+      </c>
+      <c r="B82" t="s">
         <v>199</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D82" t="s">
         <v>16</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
+        <v>200</v>
+      </c>
+      <c r="B83" t="s">
         <v>201</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D83" t="s">
         <v>16</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>16</v>
       </c>
       <c r="E84">
         <v>2.2</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>16</v>
       </c>
       <c r="E85">
         <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86" t="s">
         <v>207</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>16</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" t="s">
         <v>211</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" t="s">
         <v>213</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>2.3</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C90" t="s">
         <v>30</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s">
         <v>218</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s">
         <v>220</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D92" t="s">
         <v>16</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
+        <v>221</v>
+      </c>
+      <c r="B93" t="s">
         <v>222</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B94" t="s">
         <v>224</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D94" t="s">
         <v>16</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
+        <v>225</v>
+      </c>
+      <c r="B95" t="s">
         <v>226</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
       <c r="D96" t="s">
         <v>16</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
+        <v>230</v>
+      </c>
+      <c r="B97" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" t="s">
         <v>233</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" t="s">
         <v>236</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101" t="s">
         <v>240</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
         <v>242</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
         <v>244</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
         <v>246</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
+        <v>248</v>
+      </c>
+      <c r="B105" t="s">
         <v>249</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" t="s">
         <v>251</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D106" t="s">
         <v>16</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
+        <v>252</v>
+      </c>
+      <c r="B107" t="s">
         <v>253</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
+        <v>254</v>
+      </c>
+      <c r="B108" t="s">
         <v>255</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D108" t="s">
         <v>16</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
+        <v>257</v>
+      </c>
+      <c r="B109" t="s">
         <v>258</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D109" t="s">
         <v>16</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
+        <v>260</v>
+      </c>
+      <c r="B110" t="s">
         <v>261</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
+        <v>262</v>
+      </c>
+      <c r="B111" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
+        <v>264</v>
+      </c>
+      <c r="B112" t="s">
         <v>265</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D112" t="s">
         <v>16</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
+        <v>266</v>
+      </c>
+      <c r="B113" t="s">
         <v>267</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D113" t="s">
         <v>16</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
+        <v>268</v>
+      </c>
+      <c r="B114" t="s">
         <v>269</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
+        <v>270</v>
+      </c>
+      <c r="B115" t="s">
         <v>271</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
+        <v>272</v>
+      </c>
+      <c r="B116" t="s">
         <v>273</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
+        <v>274</v>
+      </c>
+      <c r="B117" t="s">
         <v>275</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
+        <v>276</v>
+      </c>
+      <c r="B118" t="s">
         <v>277</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
+        <v>278</v>
+      </c>
+      <c r="B119" t="s">
         <v>279</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
+        <v>280</v>
+      </c>
+      <c r="B120" t="s">
         <v>281</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
+        <v>282</v>
+      </c>
+      <c r="B121" t="s">
         <v>283</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D121" t="s">
         <v>16</v>
       </c>
       <c r="E121">
         <v>2.2</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
+        <v>284</v>
+      </c>
+      <c r="B122" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C122" t="s">
         <v>7</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
+        <v>286</v>
+      </c>
+      <c r="B123" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
       <c r="D123" t="s">
         <v>16</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
+        <v>288</v>
+      </c>
+      <c r="B124" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
+        <v>290</v>
+      </c>
+      <c r="B125" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
       <c r="D125" t="s">
         <v>16</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
+        <v>292</v>
+      </c>
+      <c r="B126" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
+        <v>294</v>
+      </c>
+      <c r="B127" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="C127" t="s">
         <v>30</v>
       </c>
       <c r="D127" t="s">
         <v>16</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
+        <v>296</v>
+      </c>
+      <c r="B128" t="s">
         <v>297</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
+        <v>299</v>
+      </c>
+      <c r="B129" t="s">
         <v>300</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D129" t="s">
         <v>16</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
+        <v>302</v>
+      </c>
+      <c r="B130" t="s">
         <v>303</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D130" t="s">
         <v>16</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
+        <v>304</v>
+      </c>
+      <c r="B131" t="s">
         <v>305</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D131" t="s">
         <v>16</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
+        <v>306</v>
+      </c>
+      <c r="B132" t="s">
         <v>307</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D132" t="s">
         <v>16</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
+        <v>308</v>
+      </c>
+      <c r="B133" t="s">
         <v>309</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D133" t="s">
         <v>16</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
+        <v>310</v>
+      </c>
+      <c r="B134" t="s">
         <v>311</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D134" t="s">
         <v>16</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
+        <v>312</v>
+      </c>
+      <c r="B135" t="s">
         <v>313</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135">
         <v>2.2</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
+        <v>314</v>
+      </c>
+      <c r="B136" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="C136" t="s">
         <v>47</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
+        <v>316</v>
+      </c>
+      <c r="B137" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="C137" t="s">
         <v>47</v>
       </c>
       <c r="D137" t="s">
         <v>16</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
+        <v>318</v>
+      </c>
+      <c r="B138" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="C138" t="s">
         <v>47</v>
       </c>
       <c r="D138" t="s">
         <v>16</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>