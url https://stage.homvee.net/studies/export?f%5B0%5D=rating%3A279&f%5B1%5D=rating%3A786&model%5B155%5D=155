--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,520 +12,451 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
-    <t>WWHV014613</t>
-[...34 lines deleted...]
-  <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
-    <t>Resources, Education, and Care in the Home (REACH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
-    <t>Child Parent Enrichment Project (CPEP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
-    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV094851</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Bai, Y., Best, D. L., Rehder, P., &amp; Hill, S. (2022). Impact of a universal perinatal home-visiting program on reduction in race disparities in maternal and child health: Two randomised controlled trials and a field quasi-experiment. The Lancet Regional Health–Americas, 15, Published online August 23, 2022.</t>
   </si>
   <si>
-    <t>Family Connects</t>
+    <t>WWHV039021</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
+  </si>
+  <si>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV004063</t>
+  </si>
+  <si>
+    <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
+  </si>
+  <si>
+    <t>WWHV015375</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
+  </si>
+  <si>
+    <t>WWHV038937</t>
+  </si>
+  <si>
+    <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV051936</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV087616</t>
+  </si>
+  <si>
+    <t>Feldman, J. S., Zhou, Y., Krug, C. W., Wilson, M. N., &amp; Shaw, D. S. (2020). Indirect effects of the Family Check‐Up on youth extracurricular involvement at school‐age through improvements in maternal positive behavior support in early childhood. Social Development, 1–18.</t>
+  </si>
+  <si>
+    <t>WWHV014620</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
+  </si>
+  <si>
+    <t>WWHV070878</t>
+  </si>
+  <si>
+    <t>Forehand, R., Parent, J., Peisch, V. D., Sonuga-Barke, E., Long, N., Breslend, N. L., &amp; Abikoff, H. B. (2017). Do parental ADHD symptoms reduce the efficacy of parent training for preschool ADHD? A secondary analysis of a randomized controlled trial. Behaviour Research &amp; Therapy, 97, 163–169. doi:10.1016/j.brat.2017.08.002</t>
+  </si>
+  <si>
+    <t>WWHV070897</t>
+  </si>
+  <si>
+    <t>Forehand, R., Parent, J., Sonuga-Barke, E., Peisch, V., Long, N., Abikoff, H., Peisch, V. D., &amp; Abikoff, H. B. (2016). Which type of parent training works best for preschoolers with comorbid ADHD and ODD? A secondary analysis of a randomized controlled trial comparing generic and specialized programs. Journal of Abnormal Child Psychology, (8), 1503–1513. doi:10.1007/s10802-016-0138-8</t>
+  </si>
+  <si>
+    <t>WWHV014292</t>
+  </si>
+  <si>
+    <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV043933</t>
+  </si>
+  <si>
+    <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
+  </si>
+  <si>
+    <t>WWHV038783</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV090084</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV090085</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
-    <t>WWHV039021</t>
-[...118 lines deleted...]
-  <si>
     <t>WWHV072188</t>
   </si>
   <si>
     <t>Heckman, J. J., Holland, M. L., Makino, K. K., Pinto, R., &amp; Rosales-Rueda, M. (2017). An analysis of the Memphis Nurse-Family Partnership Program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027974</t>
   </si>
   <si>
     <t>Hussaini, S. K., Holley, P., &amp; Ritenour, D. (2011). Reducing low birth weight infancy: Assessing the effectiveness of the Health Start program in Arizona. Maternal and Child Health Journal, 15, 225–233.</t>
   </si>
   <si>
-    <t>Arizona Health Start Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV074698</t>
   </si>
   <si>
     <t>Krystia, O., Ambrose, T., Darlington, G., Ma, D. W. L., Buchholz, A. C., &amp; Haines, J. (2019). A randomized home-based childhood obesity prevention pilot intervention has favourable effects on parental body composition: Preliminary evidence from the Guelph Family Health Study. BMC Obesity, 6(10). doi:10.1186/s40608-019-0231-y</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
   </si>
   <si>
     <t>WWHV003349</t>
   </si>
   <si>
     <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
-    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
-    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095221</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
   </si>
   <si>
     <t>WWHV095222</t>
   </si>
   <si>
     <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
   </si>
   <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV003356</t>
   </si>
   <si>
     <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV003348</t>
@@ -560,162 +491,138 @@
   <si>
     <t>WWHV062189</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
   </si>
   <si>
     <t>WWHV081954</t>
   </si>
   <si>
     <t>Pelham, W. E., Dishion, T. J., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. N. (2017). What doesn’t work for whom? Exploring heterogeneity in responsiveness to the Family Check–Up in early childhood using a mixture model approach. Prevention Science, 18(8), 911–922.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV069780</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans-Kranenburg, M. J., van IJzendoorn, M. H., Juffer, F., &amp; Koot, H. M. (2008). Early parenting intervention: Family risk and first-time parenting related to intervention effectiveness. Journal of Child and Family Studies, 17(1), 55.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV075799</t>
   </si>
   <si>
     <t>Yarger, H. A., Bronfman, E., Carlson, E., &amp; Dozier, M. (2020). Intervening with Attachment and Biobehavioral Catch-Up to decrease disrupted parenting behavior and attachment disorganization: The role of parental withdrawal. Development and Psychopathology, 32(3), 1139–1148. https://doi.org/10.1017/S0954579419000786</t>
   </si>
@@ -740,52 +647,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1052,1707 +962,1342 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="503.591" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...7 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="B16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B18" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B20" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B21" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B22" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B23" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B24" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="B25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D20" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E20">
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...68 lines deleted...]
-      <c r="A25" t="s">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B31" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B32" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B33" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C27" t="s">
-[...10 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B34" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...23 lines deleted...]
-      <c r="C30" t="s">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D72" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...12 lines deleted...]
-      <c r="E31">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...335 lines deleted...]
-      <c r="E51">
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...377 lines deleted...]
-      <c r="B74" t="s">
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C74" t="s">
-[...10 lines deleted...]
-      <c r="A75" t="s">
+      <c r="B86" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C75" t="s">
-[...10 lines deleted...]
-      <c r="A76" t="s">
+      <c r="B87" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C76" t="s">
+      <c r="B88" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D76" t="s">
-[...7 lines deleted...]
-      <c r="A77" t="s">
+      <c r="C88" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B89" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="C77" t="s">
-[...10 lines deleted...]
-      <c r="A78" t="s">
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B90" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C78" t="s">
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D78" t="s">
-[...7 lines deleted...]
-      <c r="A79" t="s">
+      <c r="B91" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C79" t="s">
+      <c r="B92" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D79" t="s">
-[...7 lines deleted...]
-      <c r="A80" t="s">
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B93" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D80" t="s">
-[...7 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B94" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C81" t="s">
+      <c r="B95" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D81" t="s">
-[...7 lines deleted...]
-      <c r="A82" t="s">
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B96" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C82" t="s">
-[...243 lines deleted...]
-      <c r="E96">
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>