--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,258 +12,234 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081554</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081572</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004063</t>
   </si>
   <si>
     <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073815</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
   </si>
   <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
-  </si>
-[...1 lines deleted...]
-    <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -530,449 +506,356 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
-[...59 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>