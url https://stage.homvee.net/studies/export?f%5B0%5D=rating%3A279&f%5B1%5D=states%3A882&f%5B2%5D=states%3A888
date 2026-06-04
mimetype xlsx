--- v0 (2025-10-10)
+++ v1 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
@@ -144,56 +144,50 @@
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
@@ -530,51 +524,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="444.606" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -825,141 +819,124 @@
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>14</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20" t="s">
         <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21">
-        <v>1</v>
-[...15 lines deleted...]
-      <c r="E22">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>