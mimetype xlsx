--- v0 (2025-11-01)
+++ v1 (2026-07-17)
@@ -12,233 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV003731</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
   </si>
   <si>
-    <t>Oklahoma’s Community-Based Family Resource and Support (CBFRS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003715</t>
   </si>
   <si>
     <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
-  </si>
-[...1 lines deleted...]
-    <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
@@ -263,52 +239,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -575,568 +554,455 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="503.591" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
-[...441 lines deleted...]
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>