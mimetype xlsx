--- v0 (2026-06-18)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
     <t>New Forest Parenting Programme (NFPP)</t>
   </si>
   <si>
@@ -954,56 +954,50 @@
     <t>LeCroy &amp; Milligan Associates. (2004). Healthy Families Arizona: Evaluation report 2004. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014677</t>
   </si>
   <si>
     <t>LeCroy &amp;  Milligan Associates, Inc. (2002). Healthy Families Arizona evaluation report  2002. Prepared for the Arizona Department of Economic Security. Tucson, AZ:  Author.</t>
   </si>
   <si>
     <t>WWHV016092</t>
   </si>
   <si>
     <t>LeCroy &amp;  Milligan Associates, Inc. (2001). Healthy Families Arizona evaluation report  2000. Prepared for the Arizona Department of Economic Security. Tucson, AZ:  Author.</t>
   </si>
   <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
-  </si>
-[...4 lines deleted...]
-    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095828</t>
   </si>
   <si>
     <t>Lewis, K., Ashby, K., McKelvey, L., &amp; Fitzgerald, S. (2023). Arkansas Family First Prevention Services ACT Evaluation. Little Rock, AR: University of Arkansas for Medical Sciences. https://medicine.uams.edu/familymedicine/wp-content/uploads/sites/7/202…</t>
   </si>
   <si>
     <t>WWHV045817</t>
   </si>
   <si>
     <t>Lewis-Morrarty, E., Dozier, M., Bernard, K., Terracciano, S., &amp; Moore, S. (2012). Cognitive flexibility and theory of mind outcomes among foster children: Preschool follow-up results of a randomized clinical trial. Journal of Adolescent Health, 51(2 Suppl), S17-S22.</t>
   </si>
   <si>
     <t>WWHV095891</t>
   </si>
   <si>
     <t>Liming, K. W., Grube, W., Lloyd Sieger, M. H., Brook, J., Berryhill, E., Akin, B. A., &amp; Mendenhall, A. (2024). Child Welfare Outcomes After Attachment and Biobehavioral Catch-Up Intervention Participation: A Quasi-Experimental Study. Child Maltreatment, 30(2), 343-356. https://doi.org/10.1177/10775595241265968 [Study 3: ABC – Early Childhood contrast]. </t>
   </si>
   <si>
     <t>WWHV095822</t>
   </si>
   <si>
     <t>Liming, K. W., Grube, W., Lloyd Sieger, M. H., Brook, J., Berryhill, E., Akin, B. A., &amp; Mendenhall, A. (2024). Child Welfare Outcomes After Attachment and Biobehavioral Catch-Up Intervention Participation: A Quasi-Experimental Study. Child Maltreatment, 30(2), 343-356. https://doi.org/10.1177/10775595241265968 [Study 1: ABC – Infant contrast].</t>
   </si>
@@ -2129,54 +2123,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E269"/>
+  <dimension ref="A1:E268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E269"/>
+      <selection activeCell="A1" sqref="A1:E268"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -4464,816 +4458,816 @@
     <row r="136" spans="1:5">
       <c r="A136" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E136" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E137" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E138" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E139" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>210</v>
+        <v>57</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E140" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E141" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E142" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E143" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>210</v>
+        <v>83</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E144" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E145" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E146" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E147" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E148" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>339</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E149" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E150" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E151" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E152" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E153" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>43</v>
+        <v>349</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E154" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>351</v>
+        <v>54</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E155" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E156" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E157" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E158" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E159" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>361</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E160" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E161" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E162" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E163" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E164" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E165" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E166" s="1">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E167" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E168" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E169" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E170" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>57</v>
+        <v>384</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E171" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E172" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>389</v>
+        <v>54</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E173" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>54</v>
+        <v>392</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E174" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>394</v>
+        <v>16</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E175" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="1" t="s">
         <v>395</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="1" t="s">
         <v>397</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>30</v>
+        <v>399</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E177" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C178" s="1" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E178" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>401</v>
+        <v>54</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E179" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E180" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>77</v>
+        <v>387</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E181" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="1" t="s">
         <v>408</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>389</v>
+        <v>30</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E182" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E183" s="1">
         <v>1</v>
       </c>
     </row>
@@ -5314,176 +5308,176 @@
     <row r="186" spans="1:5">
       <c r="A186" s="1" t="s">
         <v>416</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E186" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E187" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E188" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E189" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="1" t="s">
         <v>424</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E190" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E191" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="1" t="s">
         <v>428</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E192" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E193" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="1" t="s">
         <v>432</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E194" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E195" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="1" t="s">
         <v>436</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>437</v>
@@ -5501,958 +5495,958 @@
     <row r="197" spans="1:5">
       <c r="A197" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E197" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="1" t="s">
         <v>440</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E198" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>83</v>
+        <v>210</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E199" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="1" t="s">
         <v>444</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>210</v>
+        <v>57</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E200" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E201" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>57</v>
+        <v>450</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E202" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>450</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E203" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="1" t="s">
         <v>453</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>452</v>
+        <v>109</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E204" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="1" t="s">
         <v>455</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E205" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E206" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E207" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E208" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E209" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E210" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E211" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E212" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="1" t="s">
         <v>471</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E213" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E214" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E215" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>147</v>
+        <v>349</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E216" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E217" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="1" t="s">
         <v>481</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>351</v>
+        <v>16</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E218" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="1" t="s">
         <v>483</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E219" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E220" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="1" t="s">
         <v>487</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>16</v>
+        <v>489</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E221" s="1">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>491</v>
+        <v>93</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E222" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E223" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E224" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E225" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E226" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E227" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E229" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E230" s="1">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="1" t="s">
         <v>508</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E231" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="1" t="s">
         <v>510</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E232" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E233" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E234" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="1" t="s">
         <v>516</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E235" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E236" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="1" t="s">
         <v>520</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E237" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="1" t="s">
         <v>522</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E238" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="1" t="s">
         <v>524</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>525</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E239" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="1" t="s">
         <v>526</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>57</v>
+        <v>528</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E240" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>530</v>
+        <v>231</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E241" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>231</v>
+        <v>399</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E242" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>401</v>
+        <v>13</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E243" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E244" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E245" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="1" t="s">
         <v>539</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E246" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E247" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="1" t="s">
         <v>543</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E248" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E249" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="1" t="s">
         <v>547</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>80</v>
+        <v>174</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E250" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="1" t="s">
         <v>549</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E251" s="1">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="1" t="s">
         <v>551</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E252" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="1" t="s">
         <v>553</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>554</v>
@@ -6470,294 +6464,277 @@
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
         <v>555</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E254" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E255" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
         <v>559</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E256" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E257" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>563</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E258" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>565</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>13</v>
+        <v>567</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E259" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>569</v>
+        <v>74</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E260" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="1" t="s">
         <v>570</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E261" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="1" t="s">
         <v>572</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E262" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="1" t="s">
         <v>574</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>74</v>
+        <v>576</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E263" s="1">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>578</v>
+        <v>242</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E264" s="1">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="1" t="s">
         <v>579</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>242</v>
+        <v>54</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E265" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="1" t="s">
         <v>581</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>54</v>
+        <v>399</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E266" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="1" t="s">
         <v>583</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>401</v>
+        <v>33</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E267" s="1">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="1" t="s">
         <v>585</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E268" s="1">
-        <v>2.1</v>
-[...15 lines deleted...]
-      <c r="E269" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>