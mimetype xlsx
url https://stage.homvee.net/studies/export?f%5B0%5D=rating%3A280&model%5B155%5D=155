--- v0 (2025-11-03)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
     <t>New Forest Parenting Programme (NFPP)</t>
   </si>
   <si>
@@ -242,54 +242,54 @@
   <si>
     <t>WWHV045815</t>
   </si>
   <si>
     <t>Bick, J., &amp; Dozier, M. (2013). The effectiveness of an attachment-based intervention in promoting foster mothers' sensitivity toward foster infants. Infant Mental Health Journal, 34(2), 95-103.</t>
   </si>
   <si>
     <t>WWHV080753</t>
   </si>
   <si>
     <t>Bick, J., Palmwood, E. N., Zajac, L., Simons, R., &amp; Dozier, M. (2019). Early parenting intervention and adverse family environments affect neural function in middle childhood. Biological Psychiatry, 85(4), 326–335. https://doi.org/10.1016/j.biopsych.2018.09.020</t>
   </si>
   <si>
     <t>WWHV016797</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (2000). Training parents reported for or at risk for child abuse and neglect to identify and treat their children's illnesses. Journal of Family Violence, 15(4), 311–330.</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV073829</t>
   </si>
   <si>
-    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108.</t>
-[...2 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
     <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV037117</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as First Teachers pilot project evaluation (PAFT): Report on South Auckland area. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>Parents as First Teachers  (New Zealand)</t>
   </si>
   <si>
     <t>WWHV034109</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R. J., Shapiro, C., &amp; Whitaker, D. J. (2010). An analysis of training, generalization, and maintenance effects of Primary Care Triple P for parents of preschool-aged children with disruptive behavior. Child Psychiatry &amp; Human Development, 41(1), 114-131.</t>
   </si>
@@ -449,50 +449,59 @@
   <si>
     <t>WWHV028239</t>
   </si>
   <si>
     <t>Coates, D. (December 26, 1996).  One-year update on Stanford scores of students - early childhood evaluation  study group. Memo to Jere Hochman.</t>
   </si>
   <si>
     <t>WWHV004958</t>
   </si>
   <si>
     <t>Coleman, M., Rowland, B., &amp; Hutchens, B. (1997,  November). Parents  as teachers: Policy implications for early school intervention. Paper  presented at the annual conference of the NFCR Fatherhood and Motherhood in a  Diverse and Changing World, Arlington, VA.</t>
   </si>
   <si>
     <t>WWHV014590</t>
   </si>
   <si>
     <t>Cox, M. (2007, November). An analysis of deaths among infants and children born into Oklahoma’s Children First nurse home visitation program, 1997-2004. Paper presented at the APHA 135th Annual Meeting and Expo, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014591</t>
   </si>
   <si>
     <t>Cox, M. E. (2008). Examining child maltreatment reports and confirmations among children in Oklahoma’s Children First nurse home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV008521</t>
   </si>
   <si>
     <t>Daro, D.,  McCurdy, K., &amp; Harding, K. (1998). The  role of home visitation in preventing child abuse: An evaluation of the Hawaii Healthy Start  project. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV016091</t>
   </si>
   <si>
     <t>Davenport, D.  (2001). State of Arizona   Office of the Auditor General annual evaluation: Healthy Families  program report to the Arizona  legislature. (No. 01-02). Phoenix, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV027465</t>
   </si>
   <si>
     <t>Delgado, L. E., &amp; Lutzker, J. R. (1988). Training young parents to identify and report their children's illnesses. Journal of Applied Behavior Analysis, 21(3), 311.</t>
   </si>
   <si>
     <t>WWHV016114</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. (2004). Can a  modest intervention prevent a major problem? Evidence from a child abuse  prevention program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045701</t>
@@ -782,53 +791,50 @@
   <si>
     <t>WWHV034592</t>
   </si>
   <si>
     <t>Jameson, J. S. (2009). Attainment of parenting goals in an Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 70(2-A), 466.</t>
   </si>
   <si>
     <t>WWHV029488</t>
   </si>
   <si>
     <t>Johnson, U. Y., Martinez-Cantu, V., Jacobson, A. L., and Weir, C. (2012). The home instruction for parents of preschool youngsters program’s relationship with mother and school outcomes. Early Education and Development, 23(5), 713–727.</t>
   </si>
   <si>
     <t>WWHV016378</t>
   </si>
   <si>
     <t>Jones, L. M. (2004). The family check-up for families of high-risk preschoolers: The moderating effect of children’s temperament. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(8-B), 4083.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
     <t>Nurses for Newborns®</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV012207</t>
   </si>
   <si>
     <t>Julnes, G., Konefal, M., Pindur, W., &amp; Kim, P. (1994).  Community-based perinatal care for disadvantaged adolescents: Evaluation of the  Resource Mothers Program. Journal of  Community Health, 19(1), 41–53.</t>
   </si>
   <si>
     <t>WWHV004254</t>
@@ -1443,53 +1449,50 @@
     <t>Rogers, M. M. (1993). The Resource Mothers for Pregnant Teens project: An evaluation of its impact on perinatal outcomes. Dissertation Abstracts International, 53 (12-B), 6253.</t>
   </si>
   <si>
     <t>WWHV013134</t>
   </si>
   <si>
     <t>Rogers, M. M., Peoples-Sheps, M. D., &amp;  Suchindran, C. (1996). Impact of social support program on teenage prenatal  care use and pregnancy outcomes. Journal  of Adolescent Health, 19(2), 132–140.</t>
   </si>
   <si>
     <t>WWHV046262</t>
   </si>
   <si>
     <t>Roggman, L. A., Boyce, L. K., Cook, G. A., Christiansen, K., &amp; Jones, D. (2004). Playing with daddy: Social toy play, Early Head Start, and developmental outcomes. Fathering, 2(1), 83-108.</t>
   </si>
   <si>
     <t>WWHV028203</t>
   </si>
   <si>
     <t>Rubin, D. M., O’Reilly, A. L. R., Luan, X., Dai,  D., Localio, A. R., &amp; Christian, C. W. (2011). Variation in pregnancy  outcomes following statewide implementation of a prenatal home visitation  program. Archives of Pediatrics &amp; Adolescent  Medicine, 165(3), 198-204.</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV089831</t>
   </si>
   <si>
     <t>Sabo, S. (2020). Arizona Health Start evaluation report. Center for Health Equity Research, Northern Arizona University.</t>
   </si>
   <si>
     <t>WWHV091282</t>
   </si>
   <si>
     <t>Sabo, S., Wightman, P., McCue, K., Butler, M., Pilling, V., Jimenez, D. J., Celaya, M., &amp; Rumann, S. (2021). Addressing maternal and child health equity through a community health worker home visiting intervention to reduce low birth weight: Retrospective quasi-experimental study of the Arizona Health Start programme. BMJ Open, 11(6). doi:10.1136/bmjopen-2020-045014</t>
   </si>
   <si>
     <t>WWHV013915</t>
   </si>
   <si>
     <t>Samples, F. L. (1995). The impact of a comprehensive early intervention program on social support among black and white adolescent mothers. Cornell University). Dissertation Abstracts International, 56 (07A), 144–2887.  (UMI No AAI9538807)</t>
   </si>
   <si>
     <t>WWHV014549</t>
   </si>
   <si>
     <t>Sandy, J.,  Anisfeld, E., &amp; Ramirez, E. (2009). Effects of a prenatal intervention on  breastfeeding initiation rates in a Latina immigrant sample. Journal of Human Lactation, 25(4),  404–411.</t>
   </si>
@@ -2123,51 +2126,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E268"/>
+  <dimension ref="A1:E269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3149,1241 +3152,1241 @@
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" t="s">
         <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" t="s">
         <v>146</v>
       </c>
       <c r="C60" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C61" t="s">
         <v>54</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C62" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C63" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C64" t="s">
         <v>54</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C65" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" t="s">
         <v>160</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>2.1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" t="s">
-        <v>57</v>
+        <v>163</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" t="s">
         <v>57</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" t="s">
         <v>57</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" t="s">
-        <v>171</v>
+        <v>54</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" t="s">
-        <v>54</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C73" t="s">
         <v>54</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C74" t="s">
         <v>54</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C75" t="s">
         <v>54</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C76" t="s">
-        <v>182</v>
+        <v>54</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" t="s">
         <v>185</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" t="s">
-        <v>54</v>
+        <v>188</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B79" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C79" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B80" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C80" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80">
         <v>2.1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B81" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C81" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
         <v>2.1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>195</v>
       </c>
       <c r="B82" t="s">
         <v>196</v>
       </c>
       <c r="C82" t="s">
-        <v>16</v>
+        <v>197</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B83" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C83" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B84" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C84" t="s">
         <v>54</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B85" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B86" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C86" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C87" t="s">
-        <v>207</v>
+        <v>57</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87">
         <v>2.3</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>208</v>
       </c>
       <c r="B88" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>210</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C89" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C90" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C91" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B92" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C92" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C93" t="s">
         <v>54</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C94" t="s">
         <v>54</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B95" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C95" t="s">
         <v>54</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C96" t="s">
         <v>54</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B97" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C97" t="s">
-        <v>228</v>
+        <v>54</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>229</v>
       </c>
       <c r="B98" t="s">
         <v>230</v>
       </c>
       <c r="C98" t="s">
-        <v>22</v>
+        <v>231</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C99" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C100" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B101" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B102" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C102" t="s">
-        <v>239</v>
+        <v>30</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>240</v>
       </c>
       <c r="B103" t="s">
         <v>241</v>
       </c>
       <c r="C103" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
+        <v>243</v>
+      </c>
+      <c r="B104" t="s">
+        <v>244</v>
+      </c>
+      <c r="C104" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B105" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C105" t="s">
-        <v>54</v>
+        <v>242</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B106" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C106" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C107" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B108" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C108" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B109" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C109" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B110" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C110" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>257</v>
       </c>
       <c r="B111" t="s">
         <v>258</v>
       </c>
       <c r="C111" t="s">
-        <v>259</v>
+        <v>77</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
+        <v>259</v>
+      </c>
+      <c r="B112" t="s">
         <v>260</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>261</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
+        <v>262</v>
+      </c>
+      <c r="B113" t="s">
         <v>263</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>264</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>265</v>
       </c>
       <c r="B114" t="s">
         <v>266</v>
       </c>
       <c r="C114" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>267</v>
       </c>
       <c r="B115" t="s">
         <v>268</v>
       </c>
       <c r="C115" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>269</v>
       </c>
       <c r="B116" t="s">
         <v>270</v>
       </c>
       <c r="C116" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>271</v>
       </c>
       <c r="B117" t="s">
         <v>272</v>
       </c>
       <c r="C117" t="s">
-        <v>273</v>
+        <v>54</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
+        <v>273</v>
+      </c>
+      <c r="B118" t="s">
         <v>274</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118">
         <v>2.1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>276</v>
       </c>
       <c r="B119" t="s">
         <v>277</v>
       </c>
       <c r="C119" t="s">
-        <v>54</v>
+        <v>275</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>278</v>
       </c>
       <c r="B120" t="s">
         <v>279</v>
       </c>
       <c r="C120" t="s">
         <v>54</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>280</v>
       </c>
       <c r="B121" t="s">
         <v>281</v>
       </c>
       <c r="C121" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>282</v>
       </c>
       <c r="B122" t="s">
         <v>283</v>
       </c>
       <c r="C122" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122">
         <v>2.3</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>284</v>
       </c>
       <c r="B123" t="s">
         <v>285</v>
       </c>
       <c r="C123" t="s">
-        <v>286</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
+        <v>286</v>
+      </c>
+      <c r="B124" t="s">
         <v>287</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>289</v>
       </c>
       <c r="B125" t="s">
         <v>290</v>
       </c>
       <c r="C125" t="s">
-        <v>30</v>
+        <v>261</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>291</v>
       </c>
       <c r="B126" t="s">
         <v>292</v>
       </c>
       <c r="C126" t="s">
-        <v>293</v>
+        <v>30</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
+        <v>293</v>
+      </c>
+      <c r="B127" t="s">
         <v>294</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>296</v>
       </c>
       <c r="B128" t="s">
         <v>297</v>
       </c>
       <c r="C128" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>298</v>
       </c>
       <c r="B129" t="s">
         <v>299</v>
       </c>
       <c r="C129" t="s">
-        <v>93</v>
+        <v>295</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>300</v>
       </c>
       <c r="B130" t="s">
         <v>301</v>
       </c>
       <c r="C130" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>302</v>
       </c>
       <c r="B131" t="s">
         <v>303</v>
       </c>
       <c r="C131" t="s">
         <v>54</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
@@ -4407,867 +4410,867 @@
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>306</v>
       </c>
       <c r="B133" t="s">
         <v>307</v>
       </c>
       <c r="C133" t="s">
         <v>54</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>308</v>
       </c>
       <c r="B134" t="s">
         <v>309</v>
       </c>
       <c r="C134" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>310</v>
       </c>
       <c r="B135" t="s">
         <v>311</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>312</v>
       </c>
       <c r="B136" t="s">
         <v>313</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136">
         <v>2.3</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>314</v>
       </c>
       <c r="B137" t="s">
         <v>315</v>
       </c>
       <c r="C137" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>316</v>
       </c>
       <c r="B138" t="s">
         <v>317</v>
       </c>
       <c r="C138" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>318</v>
       </c>
       <c r="B139" t="s">
         <v>319</v>
       </c>
       <c r="C139" t="s">
-        <v>207</v>
+        <v>57</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>320</v>
       </c>
       <c r="B140" t="s">
         <v>321</v>
       </c>
       <c r="C140" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140">
         <v>2.3</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>322</v>
       </c>
       <c r="B141" t="s">
         <v>323</v>
       </c>
       <c r="C141" t="s">
         <v>57</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141">
         <v>2.3</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>324</v>
       </c>
       <c r="B142" t="s">
         <v>325</v>
       </c>
       <c r="C142" t="s">
         <v>57</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>326</v>
       </c>
       <c r="B143" t="s">
         <v>327</v>
       </c>
       <c r="C143" t="s">
-        <v>207</v>
+        <v>57</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>328</v>
       </c>
       <c r="B144" t="s">
         <v>329</v>
       </c>
       <c r="C144" t="s">
-        <v>83</v>
+        <v>210</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>330</v>
       </c>
       <c r="B145" t="s">
         <v>331</v>
       </c>
       <c r="C145" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>332</v>
       </c>
       <c r="B146" t="s">
         <v>333</v>
       </c>
       <c r="C146" t="s">
         <v>74</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>334</v>
       </c>
       <c r="B147" t="s">
         <v>335</v>
       </c>
       <c r="C147" t="s">
         <v>74</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>336</v>
       </c>
       <c r="B148" t="s">
         <v>337</v>
       </c>
       <c r="C148" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>338</v>
       </c>
       <c r="B149" t="s">
         <v>339</v>
       </c>
       <c r="C149" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>340</v>
       </c>
       <c r="B150" t="s">
         <v>341</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>342</v>
       </c>
       <c r="B151" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C151" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
+        <v>344</v>
+      </c>
+      <c r="B152" t="s">
         <v>343</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>345</v>
       </c>
       <c r="B153" t="s">
         <v>346</v>
       </c>
       <c r="C153" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>347</v>
       </c>
       <c r="B154" t="s">
         <v>348</v>
       </c>
       <c r="C154" t="s">
-        <v>349</v>
+        <v>43</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154">
         <v>2.1</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
+        <v>349</v>
+      </c>
+      <c r="B155" t="s">
         <v>350</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>351</v>
       </c>
-      <c r="C155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>352</v>
       </c>
       <c r="B156" t="s">
         <v>353</v>
       </c>
       <c r="C156" t="s">
         <v>54</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>354</v>
       </c>
       <c r="B157" t="s">
         <v>355</v>
       </c>
       <c r="C157" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>356</v>
       </c>
       <c r="B158" t="s">
         <v>357</v>
       </c>
       <c r="C158" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>358</v>
       </c>
       <c r="B159" t="s">
         <v>359</v>
       </c>
       <c r="C159" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>360</v>
       </c>
       <c r="B160" t="s">
         <v>361</v>
       </c>
       <c r="C160" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>362</v>
       </c>
       <c r="B161" t="s">
         <v>363</v>
       </c>
       <c r="C161" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>364</v>
       </c>
       <c r="B162" t="s">
         <v>365</v>
       </c>
       <c r="C162" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>366</v>
       </c>
       <c r="B163" t="s">
         <v>367</v>
       </c>
       <c r="C163" t="s">
         <v>25</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163">
         <v>2.1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>368</v>
       </c>
       <c r="B164" t="s">
         <v>369</v>
       </c>
       <c r="C164" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>370</v>
       </c>
       <c r="B165" t="s">
         <v>371</v>
       </c>
       <c r="C165" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>372</v>
       </c>
       <c r="B166" t="s">
         <v>373</v>
       </c>
       <c r="C166" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>374</v>
       </c>
       <c r="B167" t="s">
         <v>375</v>
       </c>
       <c r="C167" t="s">
         <v>54</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167">
         <v>2.2</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>376</v>
       </c>
       <c r="B168" t="s">
         <v>377</v>
       </c>
       <c r="C168" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>378</v>
       </c>
       <c r="B169" t="s">
         <v>379</v>
       </c>
       <c r="C169" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>380</v>
       </c>
       <c r="B170" t="s">
         <v>381</v>
       </c>
       <c r="C170" t="s">
         <v>57</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170">
         <v>2.3</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>382</v>
       </c>
       <c r="B171" t="s">
         <v>383</v>
       </c>
       <c r="C171" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
+        <v>384</v>
+      </c>
+      <c r="B172" t="s">
         <v>385</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
+        <v>387</v>
+      </c>
+      <c r="B173" t="s">
         <v>388</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>390</v>
       </c>
       <c r="B174" t="s">
         <v>391</v>
       </c>
       <c r="C174" t="s">
-        <v>392</v>
+        <v>54</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
+        <v>392</v>
+      </c>
+      <c r="B175" t="s">
         <v>393</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s">
         <v>394</v>
       </c>
-      <c r="C175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>395</v>
       </c>
       <c r="B176" t="s">
         <v>396</v>
       </c>
       <c r="C176" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>398</v>
       </c>
       <c r="C177" t="s">
-        <v>399</v>
+        <v>30</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
+        <v>399</v>
+      </c>
+      <c r="B178" t="s">
         <v>400</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>402</v>
       </c>
       <c r="B179" t="s">
         <v>403</v>
       </c>
       <c r="C179" t="s">
-        <v>54</v>
+        <v>401</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>404</v>
       </c>
       <c r="B180" t="s">
         <v>405</v>
       </c>
       <c r="C180" t="s">
-        <v>256</v>
+        <v>54</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>406</v>
       </c>
       <c r="B181" t="s">
         <v>407</v>
       </c>
       <c r="C181" t="s">
-        <v>387</v>
+        <v>77</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>408</v>
       </c>
       <c r="B182" t="s">
         <v>409</v>
       </c>
       <c r="C182" t="s">
-        <v>30</v>
+        <v>389</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>410</v>
       </c>
       <c r="B183" t="s">
         <v>411</v>
       </c>
       <c r="C183" t="s">
         <v>30</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
     </row>
@@ -5308,176 +5311,176 @@
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>416</v>
       </c>
       <c r="B186" t="s">
         <v>417</v>
       </c>
       <c r="C186" t="s">
         <v>30</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>418</v>
       </c>
       <c r="B187" t="s">
         <v>419</v>
       </c>
       <c r="C187" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>420</v>
       </c>
       <c r="B188" t="s">
         <v>421</v>
       </c>
       <c r="C188" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>422</v>
       </c>
       <c r="B189" t="s">
         <v>423</v>
       </c>
       <c r="C189" t="s">
         <v>54</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>424</v>
       </c>
       <c r="B190" t="s">
         <v>425</v>
       </c>
       <c r="C190" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>426</v>
       </c>
       <c r="B191" t="s">
         <v>427</v>
       </c>
       <c r="C191" t="s">
         <v>13</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>428</v>
       </c>
       <c r="B192" t="s">
         <v>429</v>
       </c>
       <c r="C192" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>430</v>
       </c>
       <c r="B193" t="s">
         <v>431</v>
       </c>
       <c r="C193" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>2.1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>432</v>
       </c>
       <c r="B194" t="s">
         <v>433</v>
       </c>
       <c r="C194" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>434</v>
       </c>
       <c r="B195" t="s">
         <v>435</v>
       </c>
       <c r="C195" t="s">
         <v>13</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>436</v>
       </c>
       <c r="B196" t="s">
         <v>437</v>
@@ -5495,1246 +5498,1263 @@
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>438</v>
       </c>
       <c r="B197" t="s">
         <v>439</v>
       </c>
       <c r="C197" t="s">
         <v>13</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>440</v>
       </c>
       <c r="B198" t="s">
         <v>441</v>
       </c>
       <c r="C198" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>442</v>
       </c>
       <c r="B199" t="s">
         <v>443</v>
       </c>
       <c r="C199" t="s">
-        <v>207</v>
+        <v>83</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>444</v>
       </c>
       <c r="B200" t="s">
         <v>445</v>
       </c>
       <c r="C200" t="s">
-        <v>57</v>
+        <v>210</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200">
         <v>2.3</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>446</v>
       </c>
       <c r="B201" t="s">
         <v>447</v>
       </c>
       <c r="C201" t="s">
         <v>57</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201">
         <v>2.3</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>448</v>
       </c>
       <c r="B202" t="s">
         <v>449</v>
       </c>
       <c r="C202" t="s">
-        <v>450</v>
+        <v>57</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
+        <v>450</v>
+      </c>
+      <c r="B203" t="s">
         <v>451</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>453</v>
       </c>
       <c r="B204" t="s">
         <v>454</v>
       </c>
       <c r="C204" t="s">
-        <v>109</v>
+        <v>452</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>455</v>
       </c>
       <c r="B205" t="s">
         <v>456</v>
       </c>
       <c r="C205" t="s">
         <v>109</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>457</v>
       </c>
       <c r="B206" t="s">
         <v>458</v>
       </c>
       <c r="C206" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>459</v>
       </c>
       <c r="B207" t="s">
         <v>460</v>
       </c>
       <c r="C207" t="s">
         <v>54</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>461</v>
       </c>
       <c r="B208" t="s">
         <v>462</v>
       </c>
       <c r="C208" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>463</v>
       </c>
       <c r="B209" t="s">
         <v>464</v>
       </c>
       <c r="C209" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>465</v>
       </c>
       <c r="B210" t="s">
         <v>466</v>
       </c>
       <c r="C210" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>467</v>
       </c>
       <c r="B211" t="s">
         <v>468</v>
       </c>
       <c r="C211" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>469</v>
       </c>
       <c r="B212" t="s">
         <v>470</v>
       </c>
       <c r="C212" t="s">
         <v>80</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>471</v>
       </c>
       <c r="B213" t="s">
         <v>472</v>
       </c>
       <c r="C213" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>473</v>
       </c>
       <c r="B214" t="s">
         <v>474</v>
       </c>
       <c r="C214" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>475</v>
       </c>
       <c r="B215" t="s">
         <v>476</v>
       </c>
       <c r="C215" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
+        <v>477</v>
+      </c>
+      <c r="B216" t="s">
         <v>478</v>
       </c>
-      <c r="B216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C216" t="s">
-        <v>349</v>
+        <v>147</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216">
         <v>2.1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
+        <v>479</v>
+      </c>
+      <c r="B217" t="s">
         <v>480</v>
       </c>
-      <c r="B217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C217" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
         <v>2.1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
+        <v>481</v>
+      </c>
+      <c r="B218" t="s">
         <v>482</v>
       </c>
-      <c r="B218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C218" t="s">
-        <v>16</v>
+        <v>351</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
+        <v>483</v>
+      </c>
+      <c r="B219" t="s">
         <v>484</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C219" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
+        <v>485</v>
+      </c>
+      <c r="B220" t="s">
         <v>486</v>
       </c>
-      <c r="B220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C220" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
+        <v>487</v>
+      </c>
+      <c r="B221" t="s">
         <v>488</v>
       </c>
-      <c r="B221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" t="s">
-        <v>490</v>
+        <v>16</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
+        <v>489</v>
+      </c>
+      <c r="B222" t="s">
+        <v>490</v>
+      </c>
+      <c r="C222" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
+        <v>492</v>
+      </c>
+      <c r="B223" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="C223" t="s">
         <v>93</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
+        <v>494</v>
+      </c>
+      <c r="B224" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="C224" t="s">
         <v>93</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
+        <v>496</v>
+      </c>
+      <c r="B225" t="s">
         <v>497</v>
       </c>
-      <c r="B225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
+        <v>498</v>
+      </c>
+      <c r="B226" t="s">
         <v>499</v>
       </c>
-      <c r="B226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
+        <v>500</v>
+      </c>
+      <c r="B227" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="C227" t="s">
         <v>93</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
+        <v>502</v>
+      </c>
+      <c r="B228" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="C228" t="s">
         <v>93</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
+        <v>504</v>
+      </c>
+      <c r="B229" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="C229" t="s">
         <v>93</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
+        <v>506</v>
+      </c>
+      <c r="B230" t="s">
         <v>507</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
+        <v>508</v>
+      </c>
+      <c r="B231" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="C231" t="s">
         <v>7</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231">
         <v>2.1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
+        <v>510</v>
+      </c>
+      <c r="B232" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="C232" t="s">
         <v>7</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232">
         <v>2.1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
+        <v>512</v>
+      </c>
+      <c r="B233" t="s">
         <v>513</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" t="s">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
+        <v>514</v>
+      </c>
+      <c r="B234" t="s">
         <v>515</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
+        <v>516</v>
+      </c>
+      <c r="B235" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C235" t="s">
         <v>54</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
+        <v>518</v>
+      </c>
+      <c r="B236" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
       <c r="C236" t="s">
         <v>54</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
+        <v>520</v>
+      </c>
+      <c r="B237" t="s">
         <v>521</v>
       </c>
-      <c r="B237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C237" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
+        <v>522</v>
+      </c>
+      <c r="B238" t="s">
         <v>523</v>
       </c>
-      <c r="B238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C238" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
+        <v>524</v>
+      </c>
+      <c r="B239" t="s">
         <v>525</v>
       </c>
-      <c r="B239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C239" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
+        <v>526</v>
+      </c>
+      <c r="B240" t="s">
         <v>527</v>
       </c>
-      <c r="B240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C240" t="s">
-        <v>529</v>
+        <v>57</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
+        <v>528</v>
+      </c>
+      <c r="B241" t="s">
+        <v>529</v>
+      </c>
+      <c r="C241" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
+        <v>531</v>
+      </c>
+      <c r="B242" t="s">
         <v>532</v>
       </c>
-      <c r="B242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" t="s">
-        <v>399</v>
+        <v>231</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
+        <v>533</v>
+      </c>
+      <c r="B243" t="s">
         <v>534</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" t="s">
-        <v>13</v>
+        <v>401</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
+        <v>535</v>
+      </c>
+      <c r="B244" t="s">
         <v>536</v>
       </c>
-      <c r="B244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C244" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
+        <v>537</v>
+      </c>
+      <c r="B245" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="C245" t="s">
         <v>16</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
+        <v>539</v>
+      </c>
+      <c r="B246" t="s">
         <v>540</v>
       </c>
-      <c r="B246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C246" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
+        <v>541</v>
+      </c>
+      <c r="B247" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="C247" t="s">
         <v>30</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
+        <v>543</v>
+      </c>
+      <c r="B248" t="s">
         <v>544</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
+        <v>545</v>
+      </c>
+      <c r="B249" t="s">
         <v>546</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
+        <v>547</v>
+      </c>
+      <c r="B250" t="s">
         <v>548</v>
       </c>
-      <c r="B250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C250" t="s">
-        <v>171</v>
+        <v>80</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
+        <v>549</v>
+      </c>
+      <c r="B251" t="s">
         <v>550</v>
       </c>
-      <c r="B251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C251" t="s">
-        <v>57</v>
+        <v>174</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
+        <v>551</v>
+      </c>
+      <c r="B252" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="C252" t="s">
         <v>57</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252">
         <v>2.3</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
+        <v>553</v>
+      </c>
+      <c r="B253" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="C253" t="s">
         <v>57</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253">
         <v>2.3</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
+        <v>555</v>
+      </c>
+      <c r="B254" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="C254" t="s">
         <v>57</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254">
         <v>2.3</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
+        <v>557</v>
+      </c>
+      <c r="B255" t="s">
         <v>558</v>
       </c>
-      <c r="B255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C255" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
+        <v>559</v>
+      </c>
+      <c r="B256" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C256" t="s">
         <v>43</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256">
         <v>2.1</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
+        <v>561</v>
+      </c>
+      <c r="B257" t="s">
         <v>562</v>
       </c>
-      <c r="B257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
+        <v>563</v>
+      </c>
+      <c r="B258" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="C258" t="s">
         <v>13</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
+        <v>565</v>
+      </c>
+      <c r="B259" t="s">
         <v>566</v>
       </c>
-      <c r="B259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" t="s">
-        <v>568</v>
+        <v>13</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
+        <v>567</v>
+      </c>
+      <c r="B260" t="s">
+        <v>568</v>
+      </c>
+      <c r="C260" t="s">
         <v>569</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
+        <v>570</v>
+      </c>
+      <c r="B261" t="s">
         <v>571</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
+        <v>572</v>
+      </c>
+      <c r="B262" t="s">
         <v>573</v>
       </c>
-      <c r="B262" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C262" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
+        <v>574</v>
+      </c>
+      <c r="B263" t="s">
         <v>575</v>
       </c>
-      <c r="B263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" t="s">
-        <v>577</v>
+        <v>74</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
+        <v>576</v>
+      </c>
+      <c r="B264" t="s">
+        <v>577</v>
+      </c>
+      <c r="C264" t="s">
         <v>578</v>
       </c>
-      <c r="B264" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
+        <v>579</v>
+      </c>
+      <c r="B265" t="s">
         <v>580</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" t="s">
-        <v>54</v>
+        <v>242</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
+        <v>581</v>
+      </c>
+      <c r="B266" t="s">
         <v>582</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
-        <v>399</v>
+        <v>54</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
+        <v>583</v>
+      </c>
+      <c r="B267" t="s">
         <v>584</v>
       </c>
-      <c r="B267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C267" t="s">
-        <v>33</v>
+        <v>401</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
+        <v>585</v>
+      </c>
+      <c r="B268" t="s">
         <v>586</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" t="s">
+        <v>33</v>
+      </c>
+      <c r="D268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" t="s">
         <v>587</v>
       </c>
-      <c r="C268" t="s">
+      <c r="B269" t="s">
+        <v>588</v>
+      </c>
+      <c r="C269" t="s">
         <v>16</v>
       </c>
-      <c r="D268" t="s">
-[...2 lines deleted...]
-      <c r="E268">
+      <c r="D269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>