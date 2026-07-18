--- v1 (2026-05-22)
+++ v2 (2026-07-18)
@@ -12,427 +12,361 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
-    <t>New Forest Parenting Programme (NFPP)</t>
+    <t>WWHV094378</t>
+  </si>
+  <si>
+    <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
+  </si>
+  <si>
+    <t>WWHV015181</t>
+  </si>
+  <si>
+    <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2003). Parents as Teachers: Advancing parent  involvement in a child’s education. Paper presented at the annual meeting  of the Mid-South Educational Research Association, Biloxi, MS.</t>
+  </si>
+  <si>
+    <t>WWHV071576</t>
+  </si>
+  <si>
+    <t>Aldrich, H., &amp; Gance-Cleveland, B. (2016). Comparing weight-for-length status of young children in two infant feeding programs. Maternal &amp; Child Health Journal, 20(12), 2518–2526.</t>
+  </si>
+  <si>
+    <t>WWHV003427</t>
+  </si>
+  <si>
+    <t>Allen, L., Sethi, A., &amp; Astuto, J. (2007). An evaluation of graduates of a toddlerhood home visiting program at kindergarten age. NHSA Dialog: A Research-to-Practice Journal for the Early Intervention Field, 10(1), 36–57. https://doi.org/10.1080/15240750701301811</t>
+  </si>
+  <si>
+    <t>WWHV045788</t>
+  </si>
+  <si>
+    <t>Altfeld, S. (2002). The Chicago Doula Project evaluation final report. Chicago, IL: The Ounce of Prevention Fund.</t>
+  </si>
+  <si>
+    <t>WWHV081495</t>
+  </si>
+  <si>
+    <t>Arkansas Center for Health Improvement and UAMS Department of Family and Preventive Medicine. (2019). Home-visiting support for low-birth-weight preterm infants: evaluation findings from the Following Baby Back Home intervention. University of Arkansas for Medical Sciences. Little Rock, AR.</t>
+  </si>
+  <si>
+    <t>WWHV064327</t>
+  </si>
+  <si>
+    <t>Arnold, J. M. (2013). The Parents as Teachers program in Missouri and the resulting difference in academic effects for fifth- and sixth-grade students. (Doctoral dissertation). Available from Abstracts International. (Section A, AAI3516816)</t>
+  </si>
+  <si>
+    <t>WWHV081570</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV069785</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M., Van IJzendoorn, M., Mesman, J., Alink, L., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1- to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
+  </si>
+  <si>
+    <t>WWHV004376</t>
+  </si>
+  <si>
+    <t>Barhava-Monteith, G., Harre, N.,  &amp; Field, J. (1999). A promising start: An evaluation of the HIPPY program  in New Zealand. Early Child Development  and Care, 159, 145–157.</t>
+  </si>
+  <si>
+    <t>WWHV016133</t>
+  </si>
+  <si>
+    <t>Barhava-Monteith, G., Harre, N.,  &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program:  Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home  Instruction for Parents of Preschool Youngsters (HIPPY) program (pp. 193-206). Jerusalem, Israel: Hebrew University  Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV003768</t>
+  </si>
+  <si>
+    <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
+  </si>
+  <si>
+    <t>WWHV004227</t>
+  </si>
+  <si>
+    <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). The impact on parenting and the home environment of early support to mothers with new babies. Journal of Children's Services, 1(4), 4-20.</t>
+  </si>
+  <si>
+    <t>WWHV004052</t>
+  </si>
+  <si>
+    <t>Barnes-Boyd,  C., Norr, K. F., &amp; Nacion, K. W. (2001). Promoting infant health through  home visiting by a nurse-managed community worker team. Public Health Nursing, 18(4),  225-235.</t>
+  </si>
+  <si>
+    <t>WWHV080469</t>
+  </si>
+  <si>
+    <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
+  </si>
+  <si>
+    <t>WWHV014250</t>
+  </si>
+  <si>
+    <t>Bavolek, S., Keene, R., &amp; Weikert P. (2004). The Florida study: A comparative examination of the effectiveness of the Nurturing Parenting Programs (Final report). Tallahassee: Florida Department of Children and Families.</t>
+  </si>
+  <si>
+    <t>WWHV060153</t>
+  </si>
+  <si>
+    <t>Berlin, L. J., Martoccio, T. L., Appleyard Carmody, K., Goodman, W. B., O’Donnell, K., Williams, J., ... &amp; Dodge, K. A. (2017). Can typical US home visits affect infant attachment? Preliminary findings from a randomized trial of Healthy Families Durham. Attachment and Human Development, 19(6), 559–579.</t>
+  </si>
+  <si>
+    <t>WWHV033639</t>
+  </si>
+  <si>
+    <t>Berlin, L., Shanahan, M., &amp; Carmody, K. A. (2014). Promoting supportive parenting in new mothers with substance-use problems: A pilot randomized trial of residential treatment plus an attachment-based parenting program. Infant Mental Health Journal, 35(1), 81–85.</t>
+  </si>
+  <si>
+    <t>WWHV049895</t>
+  </si>
+  <si>
+    <t>Bernard, K. (2014). Neurobiology of maternal sensitivity and delight among high-risk mothers: An event-related potential study. ProQuest Dissertations &amp; Theses, 1459753664.</t>
+  </si>
+  <si>
+    <t>WWHV045808</t>
+  </si>
+  <si>
+    <t>Bernard, K., Dozier, M., Bick, J., &amp; Gordon, K. M. (2015). Intervening to enhance cortisol regulation among children at risk for neglect: Results of a randomized clinical trial. Development and Psychopathology, 27(3), 829-841.</t>
+  </si>
+  <si>
+    <t>WWHV045807</t>
+  </si>
+  <si>
+    <t>Bernard, K., Hostinar, C. E., &amp; Dozier, M. (2015). Intervention effects on diurnal cortisol rhythms of child protective services-referred infants in early childhood: Preschool follow-up results of a randomized clinical trial. JAMA Pediatrics, 169(2), 112-119.</t>
+  </si>
+  <si>
+    <t>WWHV073797</t>
+  </si>
+  <si>
+    <t>Bernard, K., Lee, A. H., &amp; Dozier, M. (2017). Effects of the ABC intervention on foster children’s receptive vocabulary: Follow-up results from a randomized clinical trial. Child Maltreatment, 22(2), 174–179. https://doi.org/10.1177/1077559517691126</t>
+  </si>
+  <si>
+    <t>WWHV045810</t>
+  </si>
+  <si>
+    <t>Bernard, K., Simons, R., &amp; Dozier, M. (2015). Effects of an attachment-based intervention on child protective services-referred mothers' event-related potentials to children's emotions. Child Development, 86(6), 1673-1684.</t>
+  </si>
+  <si>
+    <t>WWHV045815</t>
+  </si>
+  <si>
+    <t>Bick, J., &amp; Dozier, M. (2013). The effectiveness of an attachment-based intervention in promoting foster mothers' sensitivity toward foster infants. Infant Mental Health Journal, 34(2), 95-103.</t>
+  </si>
+  <si>
+    <t>WWHV080753</t>
+  </si>
+  <si>
+    <t>Bick, J., Palmwood, E. N., Zajac, L., Simons, R., &amp; Dozier, M. (2019). Early parenting intervention and adverse family environments affect neural function in middle childhood. Biological Psychiatry, 85(4), 326–335. https://doi.org/10.1016/j.biopsych.2018.09.020</t>
+  </si>
+  <si>
+    <t>WWHV016797</t>
+  </si>
+  <si>
+    <t>Bigelow, K. M., &amp; Lutzker, J. R. (2000). Training parents reported for or at risk for child abuse and neglect to identify and treat their children's illnesses. Journal of Family Violence, 15(4), 311–330.</t>
+  </si>
+  <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
-    <t>WWHV094378</t>
-[...205 lines deleted...]
-  <si>
     <t>WWHV014586</t>
   </si>
   <si>
     <t>Bouye, K. E. (2005).  The Resource Mothers Program: How  community health workers can reduce low birth weight among African-American  clients in WIC programs. Unpublished manuscript, Ohio State University.</t>
   </si>
   <si>
-    <t>Resource Mothers Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037117</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as First Teachers pilot project evaluation (PAFT): Report on South Auckland area. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV034109</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R. J., Shapiro, C., &amp; Whitaker, D. J. (2010). An analysis of training, generalization, and maintenance effects of Primary Care Triple P for parents of preschool-aged children with disruptive behavior. Child Psychiatry &amp; Human Development, 41(1), 114-131.</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV006104</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B.  (2002). The impact of the Home Instructional Program for Preschool Youngsters  (HIPPY) on school performance in 3rd and 6th grades. Early Education and Development, 13(3), 301–311.</t>
   </si>
   <si>
     <t>WWHV081552</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV058214</t>
   </si>
   <si>
     <t>Brennan, L. M., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. (2012). Longitudinal predictors of school-age academic achievement: Unique contributions of toddler-age aggression, oppositionality, inattention, and hyperactivity. Journal of Abnormal Child Psychology, 40(8), 1289–1300.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039065</t>
   </si>
   <si>
     <t>Brickhouse, T.H., Haldiman, R.R., &amp; Evani, B. (2013). The impact of a home visiting program on children’s utilization of dental services. Pediatrics, 132(Suppl. 2) S147–S152. https://doi:10.1542/peds.2013-1021N</t>
   </si>
   <si>
-    <t>Virginia’s Comprehensive Health Investment Project (CHIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062492</t>
   </si>
   <si>
     <t>Brind'Amour, K. (2016). Maternal and child health home visiting evaluations using large, pre-existing data sets (Doctoral dissertation). Available from ProQuest Dissertations and Theses. (UMI No. 1874565987)</t>
   </si>
   <si>
     <t>WWHV044320</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2014). School performance in elementary, middle, and high school: A comparison of children based on HIPPY participation during the preschool years. School Community Journal, 24(2), 83–106.</t>
   </si>
   <si>
     <t>WWHV060331</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2017). Evaluating the efficacy of children participating in Home Instruction for Parents of Preschool Youngsters and Head Start. Journal of Early Childhood Research, 15(1), 61–72. https://doi.org/10.1177/1476718X15577006</t>
   </si>
   <si>
     <t>WWHV007971</t>
   </si>
   <si>
     <t>Bugental, D. B.,  &amp; Schwartz, A. (2009). A cognitive approach to child mistreatment  prevention among medically at-risk infants. Developmental  Psychology, 45(1), 284–288.</t>
   </si>
   <si>
     <t>WWHV028055</t>
   </si>
   <si>
     <t>Bugental, D. B.,  Schwartz, A., &amp; Lynch, C. (2010). Effects of an early family intervention  on children's memory: The mediating effects of cortisol levels. Mind, Brain  &amp; Education, 4(4), 159-170. doi:10.1111/j.1751-228X.20</t>
   </si>
   <si>
     <t>WWHV028682</t>
   </si>
   <si>
     <t>Buzhardt, J., Greenwood, C. R., Walker, D., Anderson, R., Howard, W., &amp; Carta, J. J. (2011). Effects of web-based support on Early Head Start home visitors’ use of evidence-based intervention decision making and growth in children’s expressive communication. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3) 121-146.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003572</t>
   </si>
   <si>
     <t>Carabin, H., Cowan, L. D., Beebe, L. A., Skaggs, V. J., Thompson, D., &amp; Agbangla, C. (2005). Does participation in a nurse visitation programme reduce the frequency of adverse perinatal outcomes in first-time mothers? Paediatric &amp; Perinatal Epidemiology, 19(3), 194–205.</t>
   </si>
   <si>
     <t>WWHV062205</t>
   </si>
   <si>
     <t>Casey, P.H., Irby, C., Withers, S., Dorsey, S., Li, J., &amp; Rettiganti, M. (2017). Home visiting and the health of preterm infants. Clinical Pediatrics, 56(9), 828-837.</t>
   </si>
   <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059095</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/MIECHV Following Baby Back Home: 2012-2014. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069792</t>
   </si>
   <si>
     <t>Cassibba, R., Castoro, G., Costantino, E., Sette, G., &amp; Van IJzendoorn, M. H. (2015). Enhancing maternal sensitivity and infant attachment security with video feedback: An exploratory study in Italy. Infant Mental Health Journal, 36(1), 53–61.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080702</t>
   </si>
   <si>
     <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV073822</t>
   </si>
   <si>
     <t>Chaiyachati, B. H., Gaither, J. R., Hughes, M., Foley-Schain, K., &amp; Leventhal, J. M. (2018). Preventing child maltreatment: Examination of an established statewide home-visiting program. Child Abuse &amp; Neglect, 79, 476-484.</t>
   </si>
   <si>
     <t>WWHV058191</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2014). Direct and indirect effects of the family check-up on self-regulation from toddlerhood to early school-age. Journal of Abnormal Child Psychology, 42(7), 1117–1128.</t>
   </si>
   <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV065613</t>
@@ -494,203 +428,182 @@
   <si>
     <t>WWHV027465</t>
   </si>
   <si>
     <t>Delgado, L. E., &amp; Lutzker, J. R. (1988). Training young parents to identify and report their children's illnesses. Journal of Applied Behavior Analysis, 21(3), 311.</t>
   </si>
   <si>
     <t>WWHV016114</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. (2004). Can a  modest intervention prevent a major problem? Evidence from a child abuse  prevention program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045701</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. F. (2014). An evaluation of Hawaii's Healthy Start Program using child abuse hospitalization data. Journal of Family Violence, 29(8), 893-900.</t>
   </si>
   <si>
     <t>WWHV082613</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Bai, Y., O’Donnell, K., &amp; Murphy, R. A. (2019). Effect of a community agency-administered nurse home visitation program on program use and maternal and infant health outcomes: A randomized clinical trial. JAMA Network Open, 2(11), Article e1914522.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044153</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., Palamaro-Munsell, E., &amp; McAuliffe, F. M. (2014). Home based educational intervention to improve perinatal outcomes for a disadvantaged community: A randomized control trial. European Journal of Obstetrics and Gynecology and Reproductive Biology, 180, 162-167. </t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV032397</t>
   </si>
   <si>
     <t>Dozier, M., Lindhiem, O., Lewis, E., Bick, J., Bernard, K., &amp; Peloso, E. (2009). Effects of a foster parent training program on young children’s attachment behaviors: Preliminary evidence from a randomized clinical trial. Child and Adolescent Social Work Journal, 26(4), 321–332. https://doi.org/10.1007/s10560-009-0165-1</t>
   </si>
   <si>
     <t>WWHV032395</t>
   </si>
   <si>
     <t>Dozier, M., Peloso, E., Lewis, E., Laurenceau, J., &amp; Levine, S. (2008). Effects of an attachment-based intervention on the cortisol production of infants and toddlers in foster care. Development and Psychopathology, 20, 845-859.</t>
   </si>
   <si>
     <t>WWHV028492</t>
   </si>
   <si>
     <t>Dozier, M., Peloso, E., Lindhiem, O., Gordon, M. K., Manni, M., Sepulveda, S., Ackerman, J., Bernier, A., &amp; Levine, S. (2006). Developing evidence-based interventions for foster children: An example of a randomized clinical trial with infants and toddlers. Journal of Social Issues, 62(4), 767-785.</t>
   </si>
   <si>
     <t>WWHV014402</t>
   </si>
   <si>
     <t>DuMont, K.,  Rodriguez, M., Mitchell-Herzfeld, S., Walden, N., Kirkland, K., Greene, R., et al. (2008). Effects of Healthy Families New York on maternal  behaviors: Observational assessments of positive and negative parenting. Rensselaer, NY: New York State Office of Children and Family Services.</t>
   </si>
   <si>
     <t>WWHV085830</t>
   </si>
   <si>
     <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062193</t>
   </si>
   <si>
     <t>Easterbrooks, A., Chaudhuri, J., Fauth, R., Contreras, M., Kotake, C., Moosmann, D., ... &amp; Doherty, L. (2017). The Massachusetts Healthy Families Evaluation–2: Early Childhood (MHFE–2EC): Follow-up study of a randomized, controlled trial of a statewide home visiting program for young parents.  Final report to Massachusetts Department of Public Health, Children’s Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV093633</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Fauth, R. C., &amp; Lamoreau, R. (2021). Effects of a home visiting program on parenting: Mediating role of intimate partner violence. Journal of Interpersonal Violence, 36(1–2), NP803-NP823. https://doi.org/10.1177/0886260517736879.</t>
   </si>
   <si>
     <t>WWHV052013</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Kotake, C., Raskin, M., &amp; Bumgarner, E. (2016). Patterns of depression among adolescent mothers: Resilience related to father support and home visiting program. American Journal of Orthopsychiatry, 86(1), 61-68.</t>
   </si>
   <si>
     <t>WWHV016094</t>
   </si>
   <si>
     <t>Edwards, C. D., Tripp, L., Purcell, L., &amp;  Evans, G. D. (2001). Healthy Families Jacksonville final evaluation report.  Gainesville, FL: Institute for Food and Agricultural Sciences at the University  of Florida.</t>
   </si>
   <si>
     <t>WWHV004188</t>
   </si>
   <si>
     <t>El-Mohandes, A., Katz, K. S., El-Khorazaty, M., McNeely-Johnson, D., Sharps, P. W., Jarrett, M. H., et. al. (2003). The effect of a parenting education program on the use of preventive pediatric health care services among low-income, minority mothers: A randomized, controlled study. Pediatrics, 111(6) 1324–1332.</t>
   </si>
   <si>
-    <t>Pride in Parenting (PIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV013064</t>
   </si>
   <si>
     <t>Ernst, C., Grant, T., Streissguth, A., &amp; Sampson, P. (1999). Intervention with high-risk alcohol and drug-abusing mothers: II. Three-year findings from the Seattle model of paraprofessional advocacy. Journal of Community Psychology, 27(1), 19-38.</t>
   </si>
   <si>
-    <t>Parent-Child Assistance Program (PCAP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026773</t>
   </si>
   <si>
     <t>Falconer, M. K., Clark, M. H., &amp; Parris, D.  (2011). Validity in an evaluation of Healthy Families Florida: A home visiting  program to prevent child abuse and neglect. Children  and Youth Services Review, 33(1),  66-77</t>
   </si>
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV082538</t>
   </si>
   <si>
     <t>Fergusson, D. M., Boden, J., Horwood, J., &amp; Zealand, N. (2012). Early Start evaluation report nine year follow-up. Ministry of Social Development.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV089865</t>
   </si>
   <si>
     <t>Flowers, M., Sainer, S., Stoneburner, A., &amp; Thorland, W. (2020). Education and employment outcomes in the clients of the Nurse-Family Partnership. Public Health Nursing, 37(2), 206. https://doi.org/10.1111/phn.12711</t>
   </si>
   <si>
     <t>WWHV014416</t>
   </si>
   <si>
     <t>Galano, J., &amp;  Huntington, L. (1999). Year VI evaluation  of the Hampton, Virginia Healthy Families Partnership:  1992-1998. Report to the Virginia General Assembly: Author.</t>
   </si>
   <si>
     <t>WWHV014417</t>
   </si>
   <si>
     <t>Galano, J., &amp; Huntington, L. (2002). FY 2002  Healthy Families Partnership benchmark study: Measuring community-wide impact.  Williamsburg, VA: Applied Social Psychology Research Institute, College of  William and Mary.</t>
   </si>
   <si>
     <t>WWHV016069</t>
   </si>
   <si>
     <t>Garcia, M. (2006). The impact of HIPPY on reading, math  and language achievement of Hispanic English language learners. Unpublished doctoral dissertation, University of North  Texas, Denton.</t>
   </si>
   <si>
     <t>WWHV087184</t>
   </si>
   <si>
     <t>Garnett, M., Bernard, K., Hoye, J., Zajac, L., &amp; Dozier, M. (2020). Parental sensitivity mediates the sustained effect of attachment and biobehavioral catch-up on cortisol in middle childhood: A randomized clinical trial. Psychoneuroendocrinology, 121, 10. https://doi.org/10.1016/j.psyneuen.2020.104809</t>
   </si>
   <si>
     <t>WWHV095831</t>
   </si>
   <si>
     <t>Gaudreau, C., Delgado, A., Confair-Jones, R., Flambaum, S., Hirsh-Pasek, K., Raby, K. L., Dozier, M., &amp; Golinkoff, R. M. (2024). The unanticipated side effects of an attachment intervention: Parents ask higher quality questions. Developmental Psychology, 60(3), 456–466. https://doi.org/10.1037/dev0001707</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014670</t>
   </si>
   <si>
     <t>Gershater-Molko, R. M., Lutzker, J. R., &amp; Wesch, D. (2002). Using  recidivism data to evaluate project SafeCare: Teaching bonding, safety, and health care skills to parents. Child Maltreatment, 7(3), 277-285.</t>
   </si>
   <si>
     <t>WWHV015347</t>
   </si>
   <si>
     <t>Gessner, B. D.  (2008). The effect of Alaska’s  home visitation program for high-risk families on trends in abuse and neglect. Child Abuse &amp; Neglect, 32(3),  317–333. doi:10.1016/j.chiabu.2007.08.004.</t>
   </si>
   <si>
     <t>WWHV029489</t>
   </si>
   <si>
     <t>Gill, S., Greenberg, M. T., Moon, C. A., &amp; Knights, M. V. (2012). Early Head Start intervention effects on child outcomes. Pennsylvania State University. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV094430</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., Murphy, R. A., &amp; O’Donnell, K. (2022). Evaluation of a Family Connects dissemination to four high-poverty rural counties. Maternal and Child Health Journal, 1-10.</t>
   </si>
   <si>
     <t>WWHV060400</t>
@@ -707,86 +620,80 @@
   <si>
     <t>WWHV014593</t>
   </si>
   <si>
     <t>Green, B. L.,  Lambarth, C. H., Tarte, J. M., &amp; Snoddy, A. M. (2008). Healthy Start of Oregon,  annual report on maltreatment prevention 2006-07. Portland, OR: NPC  Research.</t>
   </si>
   <si>
     <t>WWHV014594</t>
   </si>
   <si>
     <t>Green, B. L.,  Lambarth, C. H., Tarte, J. M., &amp; Snoddy, A. M. (2009). Oregon’s Healthy Start maltreatment prevention  report 2007-08. Portland, OR: NPC Research.</t>
   </si>
   <si>
     <t>WWHV038834</t>
   </si>
   <si>
     <t>Green, B. L., &amp; Tarte, J. M. (2013). Healthy Families Oregon Maltreatment Prevention Report: Program Year 2010-11. Portland, OR: NPC Research.</t>
   </si>
   <si>
     <t>WWHV038938</t>
   </si>
   <si>
     <t>Guedeney, A., Wendland, J., Dugravier, R., Saïas, T., Tubach, F., Welniarz, B., . . . Pasquet, B. (2013). Impact of a randomized home‐visiting trial on infant social withdrawal in the CAPEDP prevention study. Infant Mental Health Journal, 34(6), 594–601.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV045789</t>
   </si>
   <si>
     <t>HealthConnect One. (2014). The perinatal revolution: New research supports the critical role community-based doula programs can play in improving maternal and child health in underserved birthing populations. Chicago, IL: Author.</t>
   </si>
   <si>
     <t>WWHV014587</t>
   </si>
   <si>
     <t>Heins, H., Nace, N., &amp; Ferguson, J. (1987). Social  support in improving perinatal outcome: The Resource Mothers Program. Obstetrics and Gynecology, 70(2),  263–266.</t>
   </si>
   <si>
     <t>WWHV043935</t>
   </si>
   <si>
     <t>Holland, M. L., Xia, Y., Kitzman, H. J., Dozier, A. M., &amp; Olds, D. L. (2014). Patterns of visit attendance in the Nurse-Family Partnership program. American Journal of Public Health, 104(10), e58–e65.</t>
   </si>
   <si>
     <t>WWHV094835</t>
   </si>
   <si>
     <t>Holmes, V. R. (2021). Investigating current performance trends and academic persistence from prekindergarten to first grade of HISD HIPPY Students, 2020-2021 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV028621</t>
   </si>
   <si>
     <t>Illback, R. J., Peiper, N., Sanders, D. H., Pennington, M., English, B., &amp; Jewell, T. (2011). Birth outcomes of participants in Kentucky’s HANDS home visitation program: A follow-up study comparing matched and unmatched high risk groups. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV016116</t>
   </si>
   <si>
     <t>Illinois Department  of Human Services, Bureau of Child and Adolescent Services. (2006). Healthy Families Illinois: Evaluation findings. Executive  summary. Springfield, IL: Author.</t>
   </si>
   <si>
     <t>WWHV030351</t>
   </si>
   <si>
     <t>Jabaley, J. J., Lutzker, J. R., Whitaker, D. J., &amp; Self-Brown, S. (2011). Using iPhones to enhance and reduce face-to-face home safety sessions within SafeCare: An evidence-based child maltreatment prevention program. Journal of Family Violence, 26(5), 377-385.</t>
   </si>
   <si>
     <t>WWHV034592</t>
@@ -797,155 +704,140 @@
   <si>
     <t>WWHV029488</t>
   </si>
   <si>
     <t>Johnson, U. Y., Martinez-Cantu, V., Jacobson, A. L., and Weir, C. (2012). The home instruction for parents of preschool youngsters program’s relationship with mother and school outcomes. Early Education and Development, 23(5), 713–727.</t>
   </si>
   <si>
     <t>WWHV016378</t>
   </si>
   <si>
     <t>Jones, L. M. (2004). The family check-up for families of high-risk preschoolers: The moderating effect of children’s temperament. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(8-B), 4083.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
-    <t>Nurses for Newborns®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012207</t>
   </si>
   <si>
     <t>Julnes, G., Konefal, M., Pindur, W., &amp; Kim, P. (1994).  Community-based perinatal care for disadvantaged adolescents: Evaluation of the  Resource Mothers Program. Journal of  Community Health, 19(1), 41–53.</t>
   </si>
   <si>
     <t>WWHV004254</t>
   </si>
   <si>
     <t>Kartin, D., Grant, T. M., Streissguth, A. P., Sampson, P., &amp; Ernst, C. (2002). Three-year developmental outcomes in children with prenatal alcohol and drug exposure. Pediatric Physical Therapy, 14(3), 145-153.</t>
   </si>
   <si>
     <t>WWHV028676</t>
   </si>
   <si>
     <t>Katz, K., Jarrett, M., El-Mohandes, A., Schneider, S., McNeely-Johnson, D., &amp; Kiely, M. (2011). Effectiveness of a combined home visiting and group intervention for low income African American mothers: The Pride in Parenting program. Maternal &amp; Child Health Journal, 15, S75–S84.</t>
   </si>
   <si>
     <t>WWHV013036</t>
   </si>
   <si>
     <t>Keim, A. L. M.  (1999). Living in different worlds: The efficacy of an intensive home visitation  program on increasing social support and improving parenting competency of  first-time mothers (Doctoral dissertation, University of Wisconsin-Madison,  1999). Dissertation Abstracts  International: Section B: The Sciences and Engineering, 60(1-B), 0388.  (Dissertation Abstract: 1999-95014-023).</t>
   </si>
   <si>
     <t>WWHV058027</t>
   </si>
   <si>
     <t>Kilburn, R., &amp; Cannon, J. S. (2016). Can home visiting promote parenting practices recommended by the American Academy of Pediatrics? A randomized clinical trial. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
-    <t>First Born® Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV057734</t>
   </si>
   <si>
     <t>Kilburn, M. R., &amp; Cannon, J. S. (2017). Home visiting and use of infant health care: A randomized clinical trial. Pediatrics, 139(1).</t>
   </si>
   <si>
     <t>WWHV016110</t>
   </si>
   <si>
     <t>Klagholz &amp; Associates. (2005). Healthy Families D.C.: Starting early starting smart: Final report. Great Falls, VA: Author.</t>
   </si>
   <si>
     <t>WWHV004209</t>
   </si>
   <si>
     <t>Krysik, J., &amp;  LeCroy, C. W. (2007). The evaluation of Healthy Families Arizona: A multisite  home visitation program. Journal of  Prevention &amp; Intervention in the Community, 34(1), 109–127. doi:10.1300/J005v34n01-06.</t>
   </si>
   <si>
     <t>WWHV087236</t>
   </si>
   <si>
     <t>Labella, M. H., Lind, T., Sellers, T., Roben, C. K. P., &amp; Dozier, M. (2020). Emotion regulation among children in foster care versus birth parent care: Differential effects of an early home-visiting intervention. Journal of Abnormal Child Psychology, 48(8), 995–1006. https://doi.org/10.1007/s10802-020-00653-4</t>
   </si>
   <si>
     <t>WWHV075056</t>
   </si>
   <si>
     <t>Lahti, M., Evans, C. B. R., Goodman, G., Schmidt, M. C., &amp; LeCroy, C. W. (2019). Parents as teachers (PAT) home-visiting intervention: A path to improved academic outcomes, school behavior, and parenting skills. Children &amp; Youth Services Review, 99, 451–460. https://doi.org/10.1016/j.childyouth.2019.01.022</t>
   </si>
   <si>
     <t>WWHV060445</t>
   </si>
   <si>
     <t>Landry, S. H., Zucker, T. A., Williams, J. M., Merz, E. C., Guttentag, C. L., &amp; Taylor, H. B. (2017). Improving school readiness of high-risk preschoolers: Combining high quality instructional strategies with responsive training for teachers and parents. Early Childhood Research Quarterly, 40, 38–51.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV016132</t>
   </si>
   <si>
     <t>Le Mare, L., &amp; Audet, K.  (2003). The Vancouver HIPPY project: Preliminary evaluation findings from a multicultural  program. In M. Westheimer (Ed.), Parents  making a difference: International research on the Home Instruction for Parents  of Preschool Youngsters (HIPPY) program (pp. 169-177 ). Jerusalem, Israel:  Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV026010</t>
   </si>
   <si>
     <t>le Roux, I. M., le Roux, K., Comulada, W. S., Greco, E. M., Desmond, K. A., Mbewu, N., &amp; Rotheram-Borus, M. J. (2010). Home visits by neighborhood mentor mothers provide timely recovery from childhood malnutrition in South Africa: Results from a randomized controlled trial. Nutrition Journal, 9(56).</t>
   </si>
   <si>
-    <t>Philani Outreach Programme</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026009</t>
   </si>
   <si>
     <t>le Roux, I. M., le Roux, K., Mbeutu, K., Comulada, W. S., Desmond, K. A., &amp; Rotheram-Borus, M. (2011). A randomized controlled trial of home visits by neighborhood mentor mothers to improve children’s nutrition in South Africa. Vulnerable Children and Youth Studies, 6(2), 91-102.</t>
   </si>
   <si>
     <t>WWHV039908</t>
   </si>
   <si>
     <t>le Roux, I. M., Tomlinson, M., Harwood, J. M., O’Connor, M. J., Worthman, C. M., Mbewu, N., Stewart, J., Hartley, M., Swendeman, D., Comulada, W. S., Weiss, R. E., &amp; Rotheram-Borus, M. J. (2013). Outcomes of home visits for pregnant mothers and their infants in South Africa: A cluster randomized controlled trial. AIDS, 27(9), 1461-1471.</t>
   </si>
   <si>
     <t>WWHV016389</t>
   </si>
   <si>
     <t>O’Leary, C. C. (2001). The early childhood family check-up: A brief intervention for at-risk families with preschool-aged children. Dissertation Abstracts International: Section B: The Sciences and Engineering, 62(6-B), 2992.</t>
   </si>
   <si>
     <t>WWHV060714</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Davis, M. F. (2017). Randomized trial of Healthy Families Arizona: Quantitative and qualitative outcomes. Research on Social Work Practice, 27(7), 747–757.</t>
   </si>
   <si>
     <t>WWHV016108</t>
@@ -1067,53 +959,50 @@
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., … Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22(Suppl. 1), 79–91.</t>
   </si>
   <si>
     <t>WWHV073860</t>
   </si>
   <si>
     <t>WWHV035231</t>
   </si>
   <si>
     <t>Matone, M., O’Reilly, A., Luan, X., Localio, A., &amp; Rubin, D. (2012). Emergency department visits and hospitalizations for injuries among infants and children following statewide implementation of a home visitation model. Maternal &amp; Child Health Journal, 16, 1754–1761.</t>
   </si>
   <si>
     <t>WWHV028238</t>
   </si>
   <si>
     <t>McAuley, C., Knapp, M., Beecham, J., McCurry, N., &amp; Sleed, M. (2004). Young families under stress: Outcomes and costs of Home-Start support. Joseph Rowntree Foundation.</t>
   </si>
   <si>
     <t>WWHV094380</t>
   </si>
   <si>
     <t>McCue, K., Sabo, S., Wightman, P., Jimenez, D., &amp; Rumann, S. (2021). Health Start program evaluation, 2006-2016: Final impact report. Arizona Department of Health Services. Retrieved from https://azdhs.gov/documents/prevention/womens-childrens-health/reports-…</t>
   </si>
   <si>
-    <t>Arizona Health Start Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV007611</t>
   </si>
   <si>
     <t>McCurdy, K.  (2001). Can home visitation enhance maternal social support? American Journal of Community Psychology, 29(1),  97–112.</t>
   </si>
   <si>
     <t>WWHV006108</t>
   </si>
   <si>
     <t>McCurdy, K.  (2005). The influence of support and stress on maternal attitudes. Child Abuse &amp; Neglect, 29(3), 251–268.</t>
   </si>
   <si>
     <t>WWHV058189</t>
   </si>
   <si>
     <t>McEachern, A. D., Fosco, G. M., Dishion, T. J., Shaw, D. S., Wilson, M. N., &amp; Gardner, F. (2013). Collateral benefits of the family check-up in early childhood: Primary caregivers’ social support and relationship satisfaction. Journal of Family Psychology, 27(2), 271.</t>
   </si>
   <si>
     <t>WWHV039409</t>
   </si>
   <si>
     <t>McFarlane, E., Burrell, L., Crowne, S., Cluxton-Keller, F., Fuddy, L., Leaf, P., &amp; Duggan, A. (2013). Maternal relationship security as a moderator of home visiting impacts on maternal psychosocial functioning. Prevention Science, 14(1), 25-39.</t>
   </si>
   <si>
     <t>WWHV014472</t>
@@ -1172,98 +1061,86 @@
   <si>
     <t>WWHV016779</t>
   </si>
   <si>
     <t>Metchikian, K., Mink, J., Bigelow, K., Lutzker, J., &amp; Doctor, R. (1999). Reducing home safety hazards in the homes of parents reported for neglect. Child &amp; Family Behavior Therapy, 21(3), 23–34. </t>
   </si>
   <si>
     <t>WWHV095823</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095887</t>
   </si>
   <si>
     <t>Miller, K., Bourne, S., Dahl, C., Costello, C., Attinelly, J., Jennings, K., &amp; Dozier, M. (2024). Using randomized controlled trials to ask questions regarding developmental psychopathology: A tribute to Dante Cicchetti. Development and Psychopathology, 1-10. https://doi.org/10.1017/S0954579424000245 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV038781</t>
   </si>
   <si>
     <t>Miller, Ted R., Olds, David, Knudtson, Michael, Luckey, Dennis, Bondy, Jessica, &amp; Stevenson, Amanda. (2011) Return on investment: Nurse and paraprofessional home visitation, Denver. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014558</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Hughart, N., Strobino, B. A., Scharfstein, D., Grason, H., Hou, W., et al. (2003). A practice-based intervention to enhance quality of care in the first 3 years of life: The Healthy Steps for Young Children Program. JAMA: The Journal of the American Medical Association, 290(23), 3081–3091.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040838</t>
   </si>
   <si>
     <t>Moore, Q., &amp; Wood, R. G. (2013). Effects of Building Strong Families combined with Healthy Families home visitation. Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV048865</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2015). Parent-infant interaction training with a Latino mother. International Journal of Child Health and Human Development, 8(2), 135-145.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV013514</t>
   </si>
   <si>
     <t>Nagle, G. A. (2002). Maternal participation, depression and partner violence in a state run child abuse prevention program: Louisiana nurse home visitation, 1999–2002. Tulane University; 0235 (Advisor: Chair Janet Rice). Dissertation Abstracts International, 63 (10B), 210–4590. (AAI3069249).</t>
   </si>
   <si>
     <t>WWHV076600</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2020). The effects of the home instruction for parents of preschool youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research, 46(5), 726–739.</t>
   </si>
   <si>
     <t>WWHV013010</t>
   </si>
   <si>
     <t>Navaie-Waliser, M. (2000). An evaluation of the participants, impacts, and cost-effectiveness of the North Carolina Baby Love Maternal Outreach Worker program. (home visitation, care coordination, infants). Dissertation Abstracts International, 60(7-B), 3239.</t>
   </si>
   <si>
-    <t>North Carolina Baby Love Maternal Outreach Workers Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV005114</t>
   </si>
   <si>
     <t>Navaie-Waliser, M., Martin, S. L., Tessaro, I., Campbell, M. K., &amp; Cross, A. W. (2000). Social support and psychological functioning among high-risk mothers: The impact of the Baby Love Maternal Outreach Worker program. Public Health Nursing, 17(4), 280-291.</t>
   </si>
   <si>
     <t>WWHV016111</t>
   </si>
   <si>
     <t>Nelson, C., Gordon,  T., &amp; Hoffman, K. (2001). Healthy Family Pinellas evaluation: Annual report  submitted to the Juvenile Welfare Board of Pinellas County. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV016199</t>
   </si>
   <si>
     <t>Niederman, L. G. (2007). Healthy Steps for Young Children Program in  pediatric residency training: Impact on primary care outcomes.</t>
   </si>
   <si>
     <t>WWHV016080</t>
@@ -1370,53 +1247,50 @@
   <si>
     <t>WWHV073807</t>
   </si>
   <si>
     <t>Raby, K. L., Freedman, E., Yarger, H. A., Lind, T., &amp; Dozier, M. (2018). Enhancing the language development of toddlers in foster care by promoting foster parents' sensitivity: Results from a randomized controlled trial. Developmental Science, https://doi.org/10.1111/desc.12753.</t>
   </si>
   <si>
     <t>WWHV089834</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
     <t>WWHV095889</t>
   </si>
   <si>
     <t>Raby, K. L., Waters, T. E. A., Tabachnick, A. R., Zajac, L., &amp; Dozier, M. (2021). Increasing secure base script knowledge among parents with Attachment and Biobehavioral Catch-Up. Development and Psychopathology, 33(2), 554–564. https://doi.org/10.1017/S0954579420001765 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV062202</t>
   </si>
   <si>
     <t>Raikes, H., Chazan-Cohen, R., &amp; Jones Harden, B. (2018). Early Steps to School Success: Summary of preliminary evaluation results, January 2018. Report submitted to HomVEE in January 2018.</t>
   </si>
   <si>
-    <t>Early Steps to School Success™-Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073817</t>
   </si>
   <si>
     <t>Raikes, H., Jones Harden, B., Chazan-Cohen, R., Nord, J., Deming, J., Esteraich, J., &amp; Drouin Duncan, A. (2018). Early Steps to School Success program evaluation: A rural community-wide approach. Unpublished manuscript submitted to HomVEE in January 2019.</t>
   </si>
   <si>
     <t>WWHV044381</t>
   </si>
   <si>
     <t>Raikes, H. H., Roggman, L. A., Peterson, C. A., Brooks-Gunn, J., Chazan-Cohen, R., Zhang, X., &amp; Schiffman, R. F. (2014). Theories of change and outcomes in home-based Early Head Start programs. Early Childhood Research Quarterly, 29(4), 574-585.</t>
   </si>
   <si>
     <t>WWHV014481</t>
   </si>
   <si>
     <t>Raikes, H., Roggman, L., Peterson, C.,  Constantine, J., Brooks-Gunn, J., &amp; Chazan-Cohen, R. (2003). Theories of  change and outcomes in Early Head Start home-based programs. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV062191</t>
   </si>
   <si>
     <t>Raskin, M., Easterbrooks, M. A., Fauth, R. C., Jacobs, F., Fosse, N. E., Goldberg, J. L., &amp; Mistry, J. (2017). Patterns of goal attainment among young mothers in a home visiting program. Applied Developmental Science, 1–13.</t>
   </si>
   <si>
     <t>WWHV052012</t>
@@ -1487,53 +1361,50 @@
   <si>
     <t>WWHV013915</t>
   </si>
   <si>
     <t>Samples, F. L. (1995). The impact of a comprehensive early intervention program on social support among black and white adolescent mothers. Cornell University). Dissertation Abstracts International, 56 (07A), 144–2887.  (UMI No AAI9538807)</t>
   </si>
   <si>
     <t>WWHV014549</t>
   </si>
   <si>
     <t>Sandy, J.,  Anisfeld, E., &amp; Ramirez, E. (2009). Effects of a prenatal intervention on  breastfeeding initiation rates in a Latina immigrant sample. Journal of Human Lactation, 25(4),  404–411.</t>
   </si>
   <si>
     <t>WWHV081697</t>
   </si>
   <si>
     <t>Segal, L., Nguyen, H., Gent, D., Hampton, C., &amp; Boffa, J. (2018). Child protection outcomes of the Australian Nurse Family Partnership Program for Aboriginal infants and their mothers in central Australia. PloS One, 13(12), 1–12. https://doi.org/10.1371/journal.pone.0208764</t>
   </si>
   <si>
     <t>WWHV051065</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014a). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study One)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058682</t>
   </si>
   <si>
     <t>Shaw, D. S., Sitnick, S. L., Brennan, L. M., Choe, D. E., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2016). The long-term effectiveness of the family check-up on school-age conduct problems: Moderation by neighborhood deprivation. Development and Psychopathology, 28(4 Pt. 2), 1471–1486.</t>
   </si>
   <si>
     <t>WWHV059028</t>
   </si>
   <si>
     <t>Shelleby, E. C. (2015). Effects of the family check-up intervention on reducing growth in conduct problems in toddlerhood through school age: Moderators and moderated mediation (Doctoral dissertation, University of Pittsburgh).</t>
   </si>
   <si>
     <t>WWHV058115</t>
   </si>
   <si>
     <t>Shelleby, E. C., Shaw, D. S., Cheong, J., Chang, H., Gardner, F., Dishion, T. J., &amp; Wilson, M. N. (2012). Behavioral control in at-risk toddlers: The influence of the family check-up. Journal of Clinical Child &amp; Adolescent Psychology, 41(3), 288–301.</t>
   </si>
   <si>
     <t>WWHV095089</t>
   </si>
   <si>
     <t>Shin, S.H. &amp; Choi, C. (2023). Improving birth outcomes among low-income families: The effect of a home visiting intervention. Clinical Pediatrics, 62(11), 1375–1379. https://doi:10.1177/00099228231158367</t>
   </si>
   <si>
     <t>WWHV058128</t>
@@ -1604,53 +1475,50 @@
   <si>
     <t>WWHV062674</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2016). Mothers recovering from substance abuse and child maltreatment. In J. Merrick (Ed.), Children and Childhood: Some International Aspects (pp. 133–146). Hauppauge, NY: Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV038634</t>
   </si>
   <si>
     <t>Sutherland, K. A. (2009). The impact of early childhood programs on student achievement. (Ed.D., Lindenwood University). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080759</t>
   </si>
   <si>
     <t>Tabachnick, A. R., Raby, K. L., Goldstein, A., Zajac, L., &amp; Dozier, M. (2019). Effects of an attachment-based intervention in infancy on children’s autonomic regulation during middle childhood. Biological Psychology, 143, 22–31. https://doi.org/10.1016/j.biopsycho.2019.01.006</t>
   </si>
   <si>
     <t>WWHV028736</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Watson, L. F., Gold, L., &amp; Lumley, J. A. (2011). Mothers’ AdvocateS in the community (MOSAIC)- non-professional mentor support to reduce intimate partner violence and depression in mothers: A cluster randomized trial in primary care. BMC Public Health, 11(178).</t>
   </si>
   <si>
-    <t>Mothers’ Advocates in the Community (MOSAIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV060116</t>
   </si>
   <si>
     <t>Tereno, S., Madigan, S., Lyons-Ruth, K., Plamondon, A., Atkinson, L., Guedeney, N., . . . Guedeney, A. (2017). Assessing a change mechanism in a randomized home-visiting trial: Reducing disrupted maternal communication decreases infant disorganization. Development and Psychopathology, 29(2), 637–649.</t>
   </si>
   <si>
     <t>WWHV033230</t>
   </si>
   <si>
     <t>Tessaro, I., Campbell, M., O'Meara, C., Herrick, H., Buescher, P., Meyer, R., McGloin, T., Roth, M., &amp; Cross, A. W. (1997). State health department and university evaluation of North Carolina’s maternal outreach worker program. Research Linkages Between Academia and Public Health, a supplement to American Journal of Preventive Medicine, 13(6), 38-44.</t>
   </si>
   <si>
     <t>WWHV045412</t>
   </si>
   <si>
     <t>Thompson-Grubham, T. (2014). Home-visitation and parent education: The impact on home-based shared reading during kindergarten (Doctoral dissertation, Syracuse University).</t>
   </si>
   <si>
     <t>WWHV060786</t>
   </si>
   <si>
     <t>Thorland, W., &amp; Currie, D. (2017). Status of birth outcomes in clients of the Nurse-Family Partnership. Maternal &amp; Child Health Journal, 21(5), 995–1001.</t>
   </si>
   <si>
     <t>WWHV060787</t>
@@ -1721,78 +1589,72 @@
   <si>
     <t>WWHV094838</t>
   </si>
   <si>
     <t>van Aar, J. V., Asscher, J. J., Zijlstra, B. J. H., Deković, M., &amp; Hoffenaar, P. J. (2015). Changes in parenting and child behavior after the Home-Start family support program: A 10 year follow-up. [Study 2: Home-Start versus community contrast]. Children &amp; Youth Services Review, 53, 166-175. </t>
   </si>
   <si>
     <t>WWHV014476</t>
   </si>
   <si>
     <t>Wagner, M., Lida, E., &amp; Spiker, D. (2001). The multisite evaluation of the Parents as  Teachers home visiting program: Three-year findings from one community. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV095830</t>
   </si>
   <si>
     <t>Wang, Y., &amp; Sturmfels, N. (2023). Exploring Employment and Education Outcomes for Caregivers Participating in Parents as Teachers: Home Visiting Outcomes Analysis Results. Arlington, VA: James Bell Associates. https://parentsasteachers.org/wp-content/uploads/2023/05/Employment-and…</t>
   </si>
   <si>
     <t>WWHV046857</t>
   </si>
   <si>
     <t>Wen, L. M., De Domenico, M., Elliott, D., Bindon, J., &amp; Rissel, C. (2009). Evaluation of a feasibility study addressing risk factors for childhood obesity through home visits. Journal of Paediatrics and Child Health, 45(10), 577-581.</t>
   </si>
   <si>
-    <t>Healthy Beginnings</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016720</t>
   </si>
   <si>
     <t>Wesch, D., &amp; Lutzker, J. R. (1991). A comprehensive 5-year evaluation of project 12-ways: An ecobehavioral program for treating and preventing child abuse neglect. Journal of Family Violence, 6(1), 17-35.</t>
   </si>
   <si>
     <t>WWHV014655</t>
   </si>
   <si>
     <t>Wheeler, W. H. (1994). A study of the Missouri Parents as  Teachers program and its effect on the readiness skills of children entering  kindergarten in southwest Missouri public schools. Blue Eye, MO: Blue Eye School District.</t>
   </si>
   <si>
     <t>WWHV073820</t>
   </si>
   <si>
     <t>Whitaker DJ, Hayat M, Weeks E, Zahidi R, Self-Brown S, &amp; Willging C. (2020). Implementing and Evaluating a Program to Support Positive Parenting Behaviors. Patient-Centered Outcomes Research Institute (PCORI). https://doi.org/10.25302/05.2020.CER.140921178</t>
   </si>
   <si>
     <t>WWHV088756</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Alvares, G. A., Barbaro, J., Bent, C., Boutrus, M., ... &amp; Hudry, K. (2019). Pre-emptive intervention versus treatment as usual for infants showing early behavioural risk signs of autism spectrum disorder: a single-blind, randomised controlled trial. The Lancet Child &amp; Adolescent Health, 3(9), 605-615.</t>
-  </si>
-[...1 lines deleted...]
-    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
   </si>
   <si>
     <t>WWHV035038</t>
   </si>
   <si>
     <t>Williams, C., English, B., Fawbush, S., &amp; Robl, J. (2012). Maternal health improvement by HANDS home visiting program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014111</t>
   </si>
   <si>
     <t>Williams, Stern and Associates. (2005). Healthy Families Florida evaluation report: January 1, 1999 to December 31, 2003. Miami, FL: Williams, Stern and Associates.</t>
   </si>
   <si>
     <t>WWHV014589</t>
   </si>
   <si>
     <t>Women's Health Branch, NC HHS Division of Public Health. Northeastern North Carolina Baby Love Plus Healthy Start impact report 2000 – 2003.Raleigh, NC: Author.</t>
   </si>
   <si>
     <t>WWHV044416</t>
   </si>
   <si>
     <t>Yagmur, S., Mesman, J., Malda, M., Bakermans-Kranenburg, M., &amp; Ekmekci, H. (2014). Video-feedback intervention increases sensitive parenting in ethnic minority mothers: A randomized control trial. Attachment &amp; Human Development, 16(4), 371-386. doi:10.1080/14616734.2014.912489</t>
   </si>
@@ -1817,52 +1679,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2129,4648 +1994,3575 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E269"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...40 lines deleted...]
-      <c r="C6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...29 lines deleted...]
-      <c r="E8">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...46 lines deleted...]
-      <c r="E11">
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...63 lines deleted...]
-      <c r="E15">
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...29 lines deleted...]
-      <c r="E17">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...182 lines deleted...]
-      <c r="E28">
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...46 lines deleted...]
-      <c r="E32">
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...63 lines deleted...]
-      <c r="E36">
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-[...131 lines deleted...]
-      <c r="E44">
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
-[...12 lines deleted...]
-      <c r="E45">
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...12 lines deleted...]
-      <c r="E46">
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...12 lines deleted...]
-      <c r="E47">
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...12 lines deleted...]
-      <c r="E48">
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...12 lines deleted...]
-      <c r="E49">
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...63 lines deleted...]
-      <c r="E53">
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...12 lines deleted...]
-      <c r="E54">
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-[...97 lines deleted...]
-      <c r="E60">
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...46 lines deleted...]
-      <c r="E63">
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...46 lines deleted...]
-      <c r="E66">
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...12 lines deleted...]
-      <c r="E67">
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...80 lines deleted...]
-      <c r="E72">
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...29 lines deleted...]
-      <c r="E74">
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...97 lines deleted...]
-      <c r="E80">
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...12 lines deleted...]
-      <c r="E81">
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...12 lines deleted...]
-      <c r="E82">
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...80 lines deleted...]
-      <c r="E87">
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C235" s="1"/>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C241" s="1"/>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C244" s="1"/>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
-[...12 lines deleted...]
-      <c r="E88">
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C253" s="1"/>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...63 lines deleted...]
-      <c r="E92">
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
-[...165 lines deleted...]
-      <c r="E102">
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
-[...80 lines deleted...]
-      <c r="E107">
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C264" s="1"/>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
-[...182 lines deleted...]
-      <c r="E118">
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
-[...2176 lines deleted...]
-      <c r="A247" t="s">
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B247" t="s">
+      <c r="B269" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="C247" t="s">
-[...379 lines deleted...]
-      <c r="E269">
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>