--- v0 (2025-11-01)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
@@ -695,51 +695,51 @@
   <si>
     <t>WWHV014688</t>
   </si>
   <si>
     <t>Barth, R. P. (1989). Evaluation of a task-centered child abuse prevention program. Children and Youth Services Review, 11(2), 117-131.</t>
   </si>
   <si>
     <t>Child Parent Enrichment Project (CPEP)</t>
   </si>
   <si>
     <t>WWHV027166</t>
   </si>
   <si>
     <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>HOMEBUILDERS (Birth to Age 5)®</t>
   </si>
   <si>
     <t>WWHV038785</t>
   </si>
   <si>
     <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV033645</t>
   </si>
   <si>
     <t>Barth, R. P., Ash, J. R., &amp; Hacking, S. (1986). Identifying, screening and engaging high-risk clients in private nonprofit child-abuse prevention programs. Child Abuse and Neglect, 10(1), 99-109.</t>
   </si>
   <si>
     <t>WWHV017026</t>
   </si>
   <si>
     <t>Bartik, T. J. (2008). The economic development effects of early childhood programs. W.E. Upjohn Institute for Employment Research, Partnership for American’s Economic Success. https://research.upjohn.org/cgi/viewcontent.cgi?article=1031&amp;context=re…</t>
   </si>
   <si>
     <t>WWHV007630</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). Estimated state and local fiscal effects of the Nurse Family Partnership program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
@@ -1073,50 +1073,57 @@
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
     <t>WWHV088172</t>
   </si>
   <si>
     <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
   </si>
   <si>
     <t>WWHV033893</t>
   </si>
   <si>
     <t>Bocknek, E. L., Brophy-Herb, H., &amp; Banerjee, M. (2009). Effects of parental supportiveness on toddlers’ emotion regulation over the first three years of life in a low-income African American sample. Infant Mental Health Journal, 30(5), 452-476.</t>
   </si>
   <si>
     <t>WWHV034542</t>
   </si>
   <si>
     <t>Bohlander, A. (2011). The influence of poverty correlates on cognitive ability of toddlers in the Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(12-A), 4280.1</t>
   </si>
   <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV042378</t>
   </si>
   <si>
     <t>Bor, W., Sanders, M. R., &amp; Markie-Dadds, C. (2002). The effects of Triple P Positive Parenting Program on preschool children with co-occurring disruptive behavior and Attentional/Hyperactive difficulties. Journal of Abnormal Child Psychology, 30(6), 571-587.</t>
   </si>
   <si>
     <t>WWHV059030</t>
   </si>
   <si>
     <t>Borden, L. A. (2013). Project arches: An evaluation of a modified family check-up intervention in an assessment setting (Doctoral dissertation, University of Missouri—Columbia).</t>
   </si>
   <si>
     <t>WWHV027717</t>
   </si>
   <si>
     <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
   </si>
   <si>
     <t>WWHV095301</t>
   </si>
   <si>
     <t>Bossé, A. (2023). How do meals and snacks consumed in childcare contribute to children’s diet? A cross-sectional analysis from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27684</t>
   </si>
   <si>
     <t>WWHV037110</t>
@@ -1595,50 +1602,56 @@
   <si>
     <t>WWHV027105</t>
   </si>
   <si>
     <t>Carson, J. H.  (2009). Mothers as partners in early childhood education: Comparison of an Even  Start and a family resource center program. (Brandeis University, The Heller  School for Social Policy and Management; 0541 Advisor: Janet Z. Giele). Dissertation Abstracts International, 70 (01A), 177-366. (AAI3342168)</t>
   </si>
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
+    <t>WWHV095929</t>
+  </si>
+  <si>
+    <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
+  </si>
+  <si>
     <t>WWHV014616</t>
   </si>
   <si>
     <t>Center on Child Abuse Prevention Research. (1996). Intensive home visitation: A randomized trial, follow-up, and risk assessment study of Hawaii’s Healthy Start program. Final report prepared for the National Center on Child Abuse and Neglect. Chicago, IL: National Committee to Prevent Child Abuse.</t>
   </si>
   <si>
     <t>WWHV015741</t>
   </si>
   <si>
     <t>Chaffin, M. (2004). Is it time to rethink Healthy Start/Healthy Families? Child Abuse &amp; Neglect, 28(6), 589–595.</t>
   </si>
   <si>
     <t>WWHV027464</t>
   </si>
   <si>
     <t>Chaffin, M., Bard, D., Bigfoot, D. S., &amp; Maher, E. J. (2012). Is a structured, manualized, evidence-based treatment protocol culturally competent and equivalently effective among American Indian parents in child welfare? Child Maltreatment, 17(3), 242–252.</t>
   </si>
   <si>
     <t>WWHV029475</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Bard, D., Silovsky, J. F., &amp; Beasley, W. (2012). A statewide trial of SafeCare home-based services model with parents in child protective services.  Pediatrics, 129(3), 509-515.</t>
   </si>
   <si>
     <t>WWHV027481</t>
@@ -1967,50 +1980,56 @@
   <si>
     <t>WWHV015228</t>
   </si>
   <si>
     <t>Condon, M., &amp; Spieker, S. (2008). It's more than a measure: Reflections on a university-Early Head Start partnership. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 21(1), 70–81.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
   </si>
   <si>
     <t>Connell, A. M., Klostermann, S., &amp; Dishion, T. J. (2012). family check-up effects on adolescent arrest trajectories: Variation by developmental subtype. Journal of Research on Adolescence, 22(2), 367–380.</t>
   </si>
   <si>
+    <t>WWHV095930</t>
+  </si>
+  <si>
+    <t>Connell, A. M., Magee, K., Stormshak, E., Ha, T., Westling, E., Wilson, M., &amp; Shaw, D. (2021). Long-term cross-over effects of the family check-up prevention program on child and adolescent depression: Integrative data analysis of three randomized trials. Journal of Consulting and Clinical Psychology, 89(9), 773–782. https://doi.org/10.1037/ccp0000677</t>
+  </si>
+  <si>
     <t>WWHV058217</t>
   </si>
   <si>
     <t>Connell, A. M., McKillop, H. N., &amp; Dishion, T. J. (2016). Long-term effects of the Family Check-Up in early adolescence on risk of suicide in early adulthood. Suicide and Life-Threatening Behavior, 46(S1), S15-S22.</t>
   </si>
   <si>
     <t>WWHV087257</t>
   </si>
   <si>
     <t>Connell, A. M., Shaw, D., Wilson, M., Danzo, S., Weaver–Krug, C., Lemery–Chalfant, K., &amp; Dishion, T. J. (2019). Indirect effects of the early childhood Family Check–Up on adolescent suicide risk: The mediating role of inhibitory control. Development and Psychopathology, 31(5), 1901–1910.</t>
   </si>
   <si>
     <t>WWHV058704</t>
   </si>
   <si>
     <t>Connell, A. M., Stormshak, E., Dishion, T., Fosco, G., &amp; Van Ryzin, M. (2015). The family check-up and adolescent depression: An examination of treatment responders and nonresponders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV058619</t>
   </si>
   <si>
     <t>Connell, A., Stormshak, E., Dishion, T., Fosco, G., &amp; Ryzin, M. (2016). The Family Check Up and adolescent depression: An examination of treatment responders and non–responders. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV094849</t>
@@ -4064,50 +4083,59 @@
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV037644</t>
   </si>
   <si>
     <t>Harden, B. J., Sandstrom, H., &amp; Chazan-Cohen, R. (2012). Early Head Start and African American families: Impacts and mechanisms of child outcomes. Early Childhood Research Quarterly, 27(4), 572-581.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>WWHV015966</t>
   </si>
   <si>
     <t>Harris, B. A. (2005). Impact of Early Head Start and community child care partnerships on quality infant and toddler programming. (Doctoral dissertation, University of Nebraska – Lincoln, 2005); 0138 Adviser: Supervisor Pauline Davey Zeece. Dissertation Abstracts International, 66 (05A), 103-1628. (AAI3176782)</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
     <t>WWHV029899</t>
   </si>
   <si>
     <t>Harrison, M. (1983). The 'home-start' scheme. Midwife, Health Visitor &amp; Community Nurse, 19(8), 328-330.</t>
   </si>
   <si>
     <t>WWHV029898</t>
   </si>
   <si>
     <t>Harrison, M. (1984). The experience of home-start. Health Visitor, 57(6), 168.</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV043335</t>
   </si>
   <si>
     <t>Hartley, M., Tomlinson, M., Greco, E., Comulada, W. S., Stewart, J., le Roux, I., Mbewu, N., &amp; Rotheram-Borus, M. J. (2011). Depressed mood in pregnancy: Prevalence and correlates in two Cape Town peri-urban settlements. Reproductive Health, 8(9).</t>
   </si>
   <si>
     <t>WWHV042352</t>
@@ -4145,53 +4173,50 @@
   <si>
     <t>WWHV042639</t>
   </si>
   <si>
     <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of workplace Triple P. School Mental Health, 5(2), 70-82.</t>
   </si>
   <si>
     <t>WWHV063531</t>
   </si>
   <si>
     <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of Workplace Triple P. School Mental Health, 5(2), 70–82.</t>
   </si>
   <si>
     <t>WWHV095839</t>
   </si>
   <si>
     <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016070</t>
   </si>
   <si>
     <t>Haviland, M., Orr, L., &amp; Longbottom, S. (2004). HIPPY La Perouse: An evaluation report.  LaPerouse, Australia.</t>
   </si>
   <si>
     <t>WWHV038015</t>
   </si>
   <si>
     <t>Hawkins, J. D. (2010). Broadening understanding of the long-term effects of risk- and protection-focused prevention on the public health: Lessons from nurse-family partnerships. Archives of Pediatrics and Adolescent Medicine, 164(1), 92–94.</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV034142</t>
   </si>
   <si>
     <t>Hayes, D., Jones, D. A., Silverstein, L. B., &amp; Auerbach, C. F. (2010). In their own words: Early Head Start fathers. Psychology of Men &amp; Masculinity, 11(4), 241-250.</t>
   </si>
   <si>
     <t>WWHV009294</t>
@@ -4277,50 +4302,56 @@
   <si>
     <t>WWHV087472</t>
   </si>
   <si>
     <t>Hentges, R. F., Krug, C. M. W., Shaw, D. S., Wilson, M. N., Dishion, T. J., &amp; Lemery–Chalfant, K. (2020). The long–term indirect effect of the early Family Check–Up intervention on adolescent internalizing and externalizing symptoms via inhibitory control. Development and psychopathology, 32(4), 1544–1554.</t>
   </si>
   <si>
     <t>WWHV087299</t>
   </si>
   <si>
     <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
   </si>
   <si>
     <t>WWHV058600</t>
   </si>
   <si>
     <t>Herman, K. C., Reinke, W. M., Bradshaw, C. P., Lochman, J. E., Boxmeyer, C. L., Powell, N. P., . . . Ialongo, N. S. (2012). Integrating the family check-up and the parent coping power program. Advances in School Mental Health Promotion, 5(3), 208–219.</t>
   </si>
   <si>
     <t>WWHV038827</t>
   </si>
   <si>
     <t>Hermanns, J. M., Asscher, J. J., Zijlstra, B. J., Hoffenaar, P. J., &amp; Dekovič, M. (2013). Long-term changes in parenting and child behavior after the Home-Start family support program. Children and Youth Services Review, 35(4), 678–684.</t>
   </si>
   <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV058583</t>
   </si>
   <si>
     <t>Hernandez, L., Rodriguez, A. M., &amp; Spirito, A. (2015). Brief family-based intervention for substance-abusing adolescents. Child and Adolescent Psychiatric Clinics of North America, 24(3), 585–599.</t>
   </si>
   <si>
     <t>WWHV058281</t>
   </si>
   <si>
     <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
   </si>
   <si>
     <t>WWHV062493</t>
   </si>
   <si>
     <t>Higgins, M. (2016). The power and potential of relationships: An examination of juvenile justice involved adolescent mothers in a home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845018143)</t>
   </si>
   <si>
     <t>WWHV094824</t>
   </si>
   <si>
     <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
@@ -4553,110 +4584,134 @@
   <si>
     <t>WWHV078049</t>
   </si>
   <si>
     <t>Hubel, G. S., Rostad, W. L., Self-Brown, S., &amp; Moreland, A. D. (2018). Service needs of adolescent parents in child welfare: Is an evidence-based, structured, in-home behavioral parent training protocol effective? Child Abuse &amp; Neglect, 79, 203–212. https://doi.org/10.1016/j.chiabu.2018.02.005</t>
   </si>
   <si>
     <t>WWHV078995</t>
   </si>
   <si>
     <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
   </si>
   <si>
     <t>WWHV004485</t>
   </si>
   <si>
     <t>Huerta-Macias, A.,  &amp; Ysleta Independent School District. (1995). Chapter 1 regular Even Start project. Independent evaluation report,  1994-1995. El Paso, TX: YISD.</t>
   </si>
   <si>
     <t>WWHV037237</t>
   </si>
   <si>
     <t>Humphries, M. L., &amp; Korfmacher, J. (2012). The good, the bad, and the ambivalent: Quality of alliance in a support program for young mothers. Infant Mental Health Journal, 33(1), 22–33.</t>
   </si>
   <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
     <t>WWHV038493</t>
   </si>
   <si>
     <t>Huntington, L., &amp; Galano, J. (2013). Does home visiting benefit only first-time mothers? Zero to Three, 33(3), 24-30.</t>
   </si>
   <si>
     <t>WWHV046712</t>
   </si>
   <si>
     <t>Husson, N. (1995). Healthy Beginnings Plus: An innovative approach to prenatal care. Home Health Care Management and Practice, 7(3), 46–61.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV095284</t>
   </si>
   <si>
     <t>Hutchinson, J. M., Watterworth, J. C., Haines, J., Duncan, A. M., Mirotta, J. A., Ma, D. W. L., &amp; Buchholz, A. C. (2018). Snacking patterns of preschool-aged children: Opportunity for improvement. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 2–6. https://doi.org/10.3148/cjdpr-2017-022</t>
   </si>
   <si>
     <t>WWHV041757</t>
   </si>
   <si>
     <t>Hutzler, R. (2013). Implementation of the Nurse Family Partnership program in Pima County rural communities (Order No. 3604539, The University of Arizona). ProQuest Dissertations and Theses, 182.</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
   <si>
     <t>WWHV069754</t>
   </si>
   <si>
     <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
   </si>
   <si>
     <t>WWHV027900</t>
   </si>
   <si>
     <t>Illback, R. J., &amp; Kalafat, J. (1996). Evaluation studies of the Kentucky family resource &amp; youth services centers program: Compendium of current reports. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV080750</t>
   </si>
   <si>
     <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV050300</t>
   </si>
   <si>
     <t>Intensive intervention for teenage mothers widened. (2015). Nursing Standard, 29(29), 8.</t>
   </si>
   <si>
     <t>WWHV063461</t>
   </si>
   <si>
     <t>Ionutiu, R. D. (2016). The effectiveness of a positive parenting program-results of a preliminary study in a Romanian sample. Cognitie, Creier, Comportament, 20(3).</t>
   </si>
   <si>
     <t>WWHV016115</t>
   </si>
   <si>
     <t>Iowa Department of Public Health. (2004). Healthy opportunities for parents to experience success - Healthy Families Iowa (HOPES- HFI): Annual report for FY '03. Des Moines, IA: Author.</t>
   </si>
   <si>
     <t>WWHV065169</t>
   </si>
   <si>
     <t>Iruka, I. U., Brown, D., Jerald, J., &amp; Blitch, K. (2018). Early Steps to School Success (ESSS): Examining pathways linking home visiting and language outcomes. Child &amp; Youth Care Forum, 47(2), 283–301.</t>
   </si>
   <si>
     <t>Early Steps to School Success™-Home Visiting</t>
@@ -6419,50 +6474,56 @@
   <si>
     <t>Meehan, M. L. (1999). Evaluation of the Monongalia County Schools Even Start program child vocabulary outcomes. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV027187</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Spring, J., Swisher, A., Lewis, H. (2000). Adult literacy and parenting outcomes of a rural, home-based program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV005019</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Swisher, A., Spring, J., &amp; Lewis H. (1999). Process and outcomes evaluation of an Even Start program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV095021</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Yu, X., Meng, R., Luo, Z., Vander Meulen, P., Sanchez Lloyd, C., &amp; Roman, L. A. (2023). Community health worker home visiting, birth outcomes, maternal care, and disparities among birthing individuals with Medicaid insurance. JAMA Pediatrics, 177(9), 939–946. https://doi.org/10.1001/jamapediatrics.2023.2310</t>
   </si>
   <si>
     <t>Maternal Infant Health Program (MIHP)</t>
   </si>
   <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV041470</t>
   </si>
   <si>
     <t>Mejdoubi, J., Heijkant, S. C. C. M., Struijf, E., Leerdam, F. J. M., HiraSing, R. A., &amp; Crijnen, A. A. M. (2013). Risicofactoren voor kindermishandeling bij jonge hoogrisicozwangeren: Design van het VoorZorgonderzoek. JGZ—Tijdschrift voor Jeugdgezondheidszorg, 45(2), 26–31.</t>
   </si>
   <si>
     <t>WWHV038837</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, Silvia C. C. M., van Leerdam, F. J. M., Crone, M., Crijnen, A., &amp; HiraSing, R. A. (2013). Effects of nurse home visitation on cigarette smoking, pregnancy outcomes and breastfeeding: A randomized controlled trial. Midwifery, 30(6), 688–695.</t>
   </si>
   <si>
     <t>WWHV037933</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, S., Struijf, E., van Leerdam, F., HiraSing, R., &amp; Crijnen, A. (2011). Addressing risk factors for child abuse among high risk pregnant women: Design of a randomised controlled trial of the nurse family partnership in Dutch preventative care. BMC Public Health, 11, 823.</t>
   </si>
   <si>
     <t>WWHV038836</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, S. C., van Leerdam, F. J., Heymans, M. W., Hirasing, R. A., &amp; Crijnen, A. A. (2013). Effect of nurse home visits vs. usual care on reducing intimate partner violence in young high-risk pregnant women: A randomized controlled trial. PloS One, 8(10), e78185.</t>
   </si>
   <si>
     <t>WWHV042458</t>
@@ -6569,50 +6630,56 @@
   <si>
     <t>WWHV043373</t>
   </si>
   <si>
     <t>Miller, K. A. (2003). The Philani printing project: Women’s art and activism in Crossroads, South Africa. (Doctoral dissertation). Retrieved from ProQuest Dissertations and Theses. (305282426)</t>
   </si>
   <si>
     <t>WWHV041145</t>
   </si>
   <si>
     <t>Miller, M. R. (2008). The impact of a home-based intervention program on maternal reflective functioning in first-time mothers. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (304671364)</t>
   </si>
   <si>
     <t>WWHV041908</t>
   </si>
   <si>
     <t>Miller, T. R. (2012). Nurse-Family Partnership home visitation: Costs, outcomes, and return on investment. Albuquerque, NM: H.B.S.A., Inc.</t>
   </si>
   <si>
     <t>WWHV016716</t>
   </si>
   <si>
     <t>Miller, T., Guyer, B., Bishai, D., Burkom, D., Clark, B., Cosslett, A., et al. (2003). Healthy Steps: The first three years affiliate evaluation final report. Baltimore: Women’s and Children’s Health Policy Center, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
+    <t>WWHV095917</t>
+  </si>
+  <si>
+    <t>Miller, E. B., Hails, K. A., Canfield, C. F., Morris-Perez, P. A., Shaw, D. S., Mendelsohn, A. L., &amp; Gross, R. S. (2024). Cognitive Stimulation and Maternal Feeding Styles in Families with Low Incomes: Impacts from a Randomized Clinical Trial. Academic Pediatrics, 25(2). https://doi.org/ 10.1016/j.acap.2024.09.012</t>
+  </si>
+  <si>
     <t>WWHV047696</t>
   </si>
   <si>
     <t>Miller, T., Hendrie, D., &amp; Miller, T. R. (2015). Nurse Family Partnership: Comparing costs per family in randomized trials versus scale-up. Journal of Primary Prevention, 36(6), 419-425.</t>
   </si>
   <si>
     <t>WWHV047798</t>
   </si>
   <si>
     <t>Miller, T., &amp; Miller, T. R. (2015). Projected outcomes of Nurse-Family Partnership home visitation during 1996-2013, USA. Prevention Science, 16(6), 765-777.</t>
   </si>
   <si>
     <t>WWHV016206</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Scharfstein, D., Hou, W., Miller, T., Mistry, K. B., et al. (2005). Maternal depressive symptoms and children's receipt of health care in the first 3 years of life. Pediatrics, 115(2), 306–314. doi:10.1542/peds.2004-0341</t>
   </si>
   <si>
     <t>WWHV016195</t>
   </si>
   <si>
     <t>Mistry, K. B., Minkovitz, C. S., Strobino, D. M., &amp; Borzekowski, D. L. G. (2007). Children's television exposure and behavioral and social outcomes at 5.5 years: Does timing of exposure matter? Pediatrics, 120(4), 762–769. doi:10.1542/peds.2007-3573</t>
   </si>
   <si>
     <t>WWHV034169</t>
@@ -6701,74 +6768,92 @@
   <si>
     <t>WWHV043152</t>
   </si>
   <si>
     <t>Morawska, A., &amp; Sanders, M. R. (May 2007). Are parent-reported outcomes for self-directed or telephone-assisted behavioral family intervention enhanced if parents are observed? Behavior Modification, 31(3), 279-297.</t>
   </si>
   <si>
     <t>WWHV033921</t>
   </si>
   <si>
     <t>Moreno, A. J., &amp; Klute, M. M. (2011). Infant–toddler teachers can successfully employ authentic assessment: The learning through relating system. Early Childhood Research Quarterly, 26(4), 484-496.</t>
   </si>
   <si>
     <t>WWHV027702</t>
   </si>
   <si>
     <t>Morris,  E., Suarez, L., &amp; Reid, J. C. (1997). Behavioral outcomes of home-based  services for children and adolescents with serious emotional disorders. Family Preservation Journal, 2(2),  21-32.</t>
   </si>
   <si>
     <t>WWHV075199</t>
   </si>
   <si>
     <t>Morshed, A. B., Tabak, R. G., Schwarz, C. D., &amp; Haire-Joshu, D. (2019). The impact of a healthy weight intervention embedded in a home-visiting program on children's weight and mothers' feeding practices. Journal of Nutrition Education &amp; Behavior, 51(2), 237–244. https://doi.org/10.1016/j.jneb.2018.09.001</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV082535</t>
   </si>
   <si>
     <t>Mucka, L. E. (2017). Schools and families empowering learning (safe–learning): An intervention feasibility study. [Doctoral dissertation, Wayne State University].</t>
   </si>
   <si>
     <t>WWHV082274</t>
   </si>
   <si>
     <t>Murphy, F., &amp; Mendez, M. (2014). Ghosts, angels, and sharks: One family's story of healing and growth. Zero to Three, 34(6), 20–24. https://eric.ed.gov/?id=EJ1125822</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
     <t>WWHV015485</t>
   </si>
   <si>
     <t>Nagle, G.. &amp; Wightkin, J. (2005). Tales from the capitol: tried, true, and not-true Strategies for increasing policy support for programs to enhance early attachment. In L. Berlin, Y. Ziv, L. Amaya-Jackson, &amp; M. Greenburg (Eds), Enhancing early attachments: Theory, research, intervention, and policy (pp 276-293). New York: Guilford Press.</t>
   </si>
   <si>
     <t>WWHV087312</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2019). The effects of the Home Instruction for Parents of Preschool Youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research. Advance online publication. https://doi.org/10.1080/01488376.2019.1656144</t>
   </si>
   <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
     <t>WWHV016047</t>
   </si>
   <si>
     <t>National Committee to Prevent Child Abuse. (1998, May 12). Evaluating cost effectiveness for sustainability in local and statewide programs. Paper presented at the 7th biannual meeting of the Healthy Families America Research Network. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095908</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Intervening early: Key adolescent outcomes (SCOH-A) (NCT04168684). https://clinicaltrials.gov/show/NCT04168684</t>
   </si>
   <si>
     <t>WWHV095907</t>
   </si>
   <si>
     <t>National Institutes of Health. (2019). Modified ABC: A home-based parenting program for opioid-dependent mothers and their infants (NCT03891628). https://clinicaltrials.gov/show/nct03891628</t>
   </si>
   <si>
     <t>WWHV095909</t>
   </si>
   <si>
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV087456</t>
@@ -6830,50 +6915,56 @@
   <si>
     <t>WWHV016189</t>
   </si>
   <si>
     <t>O'Neil, J., Wilson, M., Shaw,  D., &amp; Dishion, T. (2009). The relationship between parental efficacy and  depressive symptoms in a diverse sample of low income mothers. Journal of Child &amp; Family Studies, 18(6),  643–652.</t>
   </si>
   <si>
     <t>WWHV095303</t>
   </si>
   <si>
     <t>O'Neill, S. (2023). Follow-up evaluation study of the ParentChild+ programme. National College of Ireland. https://norma.ncirl.ie/6837/1/Follow-up%20Evaluation%20Study%20of%20the…</t>
   </si>
   <si>
     <t>WWHV016216</t>
   </si>
   <si>
     <t>Nelson, E., Citarelli, M., Cook, D., &amp; Shaw, P. (2003). Reshaping health care delivery for adolescent parents: Healthy steps and telemedicine. Telemedicine Journal and e-Health, 9(4), 387–392.</t>
   </si>
   <si>
     <t>WWHV003844</t>
   </si>
   <si>
     <t>Nelson, K., Landsman, M. K., Tyler, M., &amp; Richardson, B. (1996). Length of service &amp; cost-effectiveness in three intensive family service programs: Final report. Iowa City, IA: University of Iowa.</t>
   </si>
   <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV058714</t>
   </si>
   <si>
     <t>Nelson, S. E., Van Ryzin, M. J., &amp; Dishion, T. J. (2015). Alcohol, marijuana, and tobacco use trajectories from age 12 to 24 years: Demographic correlates and young adult substance use problems. Development and Psychopathology, 27(1), 253–277.</t>
   </si>
   <si>
     <t>WWHV064143</t>
   </si>
   <si>
     <t>Neuhauser, A. (2014). A closer look at the effectiveness of early childhood education in at-risk families. Mental Health &amp; Prevention, 2(3-4), 43–57.</t>
   </si>
   <si>
     <t>WWHV062188</t>
   </si>
   <si>
     <t>Neuhauser, A., Ramseier, E., Schaub, S., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2018). Mediating role of maternal sensitivity: Enhancing language development in at-risk families. Infant Mental Health Journal, 39(5), 522–536.</t>
   </si>
   <si>
     <t>WWHV095910</t>
   </si>
   <si>
     <t>Neuhauser, A., Schaub, S., Ramseier, E., Kalkusch, I., Rodcharoen, P., Eberli, R., Burkhardt, S. C. A., Villiger, A., Lanfranchi, A., &amp; Klaver, P. (2024). Förderung ab Geburt: Zürcher Equity Präventionsprojekt Elternbeteiligung und Integration ZEPPELIN 5-6.  https://doi.org/10.48573/2h3q-5e83</t>
   </si>
   <si>
     <t>WWHV037134</t>
@@ -7256,50 +7347,56 @@
   <si>
     <t>WWHV081892</t>
   </si>
   <si>
     <t>Otten, R., Mun, C. J., Shaw, D. S., Wilson, M. N., &amp; Dishion, T. J. (2019). A developmental cascade model for early adolescent‐onset substance use: The role of early childhood stress. Addiction, 114(2), 326–334.</t>
   </si>
   <si>
     <t>WWHV069851</t>
   </si>
   <si>
     <t>Overbeek, M. M., Sterkenburg, P. S., Kef, S., &amp; Schuengel, C. (2015). The effectiveness of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: Study protocol of a multicenter randomized controlled trial. Trials, 16(1), 401.</t>
   </si>
   <si>
     <t>WWHV039779</t>
   </si>
   <si>
     <t>Owen-Jones, E., Bekkers, M., Butler, C. C., Cannings-John, R., Channon, S., Hood, K., … Robling, M. The effectiveness and cost-effectiveness of the Family Nurse Partnership home visiting programme for first time teenage mothers in England: A protocol for the building blocks randomised controlled trial. BMC Pediatrics, 13(1), 114.</t>
   </si>
   <si>
     <t>WWHV079479</t>
   </si>
   <si>
     <t>Ownbey, M., Ownbey, J., &amp; Cullen, J. (2011). The effects of a Healthy Families home visitation program on rapid and teen repeat births. Child and Adolescent Social Work Journal, 28(6), 439–458. https://doi.org/10.1007/s10560-011-0235-z</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
     <t>WWHV069411</t>
   </si>
   <si>
     <t>Ozbek, A., Gencer, O., &amp; Mustan, A. T. (2018). Which parents dropout from an evidence-based parenting programme (Triple-P) at CAMHS? Comparison of programme-completing and dropout parents. Clinical Child Psychology and Psychiatry, 1-14.</t>
   </si>
   <si>
     <t>WWHV067264</t>
   </si>
   <si>
     <t>Özyurt, G., Dinsever, C., Caliskan, Z., &amp; Evgin, D. (2018). Can positive parenting program (Triple P) be useful to prevent child maltreatment? Indian Journal of Psychiatry, 60(3), 286.</t>
   </si>
   <si>
     <t>WWHV067321</t>
   </si>
   <si>
     <t>Özyurt, G., Dinsever, Ç., Çalişkan, Z., &amp; Evgin, D. (2018). Effects of Triple P on Digital Technological Device Use in Preschool Children. Journal of Child and Family Studies, 27(1), 280–289.</t>
   </si>
   <si>
     <t>WWHV062902</t>
   </si>
   <si>
     <t>Özyurt, G., Gencer, Ö., Öztürk, Y., &amp; Özbek, A. (2016). Is triple P positive parenting program effective on anxious children and their parents? 4th month follow up results. Journal of Child and Family Studies, 25(5), 1646–1655.</t>
   </si>
   <si>
     <t>WWHV063307</t>
@@ -7359,53 +7456,50 @@
     <t>Palusci, V. J., Crum, P., Bliss, R., &amp; Bavolek, S. J. (2008). Changes in parenting attitudes and knowledge among inmates and other at-risk populations after a family nurturing program. Children &amp; Youth Services Review, 30(1), 79–89.</t>
   </si>
   <si>
     <t>WWHV027716</t>
   </si>
   <si>
     <t>Pamulapati, S.  (2004). Even start family literacy program: Similarities and differences  between Hispanic and non-Hispanic participants. Dissertation Abstracts International, A: The Humanities and Social  Sciences, 64(7), 2662-A-2663-A.</t>
   </si>
   <si>
     <t>WWHV041590</t>
   </si>
   <si>
     <t>Panjwani, S. (2013). Parenting interventions to promote child health. Pediatrics and Child Health, published online ahead of print.</t>
   </si>
   <si>
     <t>WWHV015204</t>
   </si>
   <si>
     <t>Parents as Teachers National Center. The early history of Missouri's Parents as Teachers program, 1981-89. (1989). (Report  89-3). St. Louis, MO: University of Missouri at St. Louis.</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>WWHV078974</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love, J. M., &amp; Raikes, H. H. (2002). Understanding implementation in Early Head Start programs: Implications for policy and practice. Infant Mental Health Journal, 23(1), 14–35. https://doi.org/10.1002/imhj.10001</t>
   </si>
   <si>
     <t>WWHV014497</t>
   </si>
   <si>
     <t>Paulsell, D., Mekos, D., Del Grosso, P., Banghart, P., &amp; Nogales, R. (2006). The enhanced home visiting pilot project: How Early Head Start programs are reaching out to kith and kin caregivers--final interim report. Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV005124</t>
   </si>
   <si>
     <t>Paulsell, D., Mekos, D., Del Grosso, P., Rowand, C., &amp; Banghart, P. (2006). Strategies for supporting quality in kith and kin child care: Findings from the Early Head Start enhanced home visiting pilot evaluation: Final report. Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV066867</t>
   </si>
   <si>
     <t>Payne, N. A. (2018). "Pregnancy changed me from a kid to a mom": A qualitative study of teens' resilient beliefs about pregnancy and prenatal health in the context of cumulative adverse experiences. (Doctoral dissertation, New York University). Available from ProQuest Dissertations and Theses. (UMI No. 10682163)</t>
   </si>
@@ -7794,50 +7888,56 @@
   <si>
     <t>WWHV003834</t>
   </si>
   <si>
     <t>Raikes, H., Green, B. L., Atwater, J., Kisker, E., Constantine, J., &amp; Chazan-Cohen, R. (2006). Involvement in Early Head Start home visiting services: Demographic predictors and relations to child and parent outcomes. Early Childhood Research Quarterly, 21(1), 2–24. doi:10.1016/j.ecresq.2006.01.006</t>
   </si>
   <si>
     <t>WWHV078906</t>
   </si>
   <si>
     <t>Raikes, H. H., &amp; Love, J. M. (2002). Early Head Start: A dynamic new program for infants and toddlers and their families. Infant Mental Health Journal, 23(1), 1–13. https://doi.org/10.1002/imhj.10000</t>
   </si>
   <si>
     <t>WWHV041866</t>
   </si>
   <si>
     <t>Raikes, H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64-92.</t>
   </si>
   <si>
     <t>WWHV078937</t>
   </si>
   <si>
     <t>Raikes, H. H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64–92.  https://www.jstor.org/stable/23361873</t>
   </si>
   <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
+  </si>
+  <si>
     <t>WWHV042411</t>
   </si>
   <si>
     <t>Ralph, A., &amp; Sanders, M. (2006). The ‘teen Triple P’ Positive Parenting Program: a preliminary evaluation. Youth Studies Australia, 25(2), 41-48.</t>
   </si>
   <si>
     <t>WWHV064759</t>
   </si>
   <si>
     <t>Ramaekers, S., &amp; Vandezande, A. (2013). ‘Parents need to become independent problem solvers’: a critical reading of the current parenting culture through the case of Triple P. Ethics and Education, 8(1), 77–88.</t>
   </si>
   <si>
     <t>WWHV069833</t>
   </si>
   <si>
     <t>Ramchandani, P. G., O’Farrelly, C., Babalis, D., Bakermans-Kranenburg, M. J., Byford, S., Grimas, E. S., . . . Stein, A. (2017). Preventing enduring behavioral problems in young children through early psychological intervention (Healthy Start, Happy Start): Study protocol for a randomized controlled trial. Trials, 18(1), 543.</t>
   </si>
   <si>
     <t>WWHV095297</t>
   </si>
   <si>
     <t>Ramuscak, A. (2022). Comparing the perceptions and opinions of the 2007 and 2019 Canada’s Food Guide among parents from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27053</t>
   </si>
   <si>
     <t>WWHV095291</t>
@@ -7942,50 +8042,56 @@
     <t>Richardson, D. C., Shove, J., Brickman, S., Terrell, S., Shields, J., &amp; Oklahoma City University. (2001). Oklahoma City FILM Even Start Family Literacy program evaluation, 2000-2001. Oklahoma City, OK: OCU.</t>
   </si>
   <si>
     <t>WWHV027258</t>
   </si>
   <si>
     <t>RMC Research Corp. (1994). Program self-assessment: Even Start Family Literacy programs. Portsmouth, NH: RMC.</t>
   </si>
   <si>
     <t>WWHV005742</t>
   </si>
   <si>
     <t>RMC Research Corp. (1995). Look at Even Start, 1992-1995. Portsmouth, NH: RMC.</t>
   </si>
   <si>
     <t>WWHV027436</t>
   </si>
   <si>
     <t>RMC Research  Corporation. (2001). Guide to Quality:  Even Start Family Literacy program, volume I (revised). Portsmouth, NH:  Author.</t>
   </si>
   <si>
     <t>WWHV014546</t>
   </si>
   <si>
     <t>Roberts, C., Mazzucchelli, T., Studman, L., &amp; Sanders, M. R. (2006). Behavioral family intervention for children with developmental disabilities and behavioral problems. Journal of Clinical Child and Adolescent Psychology, 35(2), 180-193.</t>
+  </si>
+  <si>
+    <t>WWHV091253</t>
+  </si>
+  <si>
+    <t>Roby, E., Miller, E. B., Shaw, D. S., Morris, P., Gill, A., Bogen, D. L., Rosas, J., Canfield, C., Hails, K., Wippick, H., Honoroff, J., Cates, C., Weisleder, A., Chadwick, K, Raak, C., &amp; Mendelsohn, A. L. (2021). Improving parent-child interactions in pediatric health care: A two-site randomized controlled trial. Pediatrics, 147(3). https://doi.org/10.1542/peds.2020-1799</t>
   </si>
   <si>
     <t>WWHV015629</t>
   </si>
   <si>
     <t>Robinson, J., &amp; Emde, R. N. (2004). Mental health moderators of Early Head Start on parenting and child development: Maternal depression and relationship attitudes. Parenting: Science and Practice, 4(1), 73–97.</t>
   </si>
   <si>
     <t>WWHV003819</t>
   </si>
   <si>
     <t>Robinson, J. L., Emde, R. N., &amp; Korfmacher, J. (1997). Integrating an emotional regulation perspective in a program of prenatal and early childhood home visitation. Journal of Community Psychology, 25(1), 59-75.</t>
   </si>
   <si>
     <t>WWHV017859</t>
   </si>
   <si>
     <t>Robinson, J. L., Klute, M. M., Faldowski, R., Pan, B., Staerkel, F., Summers,  J. A., &amp; Wall, S. (2009). Mixed approach programs in the Early Head Start  research and evaluation project: An in-depth view. Early Education and  Development, 20 (6), 893-919.</t>
   </si>
   <si>
     <t>WWHV041967</t>
   </si>
   <si>
     <t>Robinson, D., Miller, L., &amp; Rickard, C. (2013). The family nurse workforce: A study for the Family Nurse Partnership national unit. Brighton, England: Institute for Employment Studies.</t>
   </si>
@@ -11019,51 +11125,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1774"/>
+  <dimension ref="A1:E1792"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -13881,2125 +13987,2125 @@
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>351</v>
       </c>
       <c r="B167" t="s">
         <v>352</v>
       </c>
       <c r="C167" t="s">
         <v>32</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>353</v>
       </c>
       <c r="B168" t="s">
         <v>354</v>
       </c>
       <c r="C168" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>355</v>
       </c>
       <c r="B169" t="s">
         <v>356</v>
       </c>
       <c r="C169" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>357</v>
       </c>
       <c r="B170" t="s">
         <v>358</v>
       </c>
       <c r="C170" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>359</v>
       </c>
       <c r="B171" t="s">
         <v>360</v>
       </c>
       <c r="C171" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>361</v>
       </c>
       <c r="B172" t="s">
         <v>362</v>
       </c>
       <c r="C172" t="s">
-        <v>363</v>
+        <v>26</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
+        <v>363</v>
+      </c>
+      <c r="B173" t="s">
         <v>364</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>366</v>
       </c>
       <c r="B174" t="s">
         <v>367</v>
       </c>
       <c r="C174" t="s">
-        <v>29</v>
+        <v>365</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>368</v>
       </c>
       <c r="B175" t="s">
         <v>369</v>
       </c>
       <c r="C175" t="s">
         <v>29</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>370</v>
       </c>
       <c r="B176" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C176" t="s">
         <v>29</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
+        <v>372</v>
+      </c>
+      <c r="B177" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="C177" t="s">
         <v>29</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>373</v>
       </c>
       <c r="B178" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C178" t="s">
         <v>29</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
+        <v>375</v>
+      </c>
+      <c r="B179" t="s">
         <v>374</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>376</v>
       </c>
       <c r="B180" t="s">
         <v>377</v>
       </c>
       <c r="C180" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>378</v>
       </c>
       <c r="B181" t="s">
         <v>379</v>
       </c>
       <c r="C181" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>380</v>
       </c>
       <c r="B182" t="s">
         <v>381</v>
       </c>
       <c r="C182" t="s">
         <v>32</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>382</v>
       </c>
       <c r="B183" t="s">
         <v>383</v>
       </c>
       <c r="C183" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>384</v>
       </c>
       <c r="B184" t="s">
         <v>385</v>
       </c>
       <c r="C184" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>386</v>
       </c>
       <c r="B185" t="s">
         <v>387</v>
       </c>
       <c r="C185" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>388</v>
       </c>
       <c r="B186" t="s">
         <v>389</v>
       </c>
       <c r="C186" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>390</v>
       </c>
       <c r="B187" t="s">
         <v>391</v>
       </c>
       <c r="C187" t="s">
-        <v>160</v>
+        <v>63</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>392</v>
       </c>
       <c r="B188" t="s">
         <v>393</v>
       </c>
       <c r="C188" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>394</v>
       </c>
       <c r="B189" t="s">
         <v>395</v>
       </c>
       <c r="C189" t="s">
         <v>16</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>396</v>
       </c>
       <c r="B190" t="s">
         <v>397</v>
       </c>
       <c r="C190" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>398</v>
       </c>
       <c r="B191" t="s">
         <v>399</v>
       </c>
       <c r="C191" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>400</v>
       </c>
       <c r="B192" t="s">
         <v>401</v>
       </c>
       <c r="C192" t="s">
         <v>43</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>402</v>
       </c>
       <c r="B193" t="s">
         <v>403</v>
       </c>
       <c r="C193" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>404</v>
       </c>
       <c r="B194" t="s">
         <v>405</v>
       </c>
       <c r="C194" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>406</v>
       </c>
       <c r="B195" t="s">
         <v>407</v>
       </c>
       <c r="C195" t="s">
         <v>43</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>408</v>
       </c>
       <c r="B196" t="s">
         <v>409</v>
       </c>
       <c r="C196" t="s">
         <v>43</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>410</v>
       </c>
       <c r="B197" t="s">
         <v>411</v>
       </c>
       <c r="C197" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>412</v>
       </c>
       <c r="B198" t="s">
         <v>413</v>
       </c>
       <c r="C198" t="s">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>414</v>
       </c>
       <c r="B199" t="s">
         <v>415</v>
       </c>
       <c r="C199" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>416</v>
       </c>
       <c r="B200" t="s">
         <v>417</v>
       </c>
       <c r="C200" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>418</v>
       </c>
       <c r="B201" t="s">
         <v>419</v>
       </c>
       <c r="C201" t="s">
         <v>160</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>420</v>
       </c>
       <c r="B202" t="s">
         <v>421</v>
       </c>
       <c r="C202" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>422</v>
       </c>
       <c r="B203" t="s">
         <v>423</v>
       </c>
       <c r="C203" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>424</v>
       </c>
       <c r="B204" t="s">
         <v>425</v>
       </c>
       <c r="C204" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>426</v>
       </c>
       <c r="B205" t="s">
         <v>427</v>
       </c>
       <c r="C205" t="s">
         <v>32</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>428</v>
       </c>
       <c r="B206" t="s">
         <v>429</v>
       </c>
       <c r="C206" t="s">
         <v>32</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>430</v>
       </c>
       <c r="B207" t="s">
         <v>431</v>
       </c>
       <c r="C207" t="s">
-        <v>271</v>
+        <v>32</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>432</v>
       </c>
       <c r="B208" t="s">
         <v>433</v>
       </c>
       <c r="C208" t="s">
-        <v>32</v>
+        <v>271</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>434</v>
       </c>
       <c r="B209" t="s">
         <v>435</v>
       </c>
       <c r="C209" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>436</v>
       </c>
       <c r="B210" t="s">
         <v>437</v>
       </c>
       <c r="C210" t="s">
         <v>160</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>438</v>
       </c>
       <c r="B211" t="s">
         <v>439</v>
       </c>
       <c r="C211" t="s">
         <v>160</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>440</v>
       </c>
       <c r="B212" t="s">
         <v>441</v>
       </c>
       <c r="C212" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>442</v>
       </c>
       <c r="B213" t="s">
         <v>443</v>
       </c>
       <c r="C213" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>444</v>
       </c>
       <c r="B214" t="s">
         <v>445</v>
       </c>
       <c r="C214" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>446</v>
       </c>
       <c r="B215" t="s">
         <v>447</v>
       </c>
       <c r="C215" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>448</v>
       </c>
       <c r="B216" t="s">
         <v>449</v>
       </c>
       <c r="C216" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>450</v>
       </c>
       <c r="B217" t="s">
         <v>451</v>
       </c>
       <c r="C217" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>452</v>
       </c>
       <c r="B218" t="s">
         <v>453</v>
       </c>
       <c r="C218" t="s">
-        <v>344</v>
+        <v>119</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>454</v>
       </c>
       <c r="B219" t="s">
         <v>455</v>
       </c>
       <c r="C219" t="s">
         <v>344</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219">
         <v>2.2</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>456</v>
       </c>
       <c r="B220" t="s">
         <v>457</v>
       </c>
       <c r="C220" t="s">
-        <v>63</v>
+        <v>344</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>458</v>
       </c>
       <c r="B221" t="s">
         <v>459</v>
       </c>
       <c r="C221" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>460</v>
       </c>
       <c r="B222" t="s">
         <v>461</v>
       </c>
       <c r="C222" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>462</v>
       </c>
       <c r="B223" t="s">
         <v>463</v>
       </c>
       <c r="C223" t="s">
-        <v>464</v>
+        <v>43</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
+        <v>464</v>
+      </c>
+      <c r="B224" t="s">
         <v>465</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>467</v>
       </c>
       <c r="B225" t="s">
         <v>468</v>
       </c>
       <c r="C225" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>469</v>
       </c>
       <c r="B226" t="s">
         <v>470</v>
       </c>
       <c r="C226" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>471</v>
       </c>
       <c r="B227" t="s">
         <v>472</v>
       </c>
       <c r="C227" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>473</v>
       </c>
       <c r="B228" t="s">
         <v>474</v>
       </c>
       <c r="C228" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228">
         <v>2.2</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>475</v>
       </c>
       <c r="B229" t="s">
         <v>476</v>
       </c>
       <c r="C229" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>477</v>
       </c>
       <c r="B230" t="s">
         <v>478</v>
       </c>
       <c r="C230" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>479</v>
       </c>
       <c r="B231" t="s">
         <v>480</v>
       </c>
       <c r="C231" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>481</v>
       </c>
       <c r="B232" t="s">
         <v>482</v>
       </c>
       <c r="C232" t="s">
         <v>32</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232">
         <v>2.2</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>483</v>
       </c>
       <c r="B233" t="s">
         <v>484</v>
       </c>
       <c r="C233" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>485</v>
       </c>
       <c r="B234" t="s">
         <v>486</v>
       </c>
       <c r="C234" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>487</v>
       </c>
       <c r="B235" t="s">
         <v>488</v>
       </c>
       <c r="C235" t="s">
         <v>49</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>489</v>
       </c>
       <c r="B236" t="s">
         <v>490</v>
       </c>
       <c r="C236" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>491</v>
       </c>
       <c r="B237" t="s">
         <v>492</v>
       </c>
       <c r="C237" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>493</v>
       </c>
       <c r="B238" t="s">
         <v>494</v>
       </c>
       <c r="C238" t="s">
-        <v>224</v>
+        <v>49</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>495</v>
       </c>
       <c r="B239" t="s">
         <v>496</v>
       </c>
       <c r="C239" t="s">
-        <v>63</v>
+        <v>224</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>497</v>
       </c>
       <c r="B240" t="s">
         <v>498</v>
       </c>
       <c r="C240" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>499</v>
       </c>
       <c r="B241" t="s">
         <v>500</v>
       </c>
       <c r="C241" t="s">
-        <v>363</v>
+        <v>7</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>501</v>
       </c>
       <c r="B242" t="s">
         <v>502</v>
       </c>
       <c r="C242" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>503</v>
       </c>
       <c r="B243" t="s">
         <v>504</v>
       </c>
       <c r="C243" t="s">
-        <v>29</v>
+        <v>365</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>505</v>
       </c>
       <c r="B244" t="s">
         <v>506</v>
       </c>
       <c r="C244" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>507</v>
       </c>
       <c r="B245" t="s">
         <v>508</v>
       </c>
       <c r="C245" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>509</v>
       </c>
       <c r="B246" t="s">
         <v>510</v>
       </c>
       <c r="C246" t="s">
         <v>96</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>511</v>
       </c>
       <c r="B247" t="s">
         <v>512</v>
       </c>
       <c r="C247" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>513</v>
       </c>
       <c r="B248" t="s">
         <v>514</v>
       </c>
       <c r="C248" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>515</v>
       </c>
       <c r="B249" t="s">
         <v>516</v>
       </c>
       <c r="C249" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>517</v>
       </c>
       <c r="B250" t="s">
         <v>518</v>
       </c>
       <c r="C250" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>519</v>
       </c>
       <c r="B251" t="s">
         <v>520</v>
       </c>
       <c r="C251" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>521</v>
       </c>
       <c r="B252" t="s">
         <v>522</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>523</v>
       </c>
       <c r="B253" t="s">
         <v>524</v>
       </c>
       <c r="C253" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>525</v>
       </c>
       <c r="B254" t="s">
         <v>526</v>
       </c>
       <c r="C254" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>527</v>
       </c>
       <c r="B255" t="s">
         <v>528</v>
       </c>
       <c r="C255" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>529</v>
       </c>
       <c r="B256" t="s">
         <v>530</v>
       </c>
       <c r="C256" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>531</v>
       </c>
       <c r="B257" t="s">
         <v>532</v>
       </c>
       <c r="C257" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>533</v>
       </c>
       <c r="B258" t="s">
         <v>534</v>
       </c>
       <c r="C258" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>535</v>
       </c>
       <c r="B259" t="s">
         <v>536</v>
       </c>
       <c r="C259" t="s">
-        <v>157</v>
+        <v>7</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>537</v>
       </c>
       <c r="B260" t="s">
         <v>538</v>
       </c>
       <c r="C260" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>539</v>
       </c>
       <c r="B261" t="s">
         <v>540</v>
       </c>
       <c r="C261" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>541</v>
       </c>
       <c r="B262" t="s">
         <v>542</v>
       </c>
       <c r="C262" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>543</v>
       </c>
       <c r="B263" t="s">
         <v>544</v>
       </c>
       <c r="C263" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>545</v>
       </c>
       <c r="B264" t="s">
         <v>546</v>
       </c>
       <c r="C264" t="s">
         <v>26</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264">
         <v>2.2</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>547</v>
       </c>
       <c r="B265" t="s">
         <v>548</v>
       </c>
       <c r="C265" t="s">
         <v>26</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265">
         <v>2.2</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>549</v>
       </c>
       <c r="B266" t="s">
         <v>550</v>
       </c>
       <c r="C266" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>551</v>
       </c>
       <c r="B267" t="s">
         <v>552</v>
       </c>
       <c r="C267" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>553</v>
       </c>
       <c r="B268" t="s">
         <v>554</v>
       </c>
       <c r="C268" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>555</v>
       </c>
       <c r="B269" t="s">
         <v>556</v>
       </c>
       <c r="C269" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>557</v>
       </c>
       <c r="B270" t="s">
         <v>558</v>
       </c>
       <c r="C270" t="s">
-        <v>559</v>
+        <v>43</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B271" t="s">
         <v>560</v>
       </c>
       <c r="C271" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>561</v>
       </c>
       <c r="B272" t="s">
         <v>562</v>
       </c>
       <c r="C272" t="s">
-        <v>63</v>
+        <v>563</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B273" t="s">
         <v>564</v>
       </c>
       <c r="C273" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>565</v>
       </c>
       <c r="B274" t="s">
         <v>566</v>
       </c>
       <c r="C274" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>567</v>
       </c>
       <c r="B275" t="s">
         <v>568</v>
       </c>
       <c r="C275" t="s">
         <v>32</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>569</v>
       </c>
       <c r="B276" t="s">
         <v>570</v>
       </c>
       <c r="C276" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>571</v>
       </c>
       <c r="B277" t="s">
         <v>572</v>
       </c>
       <c r="C277" t="s">
-        <v>573</v>
+        <v>32</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
+        <v>573</v>
+      </c>
+      <c r="B278" t="s">
         <v>574</v>
       </c>
-      <c r="B278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C278" t="s">
-        <v>344</v>
+        <v>21</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
+        <v>575</v>
+      </c>
+      <c r="B279" t="s">
         <v>576</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" t="s">
         <v>577</v>
       </c>
-      <c r="C279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>578</v>
       </c>
       <c r="B280" t="s">
         <v>579</v>
       </c>
       <c r="C280" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>580</v>
       </c>
       <c r="B281" t="s">
         <v>581</v>
       </c>
       <c r="C281" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>582</v>
       </c>
       <c r="B282" t="s">
         <v>583</v>
       </c>
       <c r="C282" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>584</v>
       </c>
       <c r="B283" t="s">
         <v>585</v>
       </c>
       <c r="C283" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>586</v>
       </c>
       <c r="B284" t="s">
         <v>587</v>
       </c>
       <c r="C284" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>588</v>
       </c>
       <c r="B285" t="s">
         <v>589</v>
       </c>
       <c r="C285" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>590</v>
       </c>
       <c r="B286" t="s">
         <v>591</v>
       </c>
       <c r="C286" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>592</v>
       </c>
       <c r="B287" t="s">
         <v>593</v>
       </c>
       <c r="C287" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>594</v>
       </c>
       <c r="B288" t="s">
         <v>595</v>
       </c>
       <c r="C288" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>596</v>
       </c>
       <c r="B289" t="s">
         <v>597</v>
       </c>
       <c r="C289" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>598</v>
       </c>
       <c r="B290" t="s">
         <v>599</v>
       </c>
       <c r="C290" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>600</v>
       </c>
       <c r="B291" t="s">
         <v>601</v>
       </c>
       <c r="C291" t="s">
         <v>29</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
     </row>
@@ -16023,2539 +16129,2539 @@
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>604</v>
       </c>
       <c r="B293" t="s">
         <v>605</v>
       </c>
       <c r="C293" t="s">
         <v>29</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>606</v>
       </c>
       <c r="B294" t="s">
         <v>607</v>
       </c>
       <c r="C294" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>608</v>
       </c>
       <c r="B295" t="s">
         <v>609</v>
       </c>
       <c r="C295" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>610</v>
       </c>
       <c r="B296" t="s">
         <v>611</v>
       </c>
       <c r="C296" t="s">
         <v>32</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>612</v>
       </c>
       <c r="B297" t="s">
         <v>613</v>
       </c>
       <c r="C297" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>614</v>
       </c>
       <c r="B298" t="s">
         <v>615</v>
       </c>
       <c r="C298" t="s">
         <v>32</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>616</v>
       </c>
       <c r="B299" t="s">
         <v>617</v>
       </c>
       <c r="C299" t="s">
-        <v>227</v>
+        <v>43</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
       <c r="E299">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>618</v>
       </c>
       <c r="B300" t="s">
         <v>619</v>
       </c>
       <c r="C300" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
       <c r="E300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>620</v>
       </c>
       <c r="B301" t="s">
         <v>621</v>
       </c>
       <c r="C301" t="s">
-        <v>308</v>
+        <v>227</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
       <c r="E301">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>622</v>
       </c>
       <c r="B302" t="s">
         <v>623</v>
       </c>
       <c r="C302" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D302" t="s">
         <v>8</v>
       </c>
       <c r="E302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>624</v>
       </c>
       <c r="B303" t="s">
         <v>625</v>
       </c>
       <c r="C303" t="s">
-        <v>29</v>
+        <v>308</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
       <c r="E303">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>626</v>
       </c>
       <c r="B304" t="s">
         <v>627</v>
       </c>
       <c r="C304" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
       <c r="E304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>628</v>
       </c>
       <c r="B305" t="s">
         <v>629</v>
       </c>
       <c r="C305" t="s">
         <v>29</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
       <c r="E305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>630</v>
       </c>
       <c r="B306" t="s">
         <v>631</v>
       </c>
       <c r="C306" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>632</v>
       </c>
       <c r="B307" t="s">
         <v>633</v>
       </c>
       <c r="C307" t="s">
         <v>29</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>634</v>
       </c>
       <c r="B308" t="s">
         <v>635</v>
       </c>
       <c r="C308" t="s">
         <v>32</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>636</v>
       </c>
       <c r="B309" t="s">
         <v>637</v>
       </c>
       <c r="C309" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>638</v>
       </c>
       <c r="B310" t="s">
         <v>639</v>
       </c>
       <c r="C310" t="s">
-        <v>640</v>
+        <v>32</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
+        <v>640</v>
+      </c>
+      <c r="B311" t="s">
         <v>641</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" t="s">
-        <v>640</v>
+        <v>43</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
+        <v>642</v>
+      </c>
+      <c r="B312" t="s">
         <v>643</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C312" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>645</v>
       </c>
       <c r="B313" t="s">
         <v>646</v>
       </c>
       <c r="C313" t="s">
-        <v>81</v>
+        <v>644</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>647</v>
       </c>
       <c r="B314" t="s">
         <v>648</v>
       </c>
       <c r="C314" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>649</v>
       </c>
       <c r="B315" t="s">
         <v>650</v>
       </c>
       <c r="C315" t="s">
         <v>81</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>651</v>
       </c>
       <c r="B316" t="s">
         <v>652</v>
       </c>
       <c r="C316" t="s">
         <v>81</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>653</v>
       </c>
       <c r="B317" t="s">
         <v>654</v>
       </c>
       <c r="C317" t="s">
         <v>81</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>655</v>
       </c>
       <c r="B318" t="s">
         <v>656</v>
       </c>
       <c r="C318" t="s">
         <v>81</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>657</v>
       </c>
       <c r="B319" t="s">
         <v>658</v>
       </c>
       <c r="C319" t="s">
         <v>81</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>659</v>
       </c>
       <c r="B320" t="s">
         <v>660</v>
       </c>
       <c r="C320" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>661</v>
       </c>
       <c r="B321" t="s">
         <v>662</v>
       </c>
       <c r="C321" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>663</v>
       </c>
       <c r="B322" t="s">
         <v>664</v>
       </c>
       <c r="C322" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>665</v>
       </c>
       <c r="B323" t="s">
         <v>666</v>
       </c>
       <c r="C323" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>667</v>
       </c>
       <c r="B324" t="s">
         <v>668</v>
       </c>
       <c r="C324" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>669</v>
       </c>
       <c r="B325" t="s">
         <v>670</v>
       </c>
       <c r="C325" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D325" t="s">
         <v>8</v>
       </c>
       <c r="E325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>671</v>
       </c>
       <c r="B326" t="s">
         <v>672</v>
       </c>
       <c r="C326" t="s">
         <v>32</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
       <c r="E326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>673</v>
       </c>
       <c r="B327" t="s">
         <v>674</v>
       </c>
       <c r="C327" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
       <c r="E327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>675</v>
       </c>
       <c r="B328" t="s">
         <v>676</v>
       </c>
       <c r="C328" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>677</v>
       </c>
       <c r="B329" t="s">
         <v>678</v>
       </c>
       <c r="C329" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>679</v>
       </c>
       <c r="B330" t="s">
         <v>680</v>
       </c>
       <c r="C330" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>681</v>
       </c>
       <c r="B331" t="s">
         <v>682</v>
       </c>
       <c r="C331" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>683</v>
       </c>
       <c r="B332" t="s">
         <v>684</v>
       </c>
       <c r="C332" t="s">
-        <v>685</v>
+        <v>7</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
       <c r="E332">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
+        <v>685</v>
+      </c>
+      <c r="B333" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="C333" t="s">
         <v>63</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
       <c r="E333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
+        <v>687</v>
+      </c>
+      <c r="B334" t="s">
         <v>688</v>
       </c>
-      <c r="B334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C334" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
       <c r="E334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
+        <v>689</v>
+      </c>
+      <c r="B335" t="s">
         <v>690</v>
       </c>
-      <c r="B335" t="s">
+      <c r="C335" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
       <c r="E335">
         <v>2.1</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>692</v>
       </c>
       <c r="B336" t="s">
         <v>693</v>
       </c>
       <c r="C336" t="s">
-        <v>694</v>
+        <v>63</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
       <c r="E336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
+        <v>694</v>
+      </c>
+      <c r="B337" t="s">
         <v>695</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C337" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
       <c r="E337">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
+        <v>696</v>
+      </c>
+      <c r="B338" t="s">
         <v>697</v>
       </c>
-      <c r="B338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C338" t="s">
-        <v>119</v>
+        <v>308</v>
       </c>
       <c r="D338" t="s">
         <v>8</v>
       </c>
       <c r="E338">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
+        <v>698</v>
+      </c>
+      <c r="B339" t="s">
         <v>699</v>
       </c>
-      <c r="B339" t="s">
+      <c r="C339" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
       <c r="E339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>701</v>
       </c>
       <c r="B340" t="s">
         <v>702</v>
       </c>
       <c r="C340" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
       <c r="E340">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>703</v>
       </c>
       <c r="B341" t="s">
         <v>704</v>
       </c>
       <c r="C341" t="s">
-        <v>7</v>
+        <v>119</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
       <c r="E341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>705</v>
       </c>
       <c r="B342" t="s">
         <v>706</v>
       </c>
       <c r="C342" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
       <c r="D342" t="s">
         <v>8</v>
       </c>
       <c r="E342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>707</v>
       </c>
       <c r="B343" t="s">
         <v>708</v>
       </c>
       <c r="C343" t="s">
-        <v>709</v>
+        <v>29</v>
       </c>
       <c r="D343" t="s">
         <v>8</v>
       </c>
       <c r="E343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
+        <v>709</v>
+      </c>
+      <c r="B344" t="s">
         <v>710</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344" t="s">
-        <v>709</v>
+        <v>7</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
+        <v>711</v>
+      </c>
+      <c r="B345" t="s">
         <v>712</v>
       </c>
-      <c r="B345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C345" t="s">
-        <v>124</v>
+        <v>248</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
       <c r="E345">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
+        <v>713</v>
+      </c>
+      <c r="B346" t="s">
         <v>714</v>
       </c>
-      <c r="B346" t="s">
+      <c r="C346" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>716</v>
       </c>
       <c r="B347" t="s">
         <v>717</v>
       </c>
       <c r="C347" t="s">
-        <v>63</v>
+        <v>715</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>718</v>
       </c>
       <c r="B348" t="s">
         <v>719</v>
       </c>
       <c r="C348" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>720</v>
       </c>
       <c r="B349" t="s">
         <v>721</v>
       </c>
       <c r="C349" t="s">
-        <v>722</v>
+        <v>63</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
+        <v>722</v>
+      </c>
+      <c r="B350" t="s">
         <v>723</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
+        <v>724</v>
+      </c>
+      <c r="B351" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="C351" t="s">
         <v>29</v>
       </c>
       <c r="D351" t="s">
         <v>8</v>
       </c>
       <c r="E351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
+        <v>726</v>
+      </c>
+      <c r="B352" t="s">
         <v>727</v>
       </c>
-      <c r="B352" t="s">
+      <c r="C352" t="s">
         <v>728</v>
       </c>
-      <c r="C352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
+        <v>729</v>
+      </c>
+      <c r="B353" t="s">
         <v>730</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353" t="s">
-        <v>732</v>
+        <v>29</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
       <c r="E353">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B354" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C354" t="s">
         <v>29</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
       <c r="E354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
+        <v>733</v>
+      </c>
+      <c r="B355" t="s">
+        <v>734</v>
+      </c>
+      <c r="C355" t="s">
         <v>735</v>
       </c>
-      <c r="B355" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
       <c r="E355">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
+        <v>736</v>
+      </c>
+      <c r="B356" t="s">
         <v>737</v>
       </c>
-      <c r="B356" t="s">
+      <c r="C356" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356">
         <v>2.1</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>739</v>
       </c>
       <c r="B357" t="s">
         <v>740</v>
       </c>
       <c r="C357" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
       <c r="E357">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>741</v>
       </c>
       <c r="B358" t="s">
         <v>742</v>
       </c>
       <c r="C358" t="s">
-        <v>7</v>
+        <v>738</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
       <c r="E358">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>743</v>
       </c>
       <c r="B359" t="s">
         <v>744</v>
       </c>
       <c r="C359" t="s">
-        <v>7</v>
+        <v>691</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
       <c r="E359">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>745</v>
       </c>
       <c r="B360" t="s">
         <v>746</v>
       </c>
       <c r="C360" t="s">
         <v>7</v>
       </c>
       <c r="D360" t="s">
         <v>8</v>
       </c>
       <c r="E360">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>747</v>
       </c>
       <c r="B361" t="s">
         <v>748</v>
       </c>
       <c r="C361" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
       <c r="E361">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>749</v>
       </c>
       <c r="B362" t="s">
         <v>750</v>
       </c>
       <c r="C362" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
       <c r="E362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>751</v>
       </c>
       <c r="B363" t="s">
         <v>752</v>
       </c>
       <c r="C363" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>753</v>
       </c>
       <c r="B364" t="s">
         <v>754</v>
       </c>
       <c r="C364" t="s">
         <v>63</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>755</v>
       </c>
       <c r="B365" t="s">
         <v>756</v>
       </c>
       <c r="C365" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
       <c r="E365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>757</v>
       </c>
       <c r="B366" t="s">
         <v>758</v>
       </c>
       <c r="C366" t="s">
         <v>63</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>759</v>
       </c>
       <c r="B367" t="s">
         <v>760</v>
       </c>
       <c r="C367" t="s">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
       <c r="E367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>761</v>
       </c>
       <c r="B368" t="s">
         <v>762</v>
       </c>
       <c r="C368" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>763</v>
       </c>
       <c r="B369" t="s">
         <v>764</v>
       </c>
       <c r="C369" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
       <c r="E369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>765</v>
       </c>
       <c r="B370" t="s">
         <v>766</v>
       </c>
       <c r="C370" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
       <c r="E370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>767</v>
       </c>
       <c r="B371" t="s">
         <v>768</v>
       </c>
       <c r="C371" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="D371" t="s">
         <v>8</v>
       </c>
       <c r="E371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>769</v>
       </c>
       <c r="B372" t="s">
         <v>770</v>
       </c>
       <c r="C372" t="s">
         <v>43</v>
       </c>
       <c r="D372" t="s">
         <v>8</v>
       </c>
       <c r="E372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>771</v>
       </c>
       <c r="B373" t="s">
         <v>772</v>
       </c>
       <c r="C373" t="s">
         <v>43</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>773</v>
       </c>
       <c r="B374" t="s">
         <v>774</v>
       </c>
       <c r="C374" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D374" t="s">
         <v>8</v>
       </c>
       <c r="E374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>775</v>
       </c>
       <c r="B375" t="s">
         <v>776</v>
       </c>
       <c r="C375" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
       <c r="E375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>777</v>
       </c>
       <c r="B376" t="s">
         <v>778</v>
       </c>
       <c r="C376" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
       <c r="E376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>779</v>
       </c>
       <c r="B377" t="s">
         <v>780</v>
       </c>
       <c r="C377" t="s">
         <v>29</v>
       </c>
       <c r="D377" t="s">
         <v>8</v>
       </c>
       <c r="E377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>781</v>
       </c>
       <c r="B378" t="s">
         <v>782</v>
       </c>
       <c r="C378" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D378" t="s">
         <v>8</v>
       </c>
       <c r="E378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>783</v>
       </c>
       <c r="B379" t="s">
         <v>784</v>
       </c>
       <c r="C379" t="s">
-        <v>785</v>
+        <v>29</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
+        <v>785</v>
+      </c>
+      <c r="B380" t="s">
         <v>786</v>
       </c>
-      <c r="B380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" t="s">
-        <v>785</v>
+        <v>29</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
+        <v>787</v>
+      </c>
+      <c r="B381" t="s">
         <v>788</v>
       </c>
-      <c r="B381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C381" t="s">
-        <v>160</v>
+        <v>63</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
       <c r="E381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
+        <v>789</v>
+      </c>
+      <c r="B382" t="s">
         <v>790</v>
       </c>
-      <c r="B382" t="s">
+      <c r="C382" t="s">
         <v>791</v>
       </c>
-      <c r="C382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
       <c r="E382">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>792</v>
       </c>
       <c r="B383" t="s">
         <v>793</v>
       </c>
       <c r="C383" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
+        <v>794</v>
+      </c>
+      <c r="B384" t="s">
         <v>795</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C384" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
+        <v>796</v>
+      </c>
+      <c r="B385" t="s">
         <v>797</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
       <c r="E385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
+        <v>798</v>
+      </c>
+      <c r="B386" t="s">
         <v>799</v>
       </c>
-      <c r="B386" t="s">
+      <c r="C386" t="s">
         <v>800</v>
       </c>
-      <c r="C386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
       <c r="E386">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>801</v>
       </c>
       <c r="B387" t="s">
         <v>802</v>
       </c>
       <c r="C387" t="s">
-        <v>803</v>
+        <v>21</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
+        <v>803</v>
+      </c>
+      <c r="B388" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="C388" t="s">
         <v>29</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
+        <v>805</v>
+      </c>
+      <c r="B389" t="s">
         <v>806</v>
       </c>
-      <c r="B389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" t="s">
-        <v>157</v>
+        <v>81</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
       <c r="E389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
+        <v>807</v>
+      </c>
+      <c r="B390" t="s">
         <v>808</v>
       </c>
-      <c r="B390" t="s">
+      <c r="C390" t="s">
         <v>809</v>
       </c>
-      <c r="C390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>810</v>
       </c>
       <c r="B391" t="s">
         <v>811</v>
       </c>
       <c r="C391" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>812</v>
       </c>
       <c r="B392" t="s">
         <v>813</v>
       </c>
       <c r="C392" t="s">
         <v>157</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
       <c r="E392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>814</v>
       </c>
       <c r="B393" t="s">
         <v>815</v>
       </c>
       <c r="C393" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
       <c r="E393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>816</v>
       </c>
       <c r="B394" t="s">
         <v>817</v>
       </c>
       <c r="C394" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>818</v>
       </c>
       <c r="B395" t="s">
         <v>819</v>
       </c>
       <c r="C395" t="s">
-        <v>694</v>
+        <v>157</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
       <c r="E395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>820</v>
       </c>
       <c r="B396" t="s">
         <v>821</v>
       </c>
       <c r="C396" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
       <c r="E396">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>822</v>
       </c>
       <c r="B397" t="s">
         <v>823</v>
       </c>
       <c r="C397" t="s">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>824</v>
       </c>
       <c r="B398" t="s">
         <v>825</v>
       </c>
       <c r="C398" t="s">
-        <v>363</v>
+        <v>700</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>826</v>
       </c>
       <c r="B399" t="s">
         <v>827</v>
       </c>
       <c r="C399" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
       <c r="E399">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>828</v>
       </c>
       <c r="B400" t="s">
         <v>829</v>
       </c>
       <c r="C400" t="s">
-        <v>830</v>
+        <v>81</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
       <c r="E400">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
+        <v>830</v>
+      </c>
+      <c r="B401" t="s">
         <v>831</v>
       </c>
-      <c r="B401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401" t="s">
-        <v>43</v>
+        <v>365</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
       <c r="E401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
+        <v>832</v>
+      </c>
+      <c r="B402" t="s">
         <v>833</v>
       </c>
-      <c r="B402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C402" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
+        <v>834</v>
+      </c>
+      <c r="B403" t="s">
         <v>835</v>
       </c>
-      <c r="B403" t="s">
+      <c r="C403" t="s">
         <v>836</v>
       </c>
-      <c r="C403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>837</v>
       </c>
       <c r="B404" t="s">
         <v>838</v>
       </c>
       <c r="C404" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>839</v>
       </c>
       <c r="B405" t="s">
         <v>840</v>
       </c>
       <c r="C405" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
       <c r="E405">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>841</v>
       </c>
       <c r="B406" t="s">
         <v>842</v>
       </c>
       <c r="C406" t="s">
-        <v>81</v>
+        <v>245</v>
       </c>
       <c r="D406" t="s">
         <v>8</v>
       </c>
       <c r="E406">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>843</v>
       </c>
       <c r="B407" t="s">
         <v>844</v>
       </c>
       <c r="C407" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
       <c r="E407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>845</v>
       </c>
       <c r="B408" t="s">
         <v>846</v>
       </c>
       <c r="C408" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
       <c r="E408">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>847</v>
       </c>
       <c r="B409" t="s">
         <v>848</v>
       </c>
       <c r="C409" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
       <c r="E409">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>849</v>
       </c>
       <c r="B410" t="s">
         <v>850</v>
       </c>
       <c r="C410" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D410" t="s">
         <v>8</v>
       </c>
       <c r="E410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>851</v>
       </c>
       <c r="B411" t="s">
         <v>852</v>
       </c>
       <c r="C411" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>853</v>
       </c>
       <c r="B412" t="s">
         <v>854</v>
       </c>
       <c r="C412" t="s">
-        <v>855</v>
+        <v>29</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
       <c r="E412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
+        <v>855</v>
+      </c>
+      <c r="B413" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
       <c r="C413" t="s">
         <v>43</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
       <c r="E413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
+        <v>857</v>
+      </c>
+      <c r="B414" t="s">
         <v>858</v>
       </c>
-      <c r="B414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C414" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
       <c r="E414">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
+        <v>859</v>
+      </c>
+      <c r="B415" t="s">
         <v>860</v>
       </c>
-      <c r="B415" t="s">
+      <c r="C415" t="s">
         <v>861</v>
       </c>
-      <c r="C415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
       <c r="E415">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>862</v>
       </c>
       <c r="B416" t="s">
         <v>863</v>
       </c>
       <c r="C416" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>864</v>
       </c>
       <c r="B417" t="s">
         <v>865</v>
       </c>
       <c r="C417" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
       <c r="E417">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>866</v>
       </c>
       <c r="B418" t="s">
         <v>867</v>
       </c>
       <c r="C418" t="s">
-        <v>344</v>
+        <v>861</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
       <c r="E418">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>868</v>
       </c>
       <c r="B419" t="s">
         <v>869</v>
       </c>
       <c r="C419" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>870</v>
       </c>
       <c r="B420" t="s">
         <v>871</v>
       </c>
       <c r="C420" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
       <c r="E420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>872</v>
       </c>
       <c r="B421" t="s">
         <v>873</v>
       </c>
       <c r="C421" t="s">
-        <v>43</v>
+        <v>344</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>874</v>
       </c>
       <c r="B422" t="s">
         <v>875</v>
       </c>
       <c r="C422" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>876</v>
       </c>
       <c r="B423" t="s">
         <v>877</v>
       </c>
       <c r="C423" t="s">
-        <v>878</v>
+        <v>43</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
+        <v>878</v>
+      </c>
+      <c r="B424" t="s">
         <v>879</v>
       </c>
-      <c r="B424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C424" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
+        <v>880</v>
+      </c>
+      <c r="B425" t="s">
         <v>881</v>
       </c>
-      <c r="B425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C425" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425">
         <v>2.2</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
+        <v>882</v>
+      </c>
+      <c r="B426" t="s">
         <v>883</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C426" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426">
         <v>1</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>885</v>
       </c>
       <c r="B427" t="s">
         <v>886</v>
       </c>
       <c r="C427" t="s">
-        <v>685</v>
+        <v>26</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>887</v>
       </c>
       <c r="B428" t="s">
         <v>888</v>
       </c>
       <c r="C428" t="s">
-        <v>685</v>
+        <v>26</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>889</v>
       </c>
       <c r="B429" t="s">
         <v>890</v>
       </c>
       <c r="C429" t="s">
-        <v>685</v>
+        <v>160</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>891</v>
       </c>
       <c r="B430" t="s">
         <v>892</v>
       </c>
       <c r="C430" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430">
         <v>2.1</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>893</v>
       </c>
       <c r="B431" t="s">
         <v>894</v>
       </c>
       <c r="C431" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431">
         <v>2.1</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>895</v>
       </c>
       <c r="B432" t="s">
         <v>896</v>
       </c>
       <c r="C432" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432">
         <v>2.1</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>897</v>
       </c>
       <c r="B433" t="s">
         <v>898</v>
       </c>
       <c r="C433" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
       <c r="E433">
         <v>2.1</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>899</v>
       </c>
       <c r="B434" t="s">
         <v>900</v>
       </c>
       <c r="C434" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434">
         <v>2.1</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>901</v>
       </c>
       <c r="B435" t="s">
         <v>902</v>
       </c>
       <c r="C435" t="s">
-        <v>29</v>
+        <v>691</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
       <c r="E435">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>903</v>
       </c>
       <c r="B436" t="s">
         <v>904</v>
       </c>
       <c r="C436" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436">
         <v>2.1</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>905</v>
       </c>
       <c r="B437" t="s">
         <v>906</v>
       </c>
       <c r="C437" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437">
         <v>2.1</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>907</v>
       </c>
       <c r="B438" t="s">
         <v>908</v>
       </c>
       <c r="C438" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>909</v>
       </c>
       <c r="B439" t="s">
         <v>910</v>
       </c>
       <c r="C439" t="s">
-        <v>96</v>
+        <v>691</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>911</v>
       </c>
       <c r="B440" t="s">
         <v>912</v>
       </c>
       <c r="C440" t="s">
-        <v>96</v>
+        <v>691</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>913</v>
       </c>
       <c r="B441" t="s">
         <v>914</v>
       </c>
       <c r="C441" t="s">
         <v>96</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441">
         <v>2.3</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>915</v>
       </c>
       <c r="B442" t="s">
         <v>916</v>
@@ -18579,1864 +18685,1864 @@
       </c>
       <c r="C443" t="s">
         <v>96</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
       <c r="E443">
         <v>1</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>919</v>
       </c>
       <c r="B444" t="s">
         <v>920</v>
       </c>
       <c r="C444" t="s">
         <v>96</v>
       </c>
       <c r="D444" t="s">
         <v>8</v>
       </c>
       <c r="E444">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>921</v>
       </c>
       <c r="B445" t="s">
         <v>922</v>
       </c>
       <c r="C445" t="s">
         <v>96</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445">
         <v>1</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>923</v>
       </c>
       <c r="B446" t="s">
         <v>924</v>
       </c>
       <c r="C446" t="s">
         <v>96</v>
       </c>
       <c r="D446" t="s">
         <v>8</v>
       </c>
       <c r="E446">
         <v>1</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>925</v>
       </c>
       <c r="B447" t="s">
         <v>926</v>
       </c>
       <c r="C447" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447">
         <v>1</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>927</v>
       </c>
       <c r="B448" t="s">
         <v>928</v>
       </c>
       <c r="C448" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
       <c r="E448">
         <v>1</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>929</v>
       </c>
       <c r="B449" t="s">
         <v>930</v>
       </c>
       <c r="C449" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="D449" t="s">
         <v>8</v>
       </c>
       <c r="E449">
         <v>1</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>931</v>
       </c>
       <c r="B450" t="s">
         <v>932</v>
       </c>
       <c r="C450" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
       <c r="E450">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>933</v>
       </c>
       <c r="B451" t="s">
         <v>934</v>
       </c>
       <c r="C451" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
       <c r="E451">
         <v>1</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>935</v>
       </c>
       <c r="B452" t="s">
         <v>936</v>
       </c>
       <c r="C452" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D452" t="s">
         <v>8</v>
       </c>
       <c r="E452">
         <v>1</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>937</v>
       </c>
       <c r="B453" t="s">
         <v>938</v>
       </c>
       <c r="C453" t="s">
-        <v>939</v>
+        <v>32</v>
       </c>
       <c r="D453" t="s">
         <v>8</v>
       </c>
       <c r="E453">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
+        <v>939</v>
+      </c>
+      <c r="B454" t="s">
         <v>940</v>
       </c>
-      <c r="B454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C454" t="s">
-        <v>939</v>
+        <v>63</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
       <c r="E454">
         <v>1</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
+        <v>941</v>
+      </c>
+      <c r="B455" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
       <c r="C455" t="s">
         <v>63</v>
       </c>
       <c r="D455" t="s">
         <v>8</v>
       </c>
       <c r="E455">
         <v>1</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
+        <v>943</v>
+      </c>
+      <c r="B456" t="s">
         <v>944</v>
       </c>
-      <c r="B456" t="s">
+      <c r="C456" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D456" t="s">
         <v>8</v>
       </c>
       <c r="E456">
         <v>1</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>946</v>
       </c>
       <c r="B457" t="s">
         <v>947</v>
       </c>
       <c r="C457" t="s">
-        <v>21</v>
+        <v>945</v>
       </c>
       <c r="D457" t="s">
         <v>8</v>
       </c>
       <c r="E457">
         <v>1</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>948</v>
       </c>
       <c r="B458" t="s">
         <v>949</v>
       </c>
       <c r="C458" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
       <c r="E458">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>950</v>
       </c>
       <c r="B459" t="s">
         <v>951</v>
       </c>
       <c r="C459" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459">
         <v>1</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>952</v>
       </c>
       <c r="B460" t="s">
         <v>953</v>
       </c>
       <c r="C460" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460">
         <v>1</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>954</v>
       </c>
       <c r="B461" t="s">
         <v>955</v>
       </c>
       <c r="C461" t="s">
         <v>32</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>956</v>
       </c>
       <c r="B462" t="s">
         <v>957</v>
       </c>
       <c r="C462" t="s">
-        <v>63</v>
+        <v>365</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462">
         <v>1</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>958</v>
       </c>
       <c r="B463" t="s">
         <v>959</v>
       </c>
       <c r="C463" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
       <c r="E463">
         <v>1</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>960</v>
       </c>
       <c r="B464" t="s">
         <v>961</v>
       </c>
       <c r="C464" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
       <c r="E464">
         <v>1</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>962</v>
       </c>
       <c r="B465" t="s">
         <v>963</v>
       </c>
       <c r="C465" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
       <c r="E465">
         <v>1</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>964</v>
       </c>
       <c r="B466" t="s">
         <v>965</v>
       </c>
       <c r="C466" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D466" t="s">
         <v>8</v>
       </c>
       <c r="E466">
         <v>1</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>966</v>
       </c>
       <c r="B467" t="s">
         <v>967</v>
       </c>
       <c r="C467" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
       <c r="E467">
         <v>1</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>968</v>
       </c>
       <c r="B468" t="s">
         <v>969</v>
       </c>
       <c r="C468" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
       <c r="E468">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>970</v>
       </c>
       <c r="B469" t="s">
         <v>971</v>
       </c>
       <c r="C469" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
       <c r="E469">
         <v>1</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>972</v>
       </c>
       <c r="B470" t="s">
         <v>973</v>
       </c>
       <c r="C470" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470">
         <v>1</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>974</v>
       </c>
       <c r="B471" t="s">
         <v>975</v>
       </c>
       <c r="C471" t="s">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>976</v>
       </c>
       <c r="B472" t="s">
         <v>977</v>
       </c>
       <c r="C472" t="s">
-        <v>344</v>
+        <v>29</v>
       </c>
       <c r="D472" t="s">
         <v>8</v>
       </c>
       <c r="E472">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>978</v>
       </c>
       <c r="B473" t="s">
         <v>979</v>
       </c>
       <c r="C473" t="s">
-        <v>344</v>
+        <v>29</v>
       </c>
       <c r="D473" t="s">
         <v>8</v>
       </c>
       <c r="E473">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>980</v>
       </c>
       <c r="B474" t="s">
         <v>981</v>
       </c>
       <c r="C474" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D474" t="s">
         <v>8</v>
       </c>
       <c r="E474">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>982</v>
       </c>
       <c r="B475" t="s">
         <v>983</v>
       </c>
       <c r="C475" t="s">
         <v>344</v>
       </c>
       <c r="D475" t="s">
         <v>8</v>
       </c>
       <c r="E475">
         <v>2.2</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>984</v>
       </c>
       <c r="B476" t="s">
         <v>985</v>
       </c>
       <c r="C476" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D476" t="s">
         <v>8</v>
       </c>
       <c r="E476">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>986</v>
       </c>
       <c r="B477" t="s">
         <v>987</v>
       </c>
       <c r="C477" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
       <c r="E477">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>988</v>
       </c>
       <c r="B478" t="s">
         <v>989</v>
       </c>
       <c r="C478" t="s">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="D478" t="s">
         <v>8</v>
       </c>
       <c r="E478">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>990</v>
       </c>
       <c r="B479" t="s">
         <v>991</v>
       </c>
       <c r="C479" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D479" t="s">
         <v>8</v>
       </c>
       <c r="E479">
         <v>1</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>992</v>
       </c>
       <c r="B480" t="s">
         <v>993</v>
       </c>
       <c r="C480" t="s">
-        <v>49</v>
+        <v>308</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
       <c r="E480">
         <v>1</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>994</v>
       </c>
       <c r="B481" t="s">
         <v>995</v>
       </c>
       <c r="C481" t="s">
-        <v>43</v>
+        <v>308</v>
       </c>
       <c r="D481" t="s">
         <v>8</v>
       </c>
       <c r="E481">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>996</v>
       </c>
       <c r="B482" t="s">
         <v>997</v>
       </c>
       <c r="C482" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="D482" t="s">
         <v>8</v>
       </c>
       <c r="E482">
         <v>1</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>998</v>
       </c>
       <c r="B483" t="s">
         <v>999</v>
       </c>
       <c r="C483" t="s">
-        <v>344</v>
+        <v>49</v>
       </c>
       <c r="D483" t="s">
         <v>8</v>
       </c>
       <c r="E483">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>1000</v>
       </c>
       <c r="B484" t="s">
         <v>1001</v>
       </c>
       <c r="C484" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D484" t="s">
         <v>8</v>
       </c>
       <c r="E484">
         <v>1</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>1002</v>
       </c>
       <c r="B485" t="s">
         <v>1003</v>
       </c>
       <c r="C485" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D485" t="s">
         <v>8</v>
       </c>
       <c r="E485">
         <v>1</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>1004</v>
       </c>
       <c r="B486" t="s">
         <v>1005</v>
       </c>
       <c r="C486" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
       <c r="E486">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>1006</v>
       </c>
       <c r="B487" t="s">
         <v>1007</v>
       </c>
       <c r="C487" t="s">
-        <v>785</v>
+        <v>29</v>
       </c>
       <c r="D487" t="s">
         <v>8</v>
       </c>
       <c r="E487">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>1008</v>
       </c>
       <c r="B488" t="s">
         <v>1009</v>
       </c>
       <c r="C488" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="D488" t="s">
         <v>8</v>
       </c>
       <c r="E488">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>1010</v>
       </c>
       <c r="B489" t="s">
         <v>1011</v>
       </c>
       <c r="C489" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
       <c r="E489">
         <v>1</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>1012</v>
       </c>
       <c r="B490" t="s">
         <v>1013</v>
       </c>
       <c r="C490" t="s">
-        <v>224</v>
+        <v>791</v>
       </c>
       <c r="D490" t="s">
         <v>8</v>
       </c>
       <c r="E490">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>1014</v>
       </c>
       <c r="B491" t="s">
         <v>1015</v>
       </c>
       <c r="C491" t="s">
-        <v>224</v>
+        <v>54</v>
       </c>
       <c r="D491" t="s">
         <v>8</v>
       </c>
       <c r="E491">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>1016</v>
       </c>
       <c r="B492" t="s">
         <v>1017</v>
       </c>
       <c r="C492" t="s">
         <v>29</v>
       </c>
       <c r="D492" t="s">
         <v>8</v>
       </c>
       <c r="E492">
         <v>1</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>1018</v>
       </c>
       <c r="B493" t="s">
         <v>1019</v>
       </c>
       <c r="C493" t="s">
-        <v>29</v>
+        <v>224</v>
       </c>
       <c r="D493" t="s">
         <v>8</v>
       </c>
       <c r="E493">
         <v>1</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>1020</v>
       </c>
       <c r="B494" t="s">
         <v>1021</v>
       </c>
       <c r="C494" t="s">
         <v>224</v>
       </c>
       <c r="D494" t="s">
         <v>8</v>
       </c>
       <c r="E494">
         <v>1</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>1022</v>
       </c>
       <c r="B495" t="s">
         <v>1023</v>
       </c>
       <c r="C495" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D495" t="s">
         <v>8</v>
       </c>
       <c r="E495">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>1024</v>
       </c>
       <c r="B496" t="s">
         <v>1025</v>
       </c>
       <c r="C496" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
       <c r="E496">
         <v>1</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>1026</v>
       </c>
       <c r="B497" t="s">
         <v>1027</v>
       </c>
       <c r="C497" t="s">
-        <v>32</v>
+        <v>224</v>
       </c>
       <c r="D497" t="s">
         <v>8</v>
       </c>
       <c r="E497">
         <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>1028</v>
       </c>
       <c r="B498" t="s">
         <v>1029</v>
       </c>
       <c r="C498" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D498" t="s">
         <v>8</v>
       </c>
       <c r="E498">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>1030</v>
       </c>
       <c r="B499" t="s">
         <v>1031</v>
       </c>
       <c r="C499" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D499" t="s">
         <v>8</v>
       </c>
       <c r="E499">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>1032</v>
       </c>
       <c r="B500" t="s">
         <v>1033</v>
       </c>
       <c r="C500" t="s">
-        <v>363</v>
+        <v>32</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
       <c r="E500">
         <v>1</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>1034</v>
       </c>
       <c r="B501" t="s">
         <v>1035</v>
       </c>
       <c r="C501" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
       <c r="E501">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>1036</v>
       </c>
       <c r="B502" t="s">
         <v>1037</v>
       </c>
       <c r="C502" t="s">
-        <v>685</v>
+        <v>49</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
       <c r="E502">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>1038</v>
       </c>
       <c r="B503" t="s">
         <v>1039</v>
       </c>
       <c r="C503" t="s">
-        <v>29</v>
+        <v>365</v>
       </c>
       <c r="D503" t="s">
         <v>8</v>
       </c>
       <c r="E503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>1040</v>
       </c>
       <c r="B504" t="s">
         <v>1041</v>
       </c>
       <c r="C504" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D504" t="s">
         <v>8</v>
       </c>
       <c r="E504">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>1042</v>
       </c>
       <c r="B505" t="s">
         <v>1043</v>
       </c>
       <c r="C505" t="s">
-        <v>43</v>
+        <v>691</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
       <c r="E505">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>1044</v>
       </c>
       <c r="B506" t="s">
         <v>1045</v>
       </c>
       <c r="C506" t="s">
         <v>29</v>
       </c>
       <c r="D506" t="s">
         <v>8</v>
       </c>
       <c r="E506">
         <v>1</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>1046</v>
       </c>
       <c r="B507" t="s">
         <v>1047</v>
       </c>
       <c r="C507" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="D507" t="s">
         <v>8</v>
       </c>
       <c r="E507">
         <v>1</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>1048</v>
       </c>
       <c r="B508" t="s">
         <v>1049</v>
       </c>
       <c r="C508" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D508" t="s">
         <v>8</v>
       </c>
       <c r="E508">
         <v>1</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>1050</v>
       </c>
       <c r="B509" t="s">
         <v>1051</v>
       </c>
       <c r="C509" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D509" t="s">
         <v>8</v>
       </c>
       <c r="E509">
         <v>1</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>1052</v>
       </c>
       <c r="B510" t="s">
         <v>1053</v>
       </c>
       <c r="C510" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D510" t="s">
         <v>8</v>
       </c>
       <c r="E510">
         <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>1054</v>
       </c>
       <c r="B511" t="s">
         <v>1055</v>
       </c>
       <c r="C511" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D511" t="s">
         <v>8</v>
       </c>
       <c r="E511">
         <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>1056</v>
       </c>
       <c r="B512" t="s">
         <v>1057</v>
       </c>
       <c r="C512" t="s">
-        <v>709</v>
+        <v>43</v>
       </c>
       <c r="D512" t="s">
         <v>8</v>
       </c>
       <c r="E512">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>1058</v>
       </c>
       <c r="B513" t="s">
         <v>1059</v>
       </c>
       <c r="C513" t="s">
-        <v>640</v>
+        <v>43</v>
       </c>
       <c r="D513" t="s">
         <v>8</v>
       </c>
       <c r="E513">
         <v>1</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>1060</v>
       </c>
       <c r="B514" t="s">
         <v>1061</v>
       </c>
       <c r="C514" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D514" t="s">
         <v>8</v>
       </c>
       <c r="E514">
         <v>1</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>1062</v>
       </c>
       <c r="B515" t="s">
         <v>1063</v>
       </c>
       <c r="C515" t="s">
-        <v>49</v>
+        <v>715</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
       <c r="E515">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>1064</v>
       </c>
       <c r="B516" t="s">
         <v>1065</v>
       </c>
       <c r="C516" t="s">
-        <v>29</v>
+        <v>644</v>
       </c>
       <c r="D516" t="s">
         <v>8</v>
       </c>
       <c r="E516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>1066</v>
       </c>
       <c r="B517" t="s">
         <v>1067</v>
       </c>
       <c r="C517" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D517" t="s">
         <v>8</v>
       </c>
       <c r="E517">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>1068</v>
       </c>
       <c r="B518" t="s">
         <v>1069</v>
       </c>
       <c r="C518" t="s">
-        <v>729</v>
+        <v>49</v>
       </c>
       <c r="D518" t="s">
         <v>8</v>
       </c>
       <c r="E518">
         <v>1</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>1070</v>
       </c>
       <c r="B519" t="s">
         <v>1071</v>
       </c>
       <c r="C519" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D519" t="s">
         <v>8</v>
       </c>
       <c r="E519">
         <v>1</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>1072</v>
       </c>
       <c r="B520" t="s">
         <v>1073</v>
       </c>
       <c r="C520" t="s">
-        <v>124</v>
+        <v>7</v>
       </c>
       <c r="D520" t="s">
         <v>8</v>
       </c>
       <c r="E520">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>1074</v>
       </c>
       <c r="B521" t="s">
         <v>1075</v>
       </c>
       <c r="C521" t="s">
-        <v>43</v>
+        <v>735</v>
       </c>
       <c r="D521" t="s">
         <v>8</v>
       </c>
       <c r="E521">
         <v>1</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>1076</v>
       </c>
       <c r="B522" t="s">
         <v>1077</v>
       </c>
       <c r="C522" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D522" t="s">
         <v>8</v>
       </c>
       <c r="E522">
         <v>1</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>1078</v>
       </c>
       <c r="B523" t="s">
         <v>1079</v>
       </c>
       <c r="C523" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="D523" t="s">
         <v>8</v>
       </c>
       <c r="E523">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>1080</v>
       </c>
       <c r="B524" t="s">
         <v>1081</v>
       </c>
       <c r="C524" t="s">
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="D524" t="s">
         <v>8</v>
       </c>
       <c r="E524">
         <v>1</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>1082</v>
       </c>
       <c r="B525" t="s">
         <v>1083</v>
       </c>
       <c r="C525" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D525" t="s">
         <v>8</v>
       </c>
       <c r="E525">
         <v>1</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>1084</v>
       </c>
       <c r="B526" t="s">
         <v>1085</v>
       </c>
       <c r="C526" t="s">
         <v>160</v>
       </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
       <c r="E526">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>1086</v>
       </c>
       <c r="B527" t="s">
         <v>1087</v>
       </c>
       <c r="C527" t="s">
-        <v>81</v>
+        <v>224</v>
       </c>
       <c r="D527" t="s">
         <v>8</v>
       </c>
       <c r="E527">
         <v>1</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>1088</v>
       </c>
       <c r="B528" t="s">
         <v>1089</v>
       </c>
       <c r="C528" t="s">
-        <v>81</v>
+        <v>224</v>
       </c>
       <c r="D528" t="s">
         <v>8</v>
       </c>
       <c r="E528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>1090</v>
       </c>
       <c r="B529" t="s">
         <v>1091</v>
       </c>
       <c r="C529" t="s">
-        <v>81</v>
+        <v>160</v>
       </c>
       <c r="D529" t="s">
         <v>8</v>
       </c>
       <c r="E529">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>1092</v>
       </c>
       <c r="B530" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="C530" t="s">
         <v>81</v>
       </c>
       <c r="D530" t="s">
         <v>8</v>
       </c>
       <c r="E530">
         <v>1</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B531" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C531" t="s">
         <v>81</v>
       </c>
       <c r="D531" t="s">
         <v>8</v>
       </c>
       <c r="E531">
         <v>1</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B532" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C532" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D532" t="s">
         <v>8</v>
       </c>
       <c r="E532">
         <v>1</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B533" t="s">
         <v>1097</v>
       </c>
-      <c r="B533" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C533" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D533" t="s">
         <v>8</v>
       </c>
       <c r="E533">
         <v>1</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>1099</v>
       </c>
       <c r="B534" t="s">
         <v>1100</v>
       </c>
       <c r="C534" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D534" t="s">
         <v>8</v>
       </c>
       <c r="E534">
         <v>1</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>1101</v>
       </c>
       <c r="B535" t="s">
         <v>1102</v>
       </c>
       <c r="C535" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D535" t="s">
         <v>8</v>
       </c>
       <c r="E535">
         <v>1</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>1103</v>
       </c>
       <c r="B536" t="s">
         <v>1104</v>
       </c>
       <c r="C536" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
       <c r="D536" t="s">
         <v>8</v>
       </c>
       <c r="E536">
         <v>1</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>1105</v>
       </c>
       <c r="B537" t="s">
         <v>1106</v>
       </c>
       <c r="C537" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D537" t="s">
         <v>8</v>
       </c>
       <c r="E537">
         <v>1</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>1107</v>
       </c>
       <c r="B538" t="s">
         <v>1108</v>
       </c>
       <c r="C538" t="s">
-        <v>96</v>
+        <v>224</v>
       </c>
       <c r="D538" t="s">
         <v>8</v>
       </c>
       <c r="E538">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>1109</v>
       </c>
       <c r="B539" t="s">
         <v>1110</v>
       </c>
       <c r="C539" t="s">
-        <v>640</v>
+        <v>224</v>
       </c>
       <c r="D539" t="s">
         <v>8</v>
       </c>
       <c r="E539">
         <v>1</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>1111</v>
       </c>
       <c r="B540" t="s">
         <v>1112</v>
       </c>
       <c r="C540" t="s">
-        <v>640</v>
+        <v>224</v>
       </c>
       <c r="D540" t="s">
         <v>8</v>
       </c>
       <c r="E540">
         <v>1</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>1113</v>
       </c>
       <c r="B541" t="s">
         <v>1114</v>
       </c>
       <c r="C541" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="D541" t="s">
         <v>8</v>
       </c>
       <c r="E541">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>1115</v>
       </c>
       <c r="B542" t="s">
         <v>1116</v>
       </c>
       <c r="C542" t="s">
-        <v>63</v>
+        <v>644</v>
       </c>
       <c r="D542" t="s">
         <v>8</v>
       </c>
       <c r="E542">
         <v>1</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>1117</v>
       </c>
       <c r="B543" t="s">
         <v>1118</v>
       </c>
       <c r="C543" t="s">
-        <v>63</v>
+        <v>644</v>
       </c>
       <c r="D543" t="s">
         <v>8</v>
       </c>
       <c r="E543">
         <v>1</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>1119</v>
       </c>
       <c r="B544" t="s">
         <v>1120</v>
       </c>
       <c r="C544" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D544" t="s">
         <v>8</v>
       </c>
       <c r="E544">
         <v>1</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>1121</v>
       </c>
       <c r="B545" t="s">
         <v>1122</v>
       </c>
       <c r="C545" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D545" t="s">
         <v>8</v>
       </c>
       <c r="E545">
         <v>1</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>1123</v>
       </c>
       <c r="B546" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="C546" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D546" t="s">
         <v>8</v>
       </c>
       <c r="E546">
         <v>1</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B547" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C547" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D547" t="s">
         <v>8</v>
       </c>
       <c r="E547">
         <v>1</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B548" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C548" t="s">
         <v>29</v>
       </c>
       <c r="D548" t="s">
         <v>8</v>
       </c>
       <c r="E548">
         <v>1</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B549" t="s">
         <v>1128</v>
       </c>
-      <c r="B549" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C549" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D549" t="s">
         <v>8</v>
       </c>
       <c r="E549">
         <v>1</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>1130</v>
       </c>
       <c r="B550" t="s">
         <v>1131</v>
       </c>
       <c r="C550" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D550" t="s">
         <v>8</v>
       </c>
       <c r="E550">
         <v>1</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>1132</v>
       </c>
       <c r="B551" t="s">
         <v>1133</v>
       </c>
       <c r="C551" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D551" t="s">
         <v>8</v>
       </c>
       <c r="E551">
         <v>1</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>1134</v>
       </c>
       <c r="B552" t="s">
         <v>1135</v>
       </c>
       <c r="C552" t="s">
         <v>63</v>
       </c>
       <c r="D552" t="s">
         <v>8</v>
       </c>
       <c r="E552">
         <v>1</v>
       </c>
     </row>
@@ -20477,714 +20583,714 @@
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>1140</v>
       </c>
       <c r="B555" t="s">
         <v>1141</v>
       </c>
       <c r="C555" t="s">
         <v>63</v>
       </c>
       <c r="D555" t="s">
         <v>8</v>
       </c>
       <c r="E555">
         <v>1</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>1142</v>
       </c>
       <c r="B556" t="s">
         <v>1143</v>
       </c>
       <c r="C556" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D556" t="s">
         <v>8</v>
       </c>
       <c r="E556">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>1144</v>
       </c>
       <c r="B557" t="s">
         <v>1145</v>
       </c>
       <c r="C557" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D557" t="s">
         <v>8</v>
       </c>
       <c r="E557">
         <v>1</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>1146</v>
       </c>
       <c r="B558" t="s">
         <v>1147</v>
       </c>
       <c r="C558" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D558" t="s">
         <v>8</v>
       </c>
       <c r="E558">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>1148</v>
       </c>
       <c r="B559" t="s">
         <v>1149</v>
       </c>
       <c r="C559" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D559" t="s">
         <v>8</v>
       </c>
       <c r="E559">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>1150</v>
       </c>
       <c r="B560" t="s">
         <v>1151</v>
       </c>
       <c r="C560" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D560" t="s">
         <v>8</v>
       </c>
       <c r="E560">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>1152</v>
       </c>
       <c r="B561" t="s">
         <v>1153</v>
       </c>
       <c r="C561" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D561" t="s">
         <v>8</v>
       </c>
       <c r="E561">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>1154</v>
       </c>
       <c r="B562" t="s">
         <v>1155</v>
       </c>
       <c r="C562" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D562" t="s">
         <v>8</v>
       </c>
       <c r="E562">
         <v>1</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>1156</v>
       </c>
       <c r="B563" t="s">
         <v>1157</v>
       </c>
       <c r="C563" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D563" t="s">
         <v>8</v>
       </c>
       <c r="E563">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>1158</v>
       </c>
       <c r="B564" t="s">
         <v>1159</v>
       </c>
       <c r="C564" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D564" t="s">
         <v>8</v>
       </c>
       <c r="E564">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>1160</v>
       </c>
       <c r="B565" t="s">
         <v>1161</v>
       </c>
       <c r="C565" t="s">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="D565" t="s">
         <v>8</v>
       </c>
       <c r="E565">
         <v>1</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>1162</v>
       </c>
       <c r="B566" t="s">
         <v>1163</v>
       </c>
       <c r="C566" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D566" t="s">
         <v>8</v>
       </c>
       <c r="E566">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>1164</v>
       </c>
       <c r="B567" t="s">
         <v>1165</v>
       </c>
       <c r="C567" t="s">
         <v>29</v>
       </c>
       <c r="D567" t="s">
         <v>8</v>
       </c>
       <c r="E567">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>1166</v>
       </c>
       <c r="B568" t="s">
         <v>1167</v>
       </c>
       <c r="C568" t="s">
-        <v>7</v>
+        <v>160</v>
       </c>
       <c r="D568" t="s">
         <v>8</v>
       </c>
       <c r="E568">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>1168</v>
       </c>
       <c r="B569" t="s">
         <v>1169</v>
       </c>
       <c r="C569" t="s">
         <v>46</v>
       </c>
       <c r="D569" t="s">
         <v>8</v>
       </c>
       <c r="E569">
         <v>2.1</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>1170</v>
       </c>
       <c r="B570" t="s">
         <v>1171</v>
       </c>
       <c r="C570" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D570" t="s">
         <v>8</v>
       </c>
       <c r="E570">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>1172</v>
       </c>
       <c r="B571" t="s">
         <v>1173</v>
       </c>
       <c r="C571" t="s">
-        <v>685</v>
+        <v>7</v>
       </c>
       <c r="D571" t="s">
         <v>8</v>
       </c>
       <c r="E571">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>1174</v>
       </c>
       <c r="B572" t="s">
         <v>1175</v>
       </c>
       <c r="C572" t="s">
-        <v>157</v>
+        <v>46</v>
       </c>
       <c r="D572" t="s">
         <v>8</v>
       </c>
       <c r="E572">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>1176</v>
       </c>
       <c r="B573" t="s">
         <v>1177</v>
       </c>
       <c r="C573" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D573" t="s">
         <v>8</v>
       </c>
       <c r="E573">
         <v>1</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>1178</v>
       </c>
       <c r="B574" t="s">
         <v>1179</v>
       </c>
       <c r="C574" t="s">
-        <v>43</v>
+        <v>691</v>
       </c>
       <c r="D574" t="s">
         <v>8</v>
       </c>
       <c r="E574">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>1180</v>
       </c>
       <c r="B575" t="s">
         <v>1181</v>
       </c>
       <c r="C575" t="s">
-        <v>29</v>
+        <v>157</v>
       </c>
       <c r="D575" t="s">
         <v>8</v>
       </c>
       <c r="E575">
         <v>1</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>1182</v>
       </c>
       <c r="B576" t="s">
         <v>1183</v>
       </c>
       <c r="C576" t="s">
         <v>43</v>
       </c>
       <c r="D576" t="s">
         <v>8</v>
       </c>
       <c r="E576">
         <v>1</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>1184</v>
       </c>
       <c r="B577" t="s">
         <v>1185</v>
       </c>
       <c r="C577" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D577" t="s">
         <v>8</v>
       </c>
       <c r="E577">
         <v>1</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>1186</v>
       </c>
       <c r="B578" t="s">
         <v>1187</v>
       </c>
       <c r="C578" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D578" t="s">
         <v>8</v>
       </c>
       <c r="E578">
         <v>1</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>1188</v>
       </c>
       <c r="B579" t="s">
         <v>1189</v>
       </c>
       <c r="C579" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D579" t="s">
         <v>8</v>
       </c>
       <c r="E579">
         <v>1</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>1190</v>
       </c>
       <c r="B580" t="s">
         <v>1191</v>
       </c>
       <c r="C580" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="D580" t="s">
         <v>8</v>
       </c>
       <c r="E580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>1192</v>
       </c>
       <c r="B581" t="s">
         <v>1193</v>
       </c>
       <c r="C581" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D581" t="s">
         <v>8</v>
       </c>
       <c r="E581">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>1194</v>
       </c>
       <c r="B582" t="s">
         <v>1195</v>
       </c>
       <c r="C582" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="D582" t="s">
         <v>8</v>
       </c>
       <c r="E582">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>1196</v>
       </c>
       <c r="B583" t="s">
         <v>1197</v>
       </c>
       <c r="C583" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="D583" t="s">
         <v>8</v>
       </c>
       <c r="E583">
         <v>1</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>1198</v>
       </c>
       <c r="B584" t="s">
         <v>1199</v>
       </c>
       <c r="C584" t="s">
         <v>63</v>
       </c>
       <c r="D584" t="s">
         <v>8</v>
       </c>
       <c r="E584">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>1200</v>
       </c>
       <c r="B585" t="s">
         <v>1201</v>
       </c>
       <c r="C585" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="D585" t="s">
         <v>8</v>
       </c>
       <c r="E585">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>1202</v>
       </c>
       <c r="B586" t="s">
         <v>1203</v>
       </c>
       <c r="C586" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D586" t="s">
         <v>8</v>
       </c>
       <c r="E586">
         <v>1</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>1204</v>
       </c>
       <c r="B587" t="s">
         <v>1205</v>
       </c>
       <c r="C587" t="s">
-        <v>855</v>
+        <v>63</v>
       </c>
       <c r="D587" t="s">
         <v>8</v>
       </c>
       <c r="E587">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>1206</v>
       </c>
       <c r="B588" t="s">
         <v>1207</v>
       </c>
       <c r="C588" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D588" t="s">
         <v>8</v>
       </c>
       <c r="E588">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>1208</v>
       </c>
       <c r="B589" t="s">
         <v>1209</v>
       </c>
       <c r="C589" t="s">
         <v>43</v>
       </c>
       <c r="D589" t="s">
         <v>8</v>
       </c>
       <c r="E589">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>1210</v>
       </c>
       <c r="B590" t="s">
         <v>1211</v>
       </c>
       <c r="C590" t="s">
-        <v>43</v>
+        <v>861</v>
       </c>
       <c r="D590" t="s">
         <v>8</v>
       </c>
       <c r="E590">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>1212</v>
       </c>
       <c r="B591" t="s">
         <v>1213</v>
       </c>
       <c r="C591" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D591" t="s">
         <v>8</v>
       </c>
       <c r="E591">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>1214</v>
       </c>
       <c r="B592" t="s">
         <v>1215</v>
       </c>
       <c r="C592" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D592" t="s">
         <v>8</v>
       </c>
       <c r="E592">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>1216</v>
       </c>
       <c r="B593" t="s">
         <v>1217</v>
       </c>
       <c r="C593" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="D593" t="s">
         <v>8</v>
       </c>
       <c r="E593">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>1218</v>
       </c>
       <c r="B594" t="s">
         <v>1219</v>
       </c>
       <c r="C594" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="D594" t="s">
         <v>8</v>
       </c>
       <c r="E594">
         <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>1220</v>
       </c>
       <c r="B595" t="s">
         <v>1221</v>
       </c>
       <c r="C595" t="s">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="D595" t="s">
         <v>8</v>
       </c>
       <c r="E595">
         <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>1222</v>
       </c>
       <c r="B596" t="s">
         <v>1223</v>
       </c>
       <c r="C596" t="s">
         <v>129</v>
       </c>
       <c r="D596" t="s">
         <v>8</v>
       </c>
       <c r="E596">
         <v>1</v>
       </c>
     </row>
@@ -21276,323 +21382,323 @@
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>1234</v>
       </c>
       <c r="B602" t="s">
         <v>1235</v>
       </c>
       <c r="C602" t="s">
         <v>129</v>
       </c>
       <c r="D602" t="s">
         <v>8</v>
       </c>
       <c r="E602">
         <v>1</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>1236</v>
       </c>
       <c r="B603" t="s">
         <v>1237</v>
       </c>
       <c r="C603" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="D603" t="s">
         <v>8</v>
       </c>
       <c r="E603">
         <v>1</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>1238</v>
       </c>
       <c r="B604" t="s">
         <v>1239</v>
       </c>
       <c r="C604" t="s">
-        <v>939</v>
+        <v>129</v>
       </c>
       <c r="D604" t="s">
         <v>8</v>
       </c>
       <c r="E604">
         <v>1</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>1240</v>
       </c>
       <c r="B605" t="s">
         <v>1241</v>
       </c>
       <c r="C605" t="s">
-        <v>939</v>
+        <v>129</v>
       </c>
       <c r="D605" t="s">
         <v>8</v>
       </c>
       <c r="E605">
         <v>1</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>1242</v>
       </c>
       <c r="B606" t="s">
         <v>1243</v>
       </c>
       <c r="C606" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D606" t="s">
         <v>8</v>
       </c>
       <c r="E606">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>1244</v>
       </c>
       <c r="B607" t="s">
         <v>1245</v>
       </c>
       <c r="C607" t="s">
-        <v>32</v>
+        <v>945</v>
       </c>
       <c r="D607" t="s">
         <v>8</v>
       </c>
       <c r="E607">
         <v>1</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>1246</v>
       </c>
       <c r="B608" t="s">
         <v>1247</v>
       </c>
       <c r="C608" t="s">
-        <v>32</v>
+        <v>945</v>
       </c>
       <c r="D608" t="s">
         <v>8</v>
       </c>
       <c r="E608">
         <v>1</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>1248</v>
       </c>
       <c r="B609" t="s">
         <v>1249</v>
       </c>
       <c r="C609" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="D609" t="s">
         <v>8</v>
       </c>
       <c r="E609">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>1250</v>
       </c>
       <c r="B610" t="s">
         <v>1251</v>
       </c>
       <c r="C610" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D610" t="s">
         <v>8</v>
       </c>
       <c r="E610">
         <v>1</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>1252</v>
       </c>
       <c r="B611" t="s">
         <v>1253</v>
       </c>
       <c r="C611" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D611" t="s">
         <v>8</v>
       </c>
       <c r="E611">
         <v>1</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>1254</v>
       </c>
       <c r="B612" t="s">
         <v>1255</v>
       </c>
       <c r="C612" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D612" t="s">
         <v>8</v>
       </c>
       <c r="E612">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>1256</v>
       </c>
       <c r="B613" t="s">
         <v>1257</v>
       </c>
       <c r="C613" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D613" t="s">
         <v>8</v>
       </c>
       <c r="E613">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>1258</v>
       </c>
       <c r="B614" t="s">
         <v>1259</v>
       </c>
       <c r="C614" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D614" t="s">
         <v>8</v>
       </c>
       <c r="E614">
         <v>1</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>1260</v>
       </c>
       <c r="B615" t="s">
         <v>1261</v>
       </c>
       <c r="C615" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D615" t="s">
         <v>8</v>
       </c>
       <c r="E615">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
         <v>1262</v>
       </c>
       <c r="B616" t="s">
         <v>1263</v>
       </c>
       <c r="C616" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D616" t="s">
         <v>8</v>
       </c>
       <c r="E616">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
         <v>1264</v>
       </c>
       <c r="B617" t="s">
         <v>1265</v>
       </c>
       <c r="C617" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D617" t="s">
         <v>8</v>
       </c>
       <c r="E617">
         <v>1</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>1266</v>
       </c>
       <c r="B618" t="s">
         <v>1267</v>
       </c>
       <c r="C618" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="D618" t="s">
         <v>8</v>
       </c>
       <c r="E618">
         <v>1</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
         <v>1268</v>
       </c>
       <c r="B619" t="s">
         <v>1269</v>
       </c>
       <c r="C619" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="D619" t="s">
         <v>8</v>
       </c>
       <c r="E619">
         <v>2.3</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
         <v>1270</v>
       </c>
       <c r="B620" t="s">
         <v>1271</v>
       </c>
       <c r="C620" t="s">
         <v>7</v>
       </c>
       <c r="D620" t="s">
         <v>8</v>
       </c>
       <c r="E620">
         <v>1</v>
       </c>
     </row>
@@ -21605,9259 +21711,9259 @@
       </c>
       <c r="C621" t="s">
         <v>7</v>
       </c>
       <c r="D621" t="s">
         <v>8</v>
       </c>
       <c r="E621">
         <v>1</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
         <v>1274</v>
       </c>
       <c r="B622" t="s">
         <v>1275</v>
       </c>
       <c r="C622" t="s">
         <v>7</v>
       </c>
       <c r="D622" t="s">
         <v>8</v>
       </c>
       <c r="E622">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
         <v>1276</v>
       </c>
       <c r="B623" t="s">
         <v>1277</v>
       </c>
       <c r="C623" t="s">
         <v>7</v>
       </c>
       <c r="D623" t="s">
         <v>8</v>
       </c>
       <c r="E623">
         <v>1</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
         <v>1278</v>
       </c>
       <c r="B624" t="s">
         <v>1279</v>
       </c>
       <c r="C624" t="s">
-        <v>313</v>
+        <v>7</v>
       </c>
       <c r="D624" t="s">
         <v>8</v>
       </c>
       <c r="E624">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
         <v>1280</v>
       </c>
       <c r="B625" t="s">
         <v>1281</v>
       </c>
       <c r="C625" t="s">
         <v>7</v>
       </c>
       <c r="D625" t="s">
         <v>8</v>
       </c>
       <c r="E625">
         <v>1</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
         <v>1282</v>
       </c>
       <c r="B626" t="s">
         <v>1283</v>
       </c>
       <c r="C626" t="s">
-        <v>939</v>
+        <v>7</v>
       </c>
       <c r="D626" t="s">
         <v>8</v>
       </c>
       <c r="E626">
         <v>1</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
         <v>1284</v>
       </c>
       <c r="B627" t="s">
         <v>1285</v>
       </c>
       <c r="C627" t="s">
-        <v>7</v>
+        <v>313</v>
       </c>
       <c r="D627" t="s">
         <v>8</v>
       </c>
       <c r="E627">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
         <v>1286</v>
       </c>
       <c r="B628" t="s">
         <v>1287</v>
       </c>
       <c r="C628" t="s">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="D628" t="s">
         <v>8</v>
       </c>
       <c r="E628">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
         <v>1288</v>
       </c>
       <c r="B629" t="s">
         <v>1289</v>
       </c>
       <c r="C629" t="s">
-        <v>32</v>
+        <v>945</v>
       </c>
       <c r="D629" t="s">
         <v>8</v>
       </c>
       <c r="E629">
         <v>1</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
         <v>1290</v>
       </c>
       <c r="B630" t="s">
         <v>1291</v>
       </c>
       <c r="C630" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D630" t="s">
         <v>8</v>
       </c>
       <c r="E630">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
         <v>1292</v>
       </c>
       <c r="B631" t="s">
         <v>1293</v>
       </c>
       <c r="C631" t="s">
-        <v>245</v>
+        <v>160</v>
       </c>
       <c r="D631" t="s">
         <v>8</v>
       </c>
       <c r="E631">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
         <v>1294</v>
       </c>
       <c r="B632" t="s">
         <v>1295</v>
       </c>
       <c r="C632" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="D632" t="s">
         <v>8</v>
       </c>
       <c r="E632">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
         <v>1296</v>
       </c>
       <c r="B633" t="s">
         <v>1297</v>
       </c>
       <c r="C633" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D633" t="s">
         <v>8</v>
       </c>
       <c r="E633">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
         <v>1298</v>
       </c>
       <c r="B634" t="s">
         <v>1299</v>
       </c>
       <c r="C634" t="s">
-        <v>29</v>
+        <v>245</v>
       </c>
       <c r="D634" t="s">
         <v>8</v>
       </c>
       <c r="E634">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B635" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="C635" t="s">
-        <v>43</v>
+        <v>248</v>
       </c>
       <c r="D635" t="s">
         <v>8</v>
       </c>
       <c r="E635">
         <v>1</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="B636" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="C636" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D636" t="s">
         <v>8</v>
       </c>
       <c r="E636">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="B637" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="C637" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D637" t="s">
         <v>8</v>
       </c>
       <c r="E637">
         <v>1</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
       <c r="B638" t="s">
         <v>1306</v>
       </c>
       <c r="C638" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D638" t="s">
         <v>8</v>
       </c>
       <c r="E638">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
         <v>1307</v>
       </c>
       <c r="B639" t="s">
         <v>1308</v>
       </c>
       <c r="C639" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="D639" t="s">
         <v>8</v>
       </c>
       <c r="E639">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
         <v>1309</v>
       </c>
       <c r="B640" t="s">
         <v>1310</v>
       </c>
       <c r="C640" t="s">
-        <v>248</v>
+        <v>49</v>
       </c>
       <c r="D640" t="s">
         <v>8</v>
       </c>
       <c r="E640">
         <v>1</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
         <v>1311</v>
       </c>
       <c r="B641" t="s">
         <v>1312</v>
       </c>
       <c r="C641" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D641" t="s">
         <v>8</v>
       </c>
       <c r="E641">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
         <v>1313</v>
       </c>
       <c r="B642" t="s">
         <v>1314</v>
       </c>
       <c r="C642" t="s">
-        <v>227</v>
+        <v>49</v>
       </c>
       <c r="D642" t="s">
         <v>8</v>
       </c>
       <c r="E642">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
         <v>1315</v>
       </c>
       <c r="B643" t="s">
         <v>1316</v>
       </c>
       <c r="C643" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="D643" t="s">
         <v>8</v>
       </c>
       <c r="E643">
         <v>1</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
         <v>1317</v>
       </c>
       <c r="B644" t="s">
         <v>1318</v>
       </c>
       <c r="C644" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D644" t="s">
         <v>8</v>
       </c>
       <c r="E644">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
         <v>1319</v>
       </c>
       <c r="B645" t="s">
         <v>1320</v>
       </c>
       <c r="C645" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="D645" t="s">
         <v>8</v>
       </c>
       <c r="E645">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
         <v>1321</v>
       </c>
       <c r="B646" t="s">
         <v>1322</v>
       </c>
       <c r="C646" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D646" t="s">
         <v>8</v>
       </c>
       <c r="E646">
         <v>1</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
         <v>1323</v>
       </c>
       <c r="B647" t="s">
         <v>1324</v>
       </c>
       <c r="C647" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="D647" t="s">
         <v>8</v>
       </c>
       <c r="E647">
         <v>1</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
         <v>1325</v>
       </c>
       <c r="B648" t="s">
         <v>1326</v>
       </c>
       <c r="C648" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D648" t="s">
         <v>8</v>
       </c>
       <c r="E648">
         <v>1</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
         <v>1327</v>
       </c>
       <c r="B649" t="s">
         <v>1328</v>
       </c>
       <c r="C649" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D649" t="s">
         <v>8</v>
       </c>
       <c r="E649">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
         <v>1329</v>
       </c>
       <c r="B650" t="s">
         <v>1330</v>
       </c>
       <c r="C650" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D650" t="s">
         <v>8</v>
       </c>
       <c r="E650">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
         <v>1331</v>
       </c>
       <c r="B651" t="s">
         <v>1332</v>
       </c>
       <c r="C651" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="D651" t="s">
         <v>8</v>
       </c>
       <c r="E651">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
         <v>1333</v>
       </c>
       <c r="B652" t="s">
         <v>1334</v>
       </c>
       <c r="C652" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D652" t="s">
         <v>8</v>
       </c>
       <c r="E652">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
         <v>1335</v>
       </c>
       <c r="B653" t="s">
         <v>1336</v>
       </c>
       <c r="C653" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D653" t="s">
         <v>8</v>
       </c>
       <c r="E653">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
         <v>1337</v>
       </c>
       <c r="B654" t="s">
         <v>1338</v>
       </c>
       <c r="C654" t="s">
         <v>63</v>
       </c>
       <c r="D654" t="s">
         <v>8</v>
       </c>
       <c r="E654">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
         <v>1339</v>
       </c>
       <c r="B655" t="s">
         <v>1340</v>
       </c>
       <c r="C655" t="s">
         <v>63</v>
       </c>
       <c r="D655" t="s">
         <v>8</v>
       </c>
       <c r="E655">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
         <v>1341</v>
       </c>
       <c r="B656" t="s">
         <v>1342</v>
       </c>
       <c r="C656" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="D656" t="s">
         <v>8</v>
       </c>
       <c r="E656">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
         <v>1343</v>
       </c>
       <c r="B657" t="s">
         <v>1344</v>
       </c>
       <c r="C657" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D657" t="s">
         <v>8</v>
       </c>
       <c r="E657">
         <v>1</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
         <v>1345</v>
       </c>
       <c r="B658" t="s">
         <v>1346</v>
       </c>
       <c r="C658" t="s">
-        <v>1347</v>
+        <v>63</v>
       </c>
       <c r="D658" t="s">
         <v>8</v>
       </c>
       <c r="E658">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B659" t="s">
         <v>1348</v>
       </c>
-      <c r="B659" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C659" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="D659" t="s">
         <v>8</v>
       </c>
       <c r="E659">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B660" t="s">
         <v>1350</v>
       </c>
-      <c r="B660" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C660" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D660" t="s">
         <v>8</v>
       </c>
       <c r="E660">
         <v>1</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B661" t="s">
         <v>1352</v>
       </c>
-      <c r="B661" t="s">
+      <c r="C661" t="s">
         <v>1353</v>
       </c>
-      <c r="C661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D661" t="s">
         <v>8</v>
       </c>
       <c r="E661">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
         <v>1354</v>
       </c>
       <c r="B662" t="s">
         <v>1355</v>
       </c>
       <c r="C662" t="s">
-        <v>313</v>
+        <v>32</v>
       </c>
       <c r="D662" t="s">
         <v>8</v>
       </c>
       <c r="E662">
         <v>1</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
         <v>1356</v>
       </c>
       <c r="B663" t="s">
         <v>1357</v>
       </c>
       <c r="C663" t="s">
-        <v>138</v>
+        <v>1358</v>
       </c>
       <c r="D663" t="s">
         <v>8</v>
       </c>
       <c r="E663">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B664" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C664" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="D664" t="s">
         <v>8</v>
       </c>
       <c r="E664">
         <v>1</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B665" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="C665" t="s">
-        <v>224</v>
+        <v>46</v>
       </c>
       <c r="D665" t="s">
         <v>8</v>
       </c>
       <c r="E665">
         <v>1</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B666" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C666" t="s">
-        <v>29</v>
+        <v>313</v>
       </c>
       <c r="D666" t="s">
         <v>8</v>
       </c>
       <c r="E666">
         <v>1</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B667" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="C667" t="s">
-        <v>32</v>
+        <v>138</v>
       </c>
       <c r="D667" t="s">
         <v>8</v>
       </c>
       <c r="E667">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B668" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C668" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D668" t="s">
         <v>8</v>
       </c>
       <c r="E668">
         <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="B669" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C669" t="s">
-        <v>43</v>
+        <v>224</v>
       </c>
       <c r="D669" t="s">
         <v>8</v>
       </c>
       <c r="E669">
         <v>1</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B670" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="C670" t="s">
         <v>29</v>
       </c>
       <c r="D670" t="s">
         <v>8</v>
       </c>
       <c r="E670">
         <v>1</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B671" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="C671" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D671" t="s">
         <v>8</v>
       </c>
       <c r="E671">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B672" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C672" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D672" t="s">
         <v>8</v>
       </c>
       <c r="E672">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
         <v>1375</v>
       </c>
       <c r="B673" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C673" t="s">
-        <v>1377</v>
+        <v>43</v>
       </c>
       <c r="D673" t="s">
         <v>8</v>
       </c>
       <c r="E673">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
         <v>1378</v>
       </c>
       <c r="B674" t="s">
         <v>1379</v>
       </c>
       <c r="C674" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="D674" t="s">
         <v>8</v>
       </c>
       <c r="E674">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
         <v>1380</v>
       </c>
       <c r="B675" t="s">
         <v>1381</v>
       </c>
       <c r="C675" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D675" t="s">
         <v>8</v>
       </c>
       <c r="E675">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
         <v>1382</v>
       </c>
       <c r="B676" t="s">
         <v>1383</v>
       </c>
       <c r="C676" t="s">
-        <v>224</v>
+        <v>49</v>
       </c>
       <c r="D676" t="s">
         <v>8</v>
       </c>
       <c r="E676">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
         <v>1384</v>
       </c>
       <c r="B677" t="s">
         <v>1385</v>
       </c>
       <c r="C677" t="s">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="D677" t="s">
         <v>8</v>
       </c>
       <c r="E677">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
         <v>1386</v>
       </c>
       <c r="B678" t="s">
         <v>1387</v>
       </c>
       <c r="C678" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D678" t="s">
         <v>8</v>
       </c>
       <c r="E678">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
         <v>1388</v>
       </c>
       <c r="B679" t="s">
         <v>1389</v>
       </c>
       <c r="C679" t="s">
-        <v>157</v>
+        <v>43</v>
       </c>
       <c r="D679" t="s">
         <v>8</v>
       </c>
       <c r="E679">
         <v>1</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
         <v>1390</v>
       </c>
       <c r="B680" t="s">
         <v>1391</v>
       </c>
       <c r="C680" t="s">
         <v>224</v>
       </c>
       <c r="D680" t="s">
         <v>8</v>
       </c>
       <c r="E680">
         <v>1</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
         <v>1392</v>
       </c>
       <c r="B681" t="s">
         <v>1393</v>
       </c>
       <c r="C681" t="s">
-        <v>157</v>
+        <v>32</v>
       </c>
       <c r="D681" t="s">
         <v>8</v>
       </c>
       <c r="E681">
         <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
         <v>1394</v>
       </c>
       <c r="B682" t="s">
         <v>1395</v>
       </c>
       <c r="C682" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D682" t="s">
         <v>8</v>
       </c>
       <c r="E682">
         <v>1</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
         <v>1396</v>
       </c>
       <c r="B683" t="s">
         <v>1397</v>
       </c>
       <c r="C683" t="s">
-        <v>29</v>
+        <v>157</v>
       </c>
       <c r="D683" t="s">
         <v>8</v>
       </c>
       <c r="E683">
         <v>1</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>1398</v>
       </c>
       <c r="B684" t="s">
         <v>1399</v>
       </c>
       <c r="C684" t="s">
-        <v>63</v>
+        <v>224</v>
       </c>
       <c r="D684" t="s">
         <v>8</v>
       </c>
       <c r="E684">
         <v>1</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>1400</v>
       </c>
       <c r="B685" t="s">
         <v>1401</v>
       </c>
       <c r="C685" t="s">
-        <v>29</v>
+        <v>157</v>
       </c>
       <c r="D685" t="s">
         <v>8</v>
       </c>
       <c r="E685">
         <v>1</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
         <v>1402</v>
       </c>
       <c r="B686" t="s">
         <v>1403</v>
       </c>
       <c r="C686" t="s">
         <v>29</v>
       </c>
       <c r="D686" t="s">
         <v>8</v>
       </c>
       <c r="E686">
         <v>1</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
         <v>1404</v>
       </c>
       <c r="B687" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C687" t="s">
         <v>29</v>
       </c>
       <c r="D687" t="s">
         <v>8</v>
       </c>
       <c r="E687">
         <v>1</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B688" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C688" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
       <c r="D688" t="s">
         <v>8</v>
       </c>
       <c r="E688">
         <v>1</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B689" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C689" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D689" t="s">
         <v>8</v>
       </c>
       <c r="E689">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B690" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C690" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D690" t="s">
         <v>8</v>
       </c>
       <c r="E690">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B691" t="s">
         <v>1411</v>
       </c>
-      <c r="B691" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C691" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D691" t="s">
         <v>8</v>
       </c>
       <c r="E691">
         <v>1</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
         <v>1413</v>
       </c>
       <c r="B692" t="s">
         <v>1414</v>
       </c>
       <c r="C692" t="s">
-        <v>81</v>
+        <v>224</v>
       </c>
       <c r="D692" t="s">
         <v>8</v>
       </c>
       <c r="E692">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
         <v>1415</v>
       </c>
       <c r="B693" t="s">
         <v>1416</v>
       </c>
       <c r="C693" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="D693" t="s">
         <v>8</v>
       </c>
       <c r="E693">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
         <v>1417</v>
       </c>
       <c r="B694" t="s">
         <v>1418</v>
       </c>
       <c r="C694" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D694" t="s">
         <v>8</v>
       </c>
       <c r="E694">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
         <v>1419</v>
       </c>
       <c r="B695" t="s">
         <v>1420</v>
       </c>
       <c r="C695" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D695" t="s">
         <v>8</v>
       </c>
       <c r="E695">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
         <v>1421</v>
       </c>
       <c r="B696" t="s">
         <v>1422</v>
       </c>
       <c r="C696" t="s">
         <v>81</v>
       </c>
       <c r="D696" t="s">
         <v>8</v>
       </c>
       <c r="E696">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
         <v>1423</v>
       </c>
       <c r="B697" t="s">
         <v>1424</v>
       </c>
       <c r="C697" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D697" t="s">
         <v>8</v>
       </c>
       <c r="E697">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
         <v>1425</v>
       </c>
       <c r="B698" t="s">
         <v>1426</v>
       </c>
       <c r="C698" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D698" t="s">
         <v>8</v>
       </c>
       <c r="E698">
         <v>1</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
         <v>1427</v>
       </c>
       <c r="B699" t="s">
         <v>1428</v>
       </c>
       <c r="C699" t="s">
-        <v>1429</v>
+        <v>46</v>
       </c>
       <c r="D699" t="s">
         <v>8</v>
       </c>
       <c r="E699">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B700" t="s">
         <v>1430</v>
       </c>
-      <c r="B700" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C700" t="s">
-        <v>43</v>
+        <v>1358</v>
       </c>
       <c r="D700" t="s">
         <v>8</v>
       </c>
       <c r="E700">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B701" t="s">
         <v>1432</v>
       </c>
-      <c r="B701" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C701" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D701" t="s">
         <v>8</v>
       </c>
       <c r="E701">
         <v>1</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B702" t="s">
         <v>1434</v>
       </c>
-      <c r="B702" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C702" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D702" t="s">
         <v>8</v>
       </c>
       <c r="E702">
         <v>1</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B703" t="s">
         <v>1436</v>
       </c>
-      <c r="B703" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C703" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D703" t="s">
         <v>8</v>
       </c>
       <c r="E703">
         <v>1</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B704" t="s">
         <v>1438</v>
       </c>
-      <c r="B704" t="s">
+      <c r="C704" t="s">
         <v>1439</v>
       </c>
-      <c r="C704" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D704" t="s">
         <v>8</v>
       </c>
       <c r="E704">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
         <v>1440</v>
       </c>
       <c r="B705" t="s">
         <v>1441</v>
       </c>
       <c r="C705" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D705" t="s">
         <v>8</v>
       </c>
       <c r="E705">
         <v>1</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>1442</v>
       </c>
       <c r="B706" t="s">
         <v>1443</v>
       </c>
       <c r="C706" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D706" t="s">
         <v>8</v>
       </c>
       <c r="E706">
         <v>1</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
         <v>1444</v>
       </c>
       <c r="B707" t="s">
         <v>1445</v>
       </c>
       <c r="C707" t="s">
-        <v>1446</v>
+        <v>29</v>
       </c>
       <c r="D707" t="s">
         <v>8</v>
       </c>
       <c r="E707">
         <v>1</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B708" t="s">
         <v>1447</v>
       </c>
-      <c r="B708" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C708" t="s">
-        <v>939</v>
+        <v>81</v>
       </c>
       <c r="D708" t="s">
         <v>8</v>
       </c>
       <c r="E708">
         <v>1</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B709" t="s">
         <v>1449</v>
       </c>
-      <c r="B709" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C709" t="s">
-        <v>939</v>
+        <v>81</v>
       </c>
       <c r="D709" t="s">
         <v>8</v>
       </c>
       <c r="E709">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B710" t="s">
         <v>1451</v>
       </c>
-      <c r="B710" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C710" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D710" t="s">
         <v>8</v>
       </c>
       <c r="E710">
         <v>1</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B711" t="s">
         <v>1453</v>
       </c>
-      <c r="B711" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C711" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D711" t="s">
         <v>8</v>
       </c>
       <c r="E711">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B712" t="s">
         <v>1455</v>
       </c>
-      <c r="B712" t="s">
+      <c r="C712" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D712" t="s">
         <v>8</v>
       </c>
       <c r="E712">
         <v>1</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
         <v>1457</v>
       </c>
       <c r="B713" t="s">
         <v>1458</v>
       </c>
       <c r="C713" t="s">
-        <v>43</v>
+        <v>945</v>
       </c>
       <c r="D713" t="s">
         <v>8</v>
       </c>
       <c r="E713">
         <v>1</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
         <v>1459</v>
       </c>
       <c r="B714" t="s">
         <v>1460</v>
       </c>
       <c r="C714" t="s">
-        <v>43</v>
+        <v>945</v>
       </c>
       <c r="D714" t="s">
         <v>8</v>
       </c>
       <c r="E714">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
         <v>1461</v>
       </c>
       <c r="B715" t="s">
         <v>1462</v>
       </c>
       <c r="C715" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D715" t="s">
         <v>8</v>
       </c>
       <c r="E715">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
         <v>1463</v>
       </c>
       <c r="B716" t="s">
         <v>1464</v>
       </c>
       <c r="C716" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D716" t="s">
         <v>8</v>
       </c>
       <c r="E716">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>1465</v>
       </c>
       <c r="B717" t="s">
         <v>1466</v>
       </c>
       <c r="C717" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D717" t="s">
         <v>8</v>
       </c>
       <c r="E717">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" t="s">
         <v>1467</v>
       </c>
       <c r="B718" t="s">
         <v>1468</v>
       </c>
       <c r="C718" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D718" t="s">
         <v>8</v>
       </c>
       <c r="E718">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" t="s">
         <v>1469</v>
       </c>
       <c r="B719" t="s">
         <v>1470</v>
       </c>
       <c r="C719" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D719" t="s">
         <v>8</v>
       </c>
       <c r="E719">
         <v>1</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>1471</v>
       </c>
       <c r="B720" t="s">
         <v>1472</v>
       </c>
       <c r="C720" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D720" t="s">
         <v>8</v>
       </c>
       <c r="E720">
         <v>1</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
         <v>1473</v>
       </c>
       <c r="B721" t="s">
         <v>1474</v>
       </c>
       <c r="C721" t="s">
-        <v>49</v>
+        <v>160</v>
       </c>
       <c r="D721" t="s">
         <v>8</v>
       </c>
       <c r="E721">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B722" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="C722" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D722" t="s">
         <v>8</v>
       </c>
       <c r="E722">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B723" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="C723" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D723" t="s">
         <v>8</v>
       </c>
       <c r="E723">
         <v>1</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="B724" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="C724" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="D724" t="s">
         <v>8</v>
       </c>
       <c r="E724">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="B725" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="C725" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D725" t="s">
         <v>8</v>
       </c>
       <c r="E725">
         <v>1</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
       <c r="B726" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="C726" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D726" t="s">
         <v>8</v>
       </c>
       <c r="E726">
         <v>1</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B727" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="C727" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D727" t="s">
         <v>8</v>
       </c>
       <c r="E727">
         <v>1</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
         <v>1483</v>
       </c>
       <c r="B728" t="s">
         <v>1484</v>
       </c>
       <c r="C728" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D728" t="s">
         <v>8</v>
       </c>
       <c r="E728">
         <v>1</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
         <v>1485</v>
       </c>
       <c r="B729" t="s">
         <v>1486</v>
       </c>
       <c r="C729" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D729" t="s">
         <v>8</v>
       </c>
       <c r="E729">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
         <v>1487</v>
       </c>
       <c r="B730" t="s">
         <v>1488</v>
       </c>
       <c r="C730" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D730" t="s">
         <v>8</v>
       </c>
       <c r="E730">
         <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
         <v>1489</v>
       </c>
       <c r="B731" t="s">
         <v>1490</v>
       </c>
       <c r="C731" t="s">
-        <v>344</v>
+        <v>63</v>
       </c>
       <c r="D731" t="s">
         <v>8</v>
       </c>
       <c r="E731">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
         <v>1491</v>
       </c>
       <c r="B732" t="s">
         <v>1492</v>
       </c>
       <c r="C732" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D732" t="s">
         <v>8</v>
       </c>
       <c r="E732">
         <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B733" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="C733" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D733" t="s">
         <v>8</v>
       </c>
       <c r="E733">
         <v>1</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="B734" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="C734" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D734" t="s">
         <v>8</v>
       </c>
       <c r="E734">
         <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
       <c r="B735" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="C735" t="s">
         <v>32</v>
       </c>
       <c r="D735" t="s">
         <v>8</v>
       </c>
       <c r="E735">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="B736" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="C736" t="s">
-        <v>96</v>
+        <v>344</v>
       </c>
       <c r="D736" t="s">
         <v>8</v>
       </c>
       <c r="E736">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="B737" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="C737" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="D737" t="s">
         <v>8</v>
       </c>
       <c r="E737">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B738" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="C738" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D738" t="s">
         <v>8</v>
       </c>
       <c r="E738">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
         <v>1501</v>
       </c>
       <c r="B739" t="s">
         <v>1502</v>
       </c>
       <c r="C739" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D739" t="s">
         <v>8</v>
       </c>
       <c r="E739">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
         <v>1503</v>
       </c>
       <c r="B740" t="s">
         <v>1504</v>
       </c>
       <c r="C740" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D740" t="s">
         <v>8</v>
       </c>
       <c r="E740">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
         <v>1505</v>
       </c>
       <c r="B741" t="s">
         <v>1506</v>
       </c>
       <c r="C741" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="D741" t="s">
         <v>8</v>
       </c>
       <c r="E741">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
         <v>1507</v>
       </c>
       <c r="B742" t="s">
         <v>1508</v>
       </c>
       <c r="C742" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="D742" t="s">
         <v>8</v>
       </c>
       <c r="E742">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
         <v>1509</v>
       </c>
       <c r="B743" t="s">
         <v>1510</v>
       </c>
       <c r="C743" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D743" t="s">
         <v>8</v>
       </c>
       <c r="E743">
         <v>1</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
         <v>1511</v>
       </c>
       <c r="B744" t="s">
         <v>1512</v>
       </c>
       <c r="C744" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D744" t="s">
         <v>8</v>
       </c>
       <c r="E744">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
         <v>1513</v>
       </c>
       <c r="B745" t="s">
         <v>1514</v>
       </c>
       <c r="C745" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D745" t="s">
         <v>8</v>
       </c>
       <c r="E745">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
         <v>1515</v>
       </c>
       <c r="B746" t="s">
         <v>1516</v>
       </c>
       <c r="C746" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="D746" t="s">
         <v>8</v>
       </c>
       <c r="E746">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
         <v>1517</v>
       </c>
       <c r="B747" t="s">
         <v>1518</v>
       </c>
       <c r="C747" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D747" t="s">
         <v>8</v>
       </c>
       <c r="E747">
         <v>2.2</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
         <v>1519</v>
       </c>
       <c r="B748" t="s">
         <v>1520</v>
       </c>
       <c r="C748" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D748" t="s">
         <v>8</v>
       </c>
       <c r="E748">
         <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
         <v>1521</v>
       </c>
       <c r="B749" t="s">
         <v>1522</v>
       </c>
       <c r="C749" t="s">
-        <v>313</v>
+        <v>16</v>
       </c>
       <c r="D749" t="s">
         <v>8</v>
       </c>
       <c r="E749">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
         <v>1523</v>
       </c>
       <c r="B750" t="s">
         <v>1524</v>
       </c>
       <c r="C750" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="D750" t="s">
         <v>8</v>
       </c>
       <c r="E750">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
         <v>1525</v>
       </c>
       <c r="B751" t="s">
         <v>1526</v>
       </c>
       <c r="C751" t="s">
-        <v>640</v>
+        <v>63</v>
       </c>
       <c r="D751" t="s">
         <v>8</v>
       </c>
       <c r="E751">
         <v>1</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
         <v>1527</v>
       </c>
       <c r="B752" t="s">
         <v>1528</v>
       </c>
       <c r="C752" t="s">
-        <v>640</v>
+        <v>344</v>
       </c>
       <c r="D752" t="s">
         <v>8</v>
       </c>
       <c r="E752">
         <v>1</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
         <v>1529</v>
       </c>
       <c r="B753" t="s">
         <v>1530</v>
       </c>
       <c r="C753" t="s">
-        <v>96</v>
+        <v>227</v>
       </c>
       <c r="D753" t="s">
         <v>8</v>
       </c>
       <c r="E753">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
         <v>1531</v>
       </c>
       <c r="B754" t="s">
         <v>1532</v>
       </c>
       <c r="C754" t="s">
-        <v>1347</v>
+        <v>26</v>
       </c>
       <c r="D754" t="s">
         <v>8</v>
       </c>
       <c r="E754">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
         <v>1533</v>
       </c>
       <c r="B755" t="s">
         <v>1534</v>
       </c>
       <c r="C755" t="s">
         <v>43</v>
       </c>
       <c r="D755" t="s">
         <v>8</v>
       </c>
       <c r="E755">
         <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>1535</v>
       </c>
       <c r="B756" t="s">
         <v>1536</v>
       </c>
       <c r="C756" t="s">
-        <v>29</v>
+        <v>313</v>
       </c>
       <c r="D756" t="s">
         <v>8</v>
       </c>
       <c r="E756">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
         <v>1537</v>
       </c>
       <c r="B757" t="s">
         <v>1538</v>
       </c>
       <c r="C757" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D757" t="s">
         <v>8</v>
       </c>
       <c r="E757">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
         <v>1539</v>
       </c>
       <c r="B758" t="s">
         <v>1540</v>
       </c>
       <c r="C758" t="s">
-        <v>1541</v>
+        <v>644</v>
       </c>
       <c r="D758" t="s">
         <v>8</v>
       </c>
       <c r="E758">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B759" t="s">
         <v>1542</v>
       </c>
-      <c r="B759" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C759" t="s">
-        <v>29</v>
+        <v>644</v>
       </c>
       <c r="D759" t="s">
         <v>8</v>
       </c>
       <c r="E759">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B760" t="s">
         <v>1544</v>
       </c>
-      <c r="B760" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C760" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="D760" t="s">
         <v>8</v>
       </c>
       <c r="E760">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B761" t="s">
         <v>1546</v>
       </c>
-      <c r="B761" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C761" t="s">
-        <v>43</v>
+        <v>1353</v>
       </c>
       <c r="D761" t="s">
         <v>8</v>
       </c>
       <c r="E761">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B762" t="s">
         <v>1548</v>
       </c>
-      <c r="B762" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C762" t="s">
-        <v>43</v>
+        <v>1353</v>
       </c>
       <c r="D762" t="s">
         <v>8</v>
       </c>
       <c r="E762">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B763" t="s">
         <v>1550</v>
       </c>
-      <c r="B763" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C763" t="s">
-        <v>43</v>
+        <v>1353</v>
       </c>
       <c r="D763" t="s">
         <v>8</v>
       </c>
       <c r="E763">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B764" t="s">
         <v>1552</v>
-      </c>
-[...1 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="C764" t="s">
         <v>43</v>
       </c>
       <c r="D764" t="s">
         <v>8</v>
       </c>
       <c r="E764">
         <v>1</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B765" t="s">
         <v>1554</v>
       </c>
-      <c r="B765" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C765" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D765" t="s">
         <v>8</v>
       </c>
       <c r="E765">
         <v>1</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B766" t="s">
         <v>1556</v>
       </c>
-      <c r="B766" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C766" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D766" t="s">
         <v>8</v>
       </c>
       <c r="E766">
         <v>1</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B767" t="s">
         <v>1558</v>
       </c>
-      <c r="B767" t="s">
+      <c r="C767" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D767" t="s">
         <v>8</v>
       </c>
       <c r="E767">
         <v>1</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>1560</v>
       </c>
       <c r="B768" t="s">
         <v>1561</v>
       </c>
       <c r="C768" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D768" t="s">
         <v>8</v>
       </c>
       <c r="E768">
         <v>1</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>1562</v>
       </c>
       <c r="B769" t="s">
         <v>1563</v>
       </c>
       <c r="C769" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="D769" t="s">
         <v>8</v>
       </c>
       <c r="E769">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
         <v>1564</v>
       </c>
       <c r="B770" t="s">
         <v>1565</v>
       </c>
       <c r="C770" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D770" t="s">
         <v>8</v>
       </c>
       <c r="E770">
         <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>1566</v>
       </c>
       <c r="B771" t="s">
         <v>1567</v>
       </c>
       <c r="C771" t="s">
-        <v>830</v>
+        <v>43</v>
       </c>
       <c r="D771" t="s">
         <v>8</v>
       </c>
       <c r="E771">
         <v>1</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
         <v>1568</v>
       </c>
       <c r="B772" t="s">
         <v>1569</v>
       </c>
       <c r="C772" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D772" t="s">
         <v>8</v>
       </c>
       <c r="E772">
         <v>1</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
         <v>1570</v>
       </c>
       <c r="B773" t="s">
         <v>1571</v>
       </c>
       <c r="C773" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D773" t="s">
         <v>8</v>
       </c>
       <c r="E773">
         <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
         <v>1572</v>
       </c>
       <c r="B774" t="s">
         <v>1573</v>
       </c>
       <c r="C774" t="s">
-        <v>559</v>
+        <v>43</v>
       </c>
       <c r="D774" t="s">
         <v>8</v>
       </c>
       <c r="E774">
         <v>1</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
         <v>1574</v>
       </c>
       <c r="B775" t="s">
         <v>1575</v>
       </c>
       <c r="C775" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D775" t="s">
         <v>8</v>
       </c>
       <c r="E775">
         <v>1</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="B776" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="C776" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D776" t="s">
         <v>8</v>
       </c>
       <c r="E776">
         <v>1</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="B777" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="C777" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D777" t="s">
         <v>8</v>
       </c>
       <c r="E777">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="B778" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="C778" t="s">
         <v>160</v>
       </c>
       <c r="D778" t="s">
         <v>8</v>
       </c>
       <c r="E778">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="B779" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="C779" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D779" t="s">
         <v>8</v>
       </c>
       <c r="E779">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="B780" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="C780" t="s">
-        <v>7</v>
+        <v>836</v>
       </c>
       <c r="D780" t="s">
         <v>8</v>
       </c>
       <c r="E780">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="B781" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="C781" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D781" t="s">
         <v>8</v>
       </c>
       <c r="E781">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="B782" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="C782" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="D782" t="s">
         <v>8</v>
       </c>
       <c r="E782">
         <v>1</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="B783" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="C783" t="s">
-        <v>248</v>
+        <v>563</v>
       </c>
       <c r="D783" t="s">
         <v>8</v>
       </c>
       <c r="E783">
         <v>1</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
       <c r="B784" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="C784" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D784" t="s">
         <v>8</v>
       </c>
       <c r="E784">
         <v>1</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="B785" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="C785" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D785" t="s">
         <v>8</v>
       </c>
       <c r="E785">
         <v>1</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="B786" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="C786" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D786" t="s">
         <v>8</v>
       </c>
       <c r="E786">
         <v>1</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="B787" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="C787" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D787" t="s">
         <v>8</v>
       </c>
       <c r="E787">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>1592</v>
       </c>
       <c r="B788" t="s">
         <v>1593</v>
       </c>
       <c r="C788" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D788" t="s">
         <v>8</v>
       </c>
       <c r="E788">
         <v>1</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
         <v>1594</v>
       </c>
       <c r="B789" t="s">
         <v>1595</v>
       </c>
       <c r="C789" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D789" t="s">
         <v>8</v>
       </c>
       <c r="E789">
         <v>1</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
         <v>1596</v>
       </c>
       <c r="B790" t="s">
         <v>1597</v>
       </c>
       <c r="C790" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D790" t="s">
         <v>8</v>
       </c>
       <c r="E790">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
         <v>1598</v>
       </c>
       <c r="B791" t="s">
         <v>1599</v>
       </c>
       <c r="C791" t="s">
-        <v>21</v>
+        <v>248</v>
       </c>
       <c r="D791" t="s">
         <v>8</v>
       </c>
       <c r="E791">
         <v>1</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
         <v>1600</v>
       </c>
       <c r="B792" t="s">
         <v>1601</v>
       </c>
       <c r="C792" t="s">
-        <v>54</v>
+        <v>248</v>
       </c>
       <c r="D792" t="s">
         <v>8</v>
       </c>
       <c r="E792">
         <v>1</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
         <v>1602</v>
       </c>
       <c r="B793" t="s">
         <v>1603</v>
       </c>
       <c r="C793" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D793" t="s">
         <v>8</v>
       </c>
       <c r="E793">
         <v>1</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
         <v>1604</v>
       </c>
       <c r="B794" t="s">
         <v>1605</v>
       </c>
       <c r="C794" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D794" t="s">
         <v>8</v>
       </c>
       <c r="E794">
         <v>1</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
         <v>1606</v>
       </c>
       <c r="B795" t="s">
         <v>1607</v>
       </c>
       <c r="C795" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D795" t="s">
         <v>8</v>
       </c>
       <c r="E795">
         <v>1</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
         <v>1608</v>
       </c>
       <c r="B796" t="s">
         <v>1609</v>
       </c>
       <c r="C796" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="D796" t="s">
         <v>8</v>
       </c>
       <c r="E796">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>1610</v>
       </c>
       <c r="B797" t="s">
         <v>1611</v>
       </c>
       <c r="C797" t="s">
         <v>32</v>
       </c>
       <c r="D797" t="s">
         <v>8</v>
       </c>
       <c r="E797">
         <v>1</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>1612</v>
       </c>
       <c r="B798" t="s">
         <v>1613</v>
       </c>
       <c r="C798" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D798" t="s">
         <v>8</v>
       </c>
       <c r="E798">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>1614</v>
       </c>
       <c r="B799" t="s">
         <v>1615</v>
       </c>
       <c r="C799" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="D799" t="s">
         <v>8</v>
       </c>
       <c r="E799">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
         <v>1616</v>
       </c>
       <c r="B800" t="s">
         <v>1617</v>
       </c>
       <c r="C800" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D800" t="s">
         <v>8</v>
       </c>
       <c r="E800">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
         <v>1618</v>
       </c>
       <c r="B801" t="s">
         <v>1619</v>
       </c>
       <c r="C801" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D801" t="s">
         <v>8</v>
       </c>
       <c r="E801">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
         <v>1620</v>
       </c>
       <c r="B802" t="s">
         <v>1621</v>
       </c>
       <c r="C802" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D802" t="s">
         <v>8</v>
       </c>
       <c r="E802">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
         <v>1622</v>
       </c>
       <c r="B803" t="s">
         <v>1623</v>
       </c>
       <c r="C803" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D803" t="s">
         <v>8</v>
       </c>
       <c r="E803">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
         <v>1624</v>
       </c>
       <c r="B804" t="s">
         <v>1625</v>
       </c>
       <c r="C804" t="s">
-        <v>248</v>
+        <v>54</v>
       </c>
       <c r="D804" t="s">
         <v>8</v>
       </c>
       <c r="E804">
         <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
         <v>1626</v>
       </c>
       <c r="B805" t="s">
         <v>1627</v>
       </c>
       <c r="C805" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="D805" t="s">
         <v>8</v>
       </c>
       <c r="E805">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>1628</v>
       </c>
       <c r="B806" t="s">
         <v>1629</v>
       </c>
       <c r="C806" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D806" t="s">
         <v>8</v>
       </c>
       <c r="E806">
         <v>1</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>1630</v>
       </c>
       <c r="B807" t="s">
         <v>1631</v>
       </c>
       <c r="C807" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D807" t="s">
         <v>8</v>
       </c>
       <c r="E807">
         <v>1</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>1632</v>
       </c>
       <c r="B808" t="s">
         <v>1633</v>
       </c>
       <c r="C808" t="s">
-        <v>1634</v>
+        <v>63</v>
       </c>
       <c r="D808" t="s">
         <v>8</v>
       </c>
       <c r="E808">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B809" t="s">
         <v>1635</v>
       </c>
-      <c r="B809" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C809" t="s">
-        <v>830</v>
+        <v>54</v>
       </c>
       <c r="D809" t="s">
         <v>8</v>
       </c>
       <c r="E809">
         <v>1</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B810" t="s">
         <v>1637</v>
       </c>
-      <c r="B810" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C810" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D810" t="s">
         <v>8</v>
       </c>
       <c r="E810">
         <v>1</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B811" t="s">
         <v>1639</v>
       </c>
-      <c r="B811" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C811" t="s">
-        <v>1641</v>
+        <v>29</v>
       </c>
       <c r="D811" t="s">
         <v>8</v>
       </c>
       <c r="E811">
         <v>1</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
-        <v>1642</v>
+        <v>1640</v>
       </c>
       <c r="B812" t="s">
-        <v>1643</v>
+        <v>1641</v>
       </c>
       <c r="C812" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D812" t="s">
         <v>8</v>
       </c>
       <c r="E812">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
-        <v>1644</v>
+        <v>1642</v>
       </c>
       <c r="B813" t="s">
-        <v>1645</v>
+        <v>1643</v>
       </c>
       <c r="C813" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="D813" t="s">
         <v>8</v>
       </c>
       <c r="E813">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
-        <v>1646</v>
+        <v>1644</v>
       </c>
       <c r="B814" t="s">
-        <v>1647</v>
+        <v>1645</v>
       </c>
       <c r="C814" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D814" t="s">
         <v>8</v>
       </c>
       <c r="E814">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
-        <v>1648</v>
+        <v>1646</v>
       </c>
       <c r="B815" t="s">
-        <v>1649</v>
+        <v>1647</v>
       </c>
       <c r="C815" t="s">
-        <v>227</v>
+        <v>63</v>
       </c>
       <c r="D815" t="s">
         <v>8</v>
       </c>
       <c r="E815">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
-        <v>1650</v>
+        <v>1648</v>
       </c>
       <c r="B816" t="s">
-        <v>1651</v>
+        <v>1649</v>
       </c>
       <c r="C816" t="s">
-        <v>227</v>
+        <v>21</v>
       </c>
       <c r="D816" t="s">
         <v>8</v>
       </c>
       <c r="E816">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C817" t="s">
         <v>1652</v>
       </c>
-      <c r="B817" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D817" t="s">
         <v>8</v>
       </c>
       <c r="E817">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B818" t="s">
         <v>1654</v>
       </c>
-      <c r="B818" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C818" t="s">
-        <v>119</v>
+        <v>836</v>
       </c>
       <c r="D818" t="s">
         <v>8</v>
       </c>
       <c r="E818">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B819" t="s">
         <v>1656</v>
       </c>
-      <c r="B819" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C819" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="D819" t="s">
         <v>8</v>
       </c>
       <c r="E819">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B820" t="s">
         <v>1658</v>
       </c>
-      <c r="B820" t="s">
+      <c r="C820" t="s">
         <v>1659</v>
       </c>
-      <c r="C820" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D820" t="s">
         <v>8</v>
       </c>
       <c r="E820">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
         <v>1660</v>
       </c>
       <c r="B821" t="s">
         <v>1661</v>
       </c>
       <c r="C821" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="D821" t="s">
         <v>8</v>
       </c>
       <c r="E821">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
         <v>1662</v>
       </c>
       <c r="B822" t="s">
         <v>1663</v>
       </c>
       <c r="C822" t="s">
-        <v>119</v>
+        <v>227</v>
       </c>
       <c r="D822" t="s">
         <v>8</v>
       </c>
       <c r="E822">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
         <v>1664</v>
       </c>
       <c r="B823" t="s">
         <v>1665</v>
       </c>
       <c r="C823" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="D823" t="s">
         <v>8</v>
       </c>
       <c r="E823">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
         <v>1666</v>
       </c>
       <c r="B824" t="s">
         <v>1667</v>
       </c>
       <c r="C824" t="s">
-        <v>119</v>
+        <v>227</v>
       </c>
       <c r="D824" t="s">
         <v>8</v>
       </c>
       <c r="E824">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
         <v>1668</v>
       </c>
       <c r="B825" t="s">
         <v>1669</v>
       </c>
       <c r="C825" t="s">
-        <v>119</v>
+        <v>227</v>
       </c>
       <c r="D825" t="s">
         <v>8</v>
       </c>
       <c r="E825">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
         <v>1670</v>
       </c>
       <c r="B826" t="s">
         <v>1671</v>
       </c>
       <c r="C826" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="D826" t="s">
         <v>8</v>
       </c>
       <c r="E826">
         <v>2.1</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
         <v>1672</v>
       </c>
       <c r="B827" t="s">
         <v>1673</v>
       </c>
       <c r="C827" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="D827" t="s">
         <v>8</v>
       </c>
       <c r="E827">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
         <v>1674</v>
       </c>
       <c r="B828" t="s">
         <v>1675</v>
       </c>
       <c r="C828" t="s">
-        <v>160</v>
+        <v>119</v>
       </c>
       <c r="D828" t="s">
         <v>8</v>
       </c>
       <c r="E828">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
         <v>1676</v>
       </c>
       <c r="B829" t="s">
         <v>1677</v>
       </c>
       <c r="C829" t="s">
         <v>119</v>
       </c>
       <c r="D829" t="s">
         <v>8</v>
       </c>
       <c r="E829">
         <v>2.1</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
         <v>1678</v>
       </c>
       <c r="B830" t="s">
         <v>1679</v>
       </c>
       <c r="C830" t="s">
-        <v>160</v>
+        <v>119</v>
       </c>
       <c r="D830" t="s">
         <v>8</v>
       </c>
       <c r="E830">
         <v>1</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
         <v>1680</v>
       </c>
       <c r="B831" t="s">
         <v>1681</v>
       </c>
       <c r="C831" t="s">
         <v>119</v>
       </c>
       <c r="D831" t="s">
         <v>8</v>
       </c>
       <c r="E831">
         <v>2.1</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
         <v>1682</v>
       </c>
       <c r="B832" t="s">
         <v>1683</v>
       </c>
       <c r="C832" t="s">
-        <v>785</v>
+        <v>119</v>
       </c>
       <c r="D832" t="s">
         <v>8</v>
       </c>
       <c r="E832">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
         <v>1684</v>
       </c>
       <c r="B833" t="s">
         <v>1685</v>
       </c>
       <c r="C833" t="s">
-        <v>785</v>
+        <v>119</v>
       </c>
       <c r="D833" t="s">
         <v>8</v>
       </c>
       <c r="E833">
         <v>2.1</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
         <v>1686</v>
       </c>
       <c r="B834" t="s">
         <v>1687</v>
       </c>
       <c r="C834" t="s">
-        <v>344</v>
+        <v>119</v>
       </c>
       <c r="D834" t="s">
         <v>8</v>
       </c>
       <c r="E834">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
         <v>1688</v>
       </c>
       <c r="B835" t="s">
         <v>1689</v>
       </c>
       <c r="C835" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="D835" t="s">
         <v>8</v>
       </c>
       <c r="E835">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
         <v>1690</v>
       </c>
       <c r="B836" t="s">
         <v>1691</v>
       </c>
       <c r="C836" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D836" t="s">
         <v>8</v>
       </c>
       <c r="E836">
         <v>1</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
         <v>1692</v>
       </c>
       <c r="B837" t="s">
         <v>1693</v>
       </c>
       <c r="C837" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="D837" t="s">
         <v>8</v>
       </c>
       <c r="E837">
         <v>1</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
         <v>1694</v>
       </c>
       <c r="B838" t="s">
         <v>1695</v>
       </c>
       <c r="C838" t="s">
-        <v>224</v>
+        <v>119</v>
       </c>
       <c r="D838" t="s">
         <v>8</v>
       </c>
       <c r="E838">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
         <v>1696</v>
       </c>
       <c r="B839" t="s">
         <v>1697</v>
       </c>
       <c r="C839" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D839" t="s">
         <v>8</v>
       </c>
       <c r="E839">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
         <v>1698</v>
       </c>
       <c r="B840" t="s">
         <v>1699</v>
       </c>
       <c r="C840" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="D840" t="s">
         <v>8</v>
       </c>
       <c r="E840">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
         <v>1700</v>
       </c>
       <c r="B841" t="s">
         <v>1701</v>
       </c>
       <c r="C841" t="s">
-        <v>49</v>
+        <v>791</v>
       </c>
       <c r="D841" t="s">
         <v>8</v>
       </c>
       <c r="E841">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
         <v>1702</v>
       </c>
       <c r="B842" t="s">
         <v>1703</v>
       </c>
       <c r="C842" t="s">
-        <v>224</v>
+        <v>791</v>
       </c>
       <c r="D842" t="s">
         <v>8</v>
       </c>
       <c r="E842">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
         <v>1704</v>
       </c>
       <c r="B843" t="s">
         <v>1705</v>
       </c>
       <c r="C843" t="s">
-        <v>224</v>
+        <v>344</v>
       </c>
       <c r="D843" t="s">
         <v>8</v>
       </c>
       <c r="E843">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
         <v>1706</v>
       </c>
       <c r="B844" t="s">
         <v>1707</v>
       </c>
       <c r="C844" t="s">
-        <v>224</v>
+        <v>81</v>
       </c>
       <c r="D844" t="s">
         <v>8</v>
       </c>
       <c r="E844">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
         <v>1708</v>
       </c>
       <c r="B845" t="s">
         <v>1709</v>
       </c>
       <c r="C845" t="s">
-        <v>63</v>
+        <v>224</v>
       </c>
       <c r="D845" t="s">
         <v>8</v>
       </c>
       <c r="E845">
         <v>1</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
         <v>1710</v>
       </c>
       <c r="B846" t="s">
         <v>1711</v>
       </c>
       <c r="C846" t="s">
-        <v>63</v>
+        <v>224</v>
       </c>
       <c r="D846" t="s">
         <v>8</v>
       </c>
       <c r="E846">
         <v>1</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
         <v>1712</v>
       </c>
       <c r="B847" t="s">
         <v>1713</v>
       </c>
       <c r="C847" t="s">
-        <v>63</v>
+        <v>224</v>
       </c>
       <c r="D847" t="s">
         <v>8</v>
       </c>
       <c r="E847">
         <v>1</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>1714</v>
       </c>
       <c r="B848" t="s">
         <v>1715</v>
       </c>
       <c r="C848" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D848" t="s">
         <v>8</v>
       </c>
       <c r="E848">
         <v>1</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>1716</v>
       </c>
       <c r="B849" t="s">
         <v>1717</v>
       </c>
       <c r="C849" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D849" t="s">
         <v>8</v>
       </c>
       <c r="E849">
         <v>1</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
         <v>1718</v>
       </c>
       <c r="B850" t="s">
         <v>1719</v>
       </c>
       <c r="C850" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D850" t="s">
         <v>8</v>
       </c>
       <c r="E850">
         <v>1</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
         <v>1720</v>
       </c>
       <c r="B851" t="s">
         <v>1721</v>
       </c>
       <c r="C851" t="s">
-        <v>1446</v>
+        <v>224</v>
       </c>
       <c r="D851" t="s">
         <v>8</v>
       </c>
       <c r="E851">
         <v>1</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
         <v>1722</v>
       </c>
       <c r="B852" t="s">
         <v>1723</v>
       </c>
       <c r="C852" t="s">
-        <v>29</v>
+        <v>224</v>
       </c>
       <c r="D852" t="s">
         <v>8</v>
       </c>
       <c r="E852">
         <v>1</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
         <v>1724</v>
       </c>
       <c r="B853" t="s">
         <v>1725</v>
       </c>
       <c r="C853" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="D853" t="s">
         <v>8</v>
       </c>
       <c r="E853">
         <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
         <v>1726</v>
       </c>
       <c r="B854" t="s">
         <v>1727</v>
       </c>
       <c r="C854" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D854" t="s">
         <v>8</v>
       </c>
       <c r="E854">
         <v>1</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
         <v>1728</v>
       </c>
       <c r="B855" t="s">
         <v>1729</v>
       </c>
       <c r="C855" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D855" t="s">
         <v>8</v>
       </c>
       <c r="E855">
         <v>1</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
         <v>1730</v>
       </c>
       <c r="B856" t="s">
         <v>1731</v>
       </c>
       <c r="C856" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D856" t="s">
         <v>8</v>
       </c>
       <c r="E856">
         <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
         <v>1732</v>
       </c>
       <c r="B857" t="s">
         <v>1733</v>
       </c>
       <c r="C857" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D857" t="s">
         <v>8</v>
       </c>
       <c r="E857">
         <v>1</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
         <v>1734</v>
       </c>
       <c r="B858" t="s">
         <v>1735</v>
       </c>
       <c r="C858" t="s">
-        <v>685</v>
+        <v>63</v>
       </c>
       <c r="D858" t="s">
         <v>8</v>
       </c>
       <c r="E858">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
         <v>1736</v>
       </c>
       <c r="B859" t="s">
         <v>1737</v>
       </c>
       <c r="C859" t="s">
         <v>63</v>
       </c>
       <c r="D859" t="s">
         <v>8</v>
       </c>
       <c r="E859">
         <v>1</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
         <v>1738</v>
       </c>
       <c r="B860" t="s">
         <v>1739</v>
       </c>
       <c r="C860" t="s">
-        <v>43</v>
+        <v>1456</v>
       </c>
       <c r="D860" t="s">
         <v>8</v>
       </c>
       <c r="E860">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
         <v>1740</v>
       </c>
       <c r="B861" t="s">
         <v>1741</v>
       </c>
       <c r="C861" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D861" t="s">
         <v>8</v>
       </c>
       <c r="E861">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
         <v>1742</v>
       </c>
       <c r="B862" t="s">
         <v>1743</v>
       </c>
       <c r="C862" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D862" t="s">
         <v>8</v>
       </c>
       <c r="E862">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
         <v>1744</v>
       </c>
       <c r="B863" t="s">
         <v>1745</v>
       </c>
       <c r="C863" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D863" t="s">
         <v>8</v>
       </c>
       <c r="E863">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
         <v>1746</v>
       </c>
       <c r="B864" t="s">
         <v>1747</v>
       </c>
       <c r="C864" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D864" t="s">
         <v>8</v>
       </c>
       <c r="E864">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
         <v>1748</v>
       </c>
       <c r="B865" t="s">
         <v>1749</v>
       </c>
       <c r="C865" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D865" t="s">
         <v>8</v>
       </c>
       <c r="E865">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
         <v>1750</v>
       </c>
       <c r="B866" t="s">
         <v>1751</v>
       </c>
       <c r="C866" t="s">
         <v>29</v>
       </c>
       <c r="D866" t="s">
         <v>8</v>
       </c>
       <c r="E866">
         <v>1</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
         <v>1752</v>
       </c>
       <c r="B867" t="s">
         <v>1753</v>
       </c>
       <c r="C867" t="s">
-        <v>54</v>
+        <v>691</v>
       </c>
       <c r="D867" t="s">
         <v>8</v>
       </c>
       <c r="E867">
         <v>2.1</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
         <v>1754</v>
       </c>
       <c r="B868" t="s">
         <v>1755</v>
       </c>
       <c r="C868" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D868" t="s">
         <v>8</v>
       </c>
       <c r="E868">
         <v>1</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
         <v>1756</v>
       </c>
       <c r="B869" t="s">
         <v>1757</v>
       </c>
       <c r="C869" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D869" t="s">
         <v>8</v>
       </c>
       <c r="E869">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
         <v>1758</v>
       </c>
       <c r="B870" t="s">
         <v>1759</v>
       </c>
       <c r="C870" t="s">
-        <v>559</v>
+        <v>32</v>
       </c>
       <c r="D870" t="s">
         <v>8</v>
       </c>
       <c r="E870">
         <v>1</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
         <v>1760</v>
       </c>
       <c r="B871" t="s">
         <v>1761</v>
       </c>
       <c r="C871" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D871" t="s">
         <v>8</v>
       </c>
       <c r="E871">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
         <v>1762</v>
       </c>
       <c r="B872" t="s">
         <v>1763</v>
       </c>
       <c r="C872" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="D872" t="s">
         <v>8</v>
       </c>
       <c r="E872">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" t="s">
         <v>1764</v>
       </c>
       <c r="B873" t="s">
         <v>1765</v>
       </c>
       <c r="C873" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D873" t="s">
         <v>8</v>
       </c>
       <c r="E873">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" t="s">
         <v>1766</v>
       </c>
       <c r="B874" t="s">
         <v>1767</v>
       </c>
       <c r="C874" t="s">
         <v>43</v>
       </c>
       <c r="D874" t="s">
         <v>8</v>
       </c>
       <c r="E874">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" t="s">
         <v>1768</v>
       </c>
       <c r="B875" t="s">
         <v>1769</v>
       </c>
       <c r="C875" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D875" t="s">
         <v>8</v>
       </c>
       <c r="E875">
         <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" t="s">
         <v>1770</v>
       </c>
       <c r="B876" t="s">
         <v>1771</v>
       </c>
       <c r="C876" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D876" t="s">
         <v>8</v>
       </c>
       <c r="E876">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" t="s">
         <v>1772</v>
       </c>
       <c r="B877" t="s">
         <v>1773</v>
       </c>
       <c r="C877" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="D877" t="s">
         <v>8</v>
       </c>
       <c r="E877">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" t="s">
         <v>1774</v>
       </c>
       <c r="B878" t="s">
         <v>1775</v>
       </c>
       <c r="C878" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D878" t="s">
         <v>8</v>
       </c>
       <c r="E878">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" t="s">
         <v>1776</v>
       </c>
       <c r="B879" t="s">
         <v>1777</v>
       </c>
       <c r="C879" t="s">
-        <v>1778</v>
+        <v>563</v>
       </c>
       <c r="D879" t="s">
         <v>8</v>
       </c>
       <c r="E879">
         <v>1</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B880" t="s">
         <v>1779</v>
       </c>
-      <c r="B880" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C880" t="s">
-        <v>1778</v>
+        <v>21</v>
       </c>
       <c r="D880" t="s">
         <v>8</v>
       </c>
       <c r="E880">
         <v>1</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B881" t="s">
         <v>1781</v>
       </c>
-      <c r="B881" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C881" t="s">
-        <v>1778</v>
+        <v>160</v>
       </c>
       <c r="D881" t="s">
         <v>8</v>
       </c>
       <c r="E881">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B882" t="s">
         <v>1783</v>
       </c>
-      <c r="B882" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C882" t="s">
-        <v>1778</v>
+        <v>43</v>
       </c>
       <c r="D882" t="s">
         <v>8</v>
       </c>
       <c r="E882">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B883" t="s">
         <v>1785</v>
       </c>
-      <c r="B883" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C883" t="s">
-        <v>1778</v>
+        <v>43</v>
       </c>
       <c r="D883" t="s">
         <v>8</v>
       </c>
       <c r="E883">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B884" t="s">
         <v>1787</v>
       </c>
-      <c r="B884" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C884" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D884" t="s">
         <v>8</v>
       </c>
       <c r="E884">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B885" t="s">
         <v>1789</v>
       </c>
-      <c r="B885" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C885" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D885" t="s">
         <v>8</v>
       </c>
       <c r="E885">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B886" t="s">
         <v>1791</v>
       </c>
-      <c r="B886" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C886" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D886" t="s">
         <v>8</v>
       </c>
       <c r="E886">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B887" t="s">
         <v>1793</v>
       </c>
-      <c r="B887" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C887" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D887" t="s">
         <v>8</v>
       </c>
       <c r="E887">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B888" t="s">
         <v>1795</v>
       </c>
-      <c r="B888" t="s">
+      <c r="C888" t="s">
         <v>1796</v>
       </c>
-      <c r="C888" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D888" t="s">
         <v>8</v>
       </c>
       <c r="E888">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" t="s">
         <v>1797</v>
       </c>
       <c r="B889" t="s">
         <v>1798</v>
       </c>
       <c r="C889" t="s">
-        <v>129</v>
+        <v>1796</v>
       </c>
       <c r="D889" t="s">
         <v>8</v>
       </c>
       <c r="E889">
         <v>1</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" t="s">
         <v>1799</v>
       </c>
       <c r="B890" t="s">
         <v>1800</v>
       </c>
       <c r="C890" t="s">
-        <v>32</v>
+        <v>1796</v>
       </c>
       <c r="D890" t="s">
         <v>8</v>
       </c>
       <c r="E890">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" t="s">
         <v>1801</v>
       </c>
       <c r="B891" t="s">
         <v>1802</v>
       </c>
       <c r="C891" t="s">
-        <v>81</v>
+        <v>1796</v>
       </c>
       <c r="D891" t="s">
         <v>8</v>
       </c>
       <c r="E891">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" t="s">
         <v>1803</v>
       </c>
       <c r="B892" t="s">
         <v>1804</v>
       </c>
       <c r="C892" t="s">
-        <v>7</v>
+        <v>1796</v>
       </c>
       <c r="D892" t="s">
         <v>8</v>
       </c>
       <c r="E892">
         <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" t="s">
         <v>1805</v>
       </c>
       <c r="B893" t="s">
         <v>1806</v>
       </c>
       <c r="C893" t="s">
         <v>43</v>
       </c>
       <c r="D893" t="s">
         <v>8</v>
       </c>
       <c r="E893">
         <v>1</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" t="s">
         <v>1807</v>
       </c>
       <c r="B894" t="s">
         <v>1808</v>
       </c>
       <c r="C894" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D894" t="s">
         <v>8</v>
       </c>
       <c r="E894">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" t="s">
         <v>1809</v>
       </c>
       <c r="B895" t="s">
         <v>1810</v>
       </c>
       <c r="C895" t="s">
-        <v>160</v>
+        <v>63</v>
       </c>
       <c r="D895" t="s">
         <v>8</v>
       </c>
       <c r="E895">
         <v>1</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" t="s">
         <v>1811</v>
       </c>
       <c r="B896" t="s">
         <v>1812</v>
       </c>
       <c r="C896" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D896" t="s">
         <v>8</v>
       </c>
       <c r="E896">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" t="s">
         <v>1813</v>
       </c>
       <c r="B897" t="s">
         <v>1814</v>
       </c>
       <c r="C897" t="s">
-        <v>1815</v>
+        <v>227</v>
       </c>
       <c r="D897" t="s">
         <v>8</v>
       </c>
       <c r="E897">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B898" t="s">
         <v>1816</v>
       </c>
-      <c r="B898" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C898" t="s">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="D898" t="s">
         <v>8</v>
       </c>
       <c r="E898">
         <v>1</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B899" t="s">
         <v>1818</v>
       </c>
-      <c r="B899" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C899" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D899" t="s">
         <v>8</v>
       </c>
       <c r="E899">
         <v>1</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B900" t="s">
         <v>1820</v>
       </c>
-      <c r="B900" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C900" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D900" t="s">
         <v>8</v>
       </c>
       <c r="E900">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B901" t="s">
         <v>1822</v>
       </c>
-      <c r="B901" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C901" t="s">
-        <v>729</v>
+        <v>7</v>
       </c>
       <c r="D901" t="s">
         <v>8</v>
       </c>
       <c r="E901">
         <v>1</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B902" t="s">
         <v>1824</v>
       </c>
-      <c r="B902" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C902" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D902" t="s">
         <v>8</v>
       </c>
       <c r="E902">
         <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B903" t="s">
         <v>1826</v>
       </c>
-      <c r="B903" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C903" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D903" t="s">
         <v>8</v>
       </c>
       <c r="E903">
         <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B904" t="s">
         <v>1828</v>
       </c>
-      <c r="B904" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C904" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
       <c r="D904" t="s">
         <v>8</v>
       </c>
       <c r="E904">
         <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B905" t="s">
         <v>1830</v>
       </c>
-      <c r="B905" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C905" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="D905" t="s">
         <v>8</v>
       </c>
       <c r="E905">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B906" t="s">
         <v>1832</v>
       </c>
-      <c r="B906" t="s">
+      <c r="C906" t="s">
         <v>1833</v>
       </c>
-      <c r="C906" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D906" t="s">
         <v>8</v>
       </c>
       <c r="E906">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" t="s">
         <v>1834</v>
       </c>
       <c r="B907" t="s">
         <v>1835</v>
       </c>
       <c r="C907" t="s">
         <v>63</v>
       </c>
       <c r="D907" t="s">
         <v>8</v>
       </c>
       <c r="E907">
         <v>1</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" t="s">
         <v>1836</v>
       </c>
       <c r="B908" t="s">
         <v>1837</v>
       </c>
       <c r="C908" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D908" t="s">
         <v>8</v>
       </c>
       <c r="E908">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" t="s">
         <v>1838</v>
       </c>
       <c r="B909" t="s">
         <v>1839</v>
       </c>
       <c r="C909" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D909" t="s">
         <v>8</v>
       </c>
       <c r="E909">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" t="s">
         <v>1840</v>
       </c>
       <c r="B910" t="s">
         <v>1841</v>
       </c>
       <c r="C910" t="s">
-        <v>43</v>
+        <v>735</v>
       </c>
       <c r="D910" t="s">
         <v>8</v>
       </c>
       <c r="E910">
         <v>1</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" t="s">
         <v>1842</v>
       </c>
       <c r="B911" t="s">
         <v>1843</v>
       </c>
       <c r="C911" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D911" t="s">
         <v>8</v>
       </c>
       <c r="E911">
         <v>1</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" t="s">
         <v>1844</v>
       </c>
       <c r="B912" t="s">
         <v>1845</v>
       </c>
       <c r="C912" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="D912" t="s">
         <v>8</v>
       </c>
       <c r="E912">
         <v>1</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" t="s">
         <v>1846</v>
       </c>
       <c r="B913" t="s">
         <v>1847</v>
       </c>
       <c r="C913" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D913" t="s">
         <v>8</v>
       </c>
       <c r="E913">
         <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" t="s">
         <v>1848</v>
       </c>
       <c r="B914" t="s">
         <v>1849</v>
       </c>
       <c r="C914" t="s">
-        <v>732</v>
+        <v>21</v>
       </c>
       <c r="D914" t="s">
         <v>8</v>
       </c>
       <c r="E914">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" t="s">
         <v>1850</v>
       </c>
       <c r="B915" t="s">
         <v>1851</v>
       </c>
       <c r="C915" t="s">
-        <v>732</v>
+        <v>43</v>
       </c>
       <c r="D915" t="s">
         <v>8</v>
       </c>
       <c r="E915">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" t="s">
         <v>1852</v>
       </c>
       <c r="B916" t="s">
         <v>1853</v>
       </c>
       <c r="C916" t="s">
-        <v>464</v>
+        <v>63</v>
       </c>
       <c r="D916" t="s">
         <v>8</v>
       </c>
       <c r="E916">
         <v>1</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" t="s">
         <v>1854</v>
       </c>
       <c r="B917" t="s">
         <v>1855</v>
       </c>
       <c r="C917" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D917" t="s">
         <v>8</v>
       </c>
       <c r="E917">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918" t="s">
         <v>1856</v>
       </c>
       <c r="B918" t="s">
         <v>1857</v>
       </c>
       <c r="C918" t="s">
-        <v>464</v>
+        <v>32</v>
       </c>
       <c r="D918" t="s">
         <v>8</v>
       </c>
       <c r="E918">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" t="s">
         <v>1858</v>
       </c>
       <c r="B919" t="s">
         <v>1859</v>
       </c>
       <c r="C919" t="s">
-        <v>732</v>
+        <v>43</v>
       </c>
       <c r="D919" t="s">
         <v>8</v>
       </c>
       <c r="E919">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" t="s">
         <v>1860</v>
       </c>
       <c r="B920" t="s">
         <v>1861</v>
       </c>
       <c r="C920" t="s">
         <v>43</v>
       </c>
       <c r="D920" t="s">
         <v>8</v>
       </c>
       <c r="E920">
         <v>1</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" t="s">
         <v>1862</v>
       </c>
       <c r="B921" t="s">
         <v>1863</v>
       </c>
       <c r="C921" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D921" t="s">
         <v>8</v>
       </c>
       <c r="E921">
         <v>1</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" t="s">
         <v>1864</v>
       </c>
       <c r="B922" t="s">
         <v>1865</v>
       </c>
       <c r="C922" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D922" t="s">
         <v>8</v>
       </c>
       <c r="E922">
         <v>1</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" t="s">
         <v>1866</v>
       </c>
       <c r="B923" t="s">
         <v>1867</v>
       </c>
       <c r="C923" t="s">
-        <v>160</v>
+        <v>738</v>
       </c>
       <c r="D923" t="s">
         <v>8</v>
       </c>
       <c r="E923">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" t="s">
         <v>1868</v>
       </c>
       <c r="B924" t="s">
         <v>1869</v>
       </c>
       <c r="C924" t="s">
-        <v>160</v>
+        <v>738</v>
       </c>
       <c r="D924" t="s">
         <v>8</v>
       </c>
       <c r="E924">
         <v>2.1</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" t="s">
         <v>1870</v>
       </c>
       <c r="B925" t="s">
         <v>1871</v>
       </c>
       <c r="C925" t="s">
-        <v>63</v>
+        <v>466</v>
       </c>
       <c r="D925" t="s">
         <v>8</v>
       </c>
       <c r="E925">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" t="s">
         <v>1872</v>
       </c>
       <c r="B926" t="s">
         <v>1873</v>
       </c>
       <c r="C926" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D926" t="s">
         <v>8</v>
       </c>
       <c r="E926">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" t="s">
         <v>1874</v>
       </c>
       <c r="B927" t="s">
         <v>1875</v>
       </c>
       <c r="C927" t="s">
-        <v>63</v>
+        <v>466</v>
       </c>
       <c r="D927" t="s">
         <v>8</v>
       </c>
       <c r="E927">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" t="s">
         <v>1876</v>
       </c>
       <c r="B928" t="s">
         <v>1877</v>
       </c>
       <c r="C928" t="s">
-        <v>63</v>
+        <v>738</v>
       </c>
       <c r="D928" t="s">
         <v>8</v>
       </c>
       <c r="E928">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" t="s">
         <v>1878</v>
       </c>
       <c r="B929" t="s">
         <v>1879</v>
       </c>
       <c r="C929" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D929" t="s">
         <v>8</v>
       </c>
       <c r="E929">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" t="s">
         <v>1880</v>
       </c>
       <c r="B930" t="s">
         <v>1881</v>
       </c>
       <c r="C930" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D930" t="s">
         <v>8</v>
       </c>
       <c r="E930">
         <v>1</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" t="s">
         <v>1882</v>
       </c>
       <c r="B931" t="s">
         <v>1883</v>
       </c>
       <c r="C931" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D931" t="s">
         <v>8</v>
       </c>
       <c r="E931">
         <v>1</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B932" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C932" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="D932" t="s">
         <v>8</v>
       </c>
       <c r="E932">
         <v>1</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B933" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C933" t="s">
-        <v>119</v>
+        <v>160</v>
       </c>
       <c r="D933" t="s">
         <v>8</v>
       </c>
       <c r="E933">
         <v>2.1</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B934" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C934" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D934" t="s">
         <v>8</v>
       </c>
       <c r="E934">
         <v>1</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B935" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C935" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D935" t="s">
         <v>8</v>
       </c>
       <c r="E935">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B936" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C936" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D936" t="s">
         <v>8</v>
       </c>
       <c r="E936">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B937" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C937" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D937" t="s">
         <v>8</v>
       </c>
       <c r="E937">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B938" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C938" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D938" t="s">
         <v>8</v>
       </c>
       <c r="E938">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B939" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C939" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D939" t="s">
         <v>8</v>
       </c>
       <c r="E939">
         <v>1</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B940" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C940" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="D940" t="s">
         <v>8</v>
       </c>
       <c r="E940">
         <v>1</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941" t="s">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="B941" t="s">
         <v>1902</v>
       </c>
       <c r="C941" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D941" t="s">
         <v>8</v>
       </c>
       <c r="E941">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" t="s">
         <v>1903</v>
       </c>
       <c r="B942" t="s">
         <v>1904</v>
       </c>
       <c r="C942" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D942" t="s">
         <v>8</v>
       </c>
       <c r="E942">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" t="s">
         <v>1905</v>
       </c>
       <c r="B943" t="s">
         <v>1906</v>
       </c>
       <c r="C943" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="D943" t="s">
         <v>8</v>
       </c>
       <c r="E943">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" t="s">
         <v>1907</v>
       </c>
       <c r="B944" t="s">
         <v>1908</v>
       </c>
       <c r="C944" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="D944" t="s">
         <v>8</v>
       </c>
       <c r="E944">
         <v>2.2</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" t="s">
         <v>1909</v>
       </c>
       <c r="B945" t="s">
         <v>1910</v>
       </c>
       <c r="C945" t="s">
-        <v>224</v>
+        <v>81</v>
       </c>
       <c r="D945" t="s">
         <v>8</v>
       </c>
       <c r="E945">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" t="s">
         <v>1911</v>
       </c>
       <c r="B946" t="s">
         <v>1912</v>
       </c>
       <c r="C946" t="s">
-        <v>224</v>
+        <v>7</v>
       </c>
       <c r="D946" t="s">
         <v>8</v>
       </c>
       <c r="E946">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" t="s">
         <v>1913</v>
       </c>
       <c r="B947" t="s">
         <v>1914</v>
       </c>
       <c r="C947" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D947" t="s">
         <v>8</v>
       </c>
       <c r="E947">
         <v>1</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" t="s">
         <v>1915</v>
       </c>
       <c r="B948" t="s">
         <v>1916</v>
       </c>
       <c r="C948" t="s">
         <v>29</v>
       </c>
       <c r="D948" t="s">
         <v>8</v>
       </c>
       <c r="E948">
         <v>1</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" t="s">
         <v>1917</v>
       </c>
       <c r="B949" t="s">
         <v>1918</v>
       </c>
       <c r="C949" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D949" t="s">
         <v>8</v>
       </c>
       <c r="E949">
         <v>1</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950" t="s">
         <v>1919</v>
       </c>
       <c r="B950" t="s">
         <v>1920</v>
       </c>
       <c r="C950" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D950" t="s">
         <v>8</v>
       </c>
       <c r="E950">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" t="s">
         <v>1921</v>
       </c>
       <c r="B951" t="s">
         <v>1922</v>
       </c>
       <c r="C951" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="D951" t="s">
         <v>8</v>
       </c>
       <c r="E951">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" t="s">
         <v>1923</v>
       </c>
       <c r="B952" t="s">
         <v>1924</v>
       </c>
       <c r="C952" t="s">
-        <v>344</v>
+        <v>124</v>
       </c>
       <c r="D952" t="s">
         <v>8</v>
       </c>
       <c r="E952">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" t="s">
         <v>1925</v>
       </c>
       <c r="B953" t="s">
         <v>1926</v>
       </c>
       <c r="C953" t="s">
-        <v>344</v>
+        <v>124</v>
       </c>
       <c r="D953" t="s">
         <v>8</v>
       </c>
       <c r="E953">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" t="s">
         <v>1927</v>
       </c>
       <c r="B954" t="s">
         <v>1928</v>
       </c>
       <c r="C954" t="s">
-        <v>344</v>
+        <v>224</v>
       </c>
       <c r="D954" t="s">
         <v>8</v>
       </c>
       <c r="E954">
         <v>1</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" t="s">
         <v>1929</v>
       </c>
       <c r="B955" t="s">
         <v>1930</v>
       </c>
       <c r="C955" t="s">
-        <v>43</v>
+        <v>224</v>
       </c>
       <c r="D955" t="s">
         <v>8</v>
       </c>
       <c r="E955">
         <v>1</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956" t="s">
         <v>1931</v>
       </c>
       <c r="B956" t="s">
         <v>1932</v>
       </c>
       <c r="C956" t="s">
-        <v>157</v>
+        <v>224</v>
       </c>
       <c r="D956" t="s">
         <v>8</v>
       </c>
       <c r="E956">
         <v>1</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957" t="s">
         <v>1933</v>
       </c>
       <c r="B957" t="s">
         <v>1934</v>
       </c>
       <c r="C957" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D957" t="s">
         <v>8</v>
       </c>
       <c r="E957">
         <v>1</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958" t="s">
         <v>1935</v>
       </c>
       <c r="B958" t="s">
         <v>1936</v>
       </c>
       <c r="C958" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="D958" t="s">
         <v>8</v>
       </c>
       <c r="E958">
         <v>1</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959" t="s">
         <v>1937</v>
       </c>
       <c r="B959" t="s">
         <v>1938</v>
       </c>
       <c r="C959" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D959" t="s">
         <v>8</v>
       </c>
       <c r="E959">
         <v>1</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" t="s">
         <v>1939</v>
       </c>
       <c r="B960" t="s">
         <v>1940</v>
       </c>
       <c r="C960" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D960" t="s">
         <v>8</v>
       </c>
       <c r="E960">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" t="s">
         <v>1941</v>
       </c>
       <c r="B961" t="s">
         <v>1942</v>
       </c>
       <c r="C961" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D961" t="s">
         <v>8</v>
       </c>
       <c r="E961">
         <v>1</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" t="s">
         <v>1943</v>
       </c>
       <c r="B962" t="s">
         <v>1944</v>
       </c>
       <c r="C962" t="s">
-        <v>49</v>
+        <v>344</v>
       </c>
       <c r="D962" t="s">
         <v>8</v>
       </c>
       <c r="E962">
         <v>1</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" t="s">
         <v>1945</v>
       </c>
       <c r="B963" t="s">
         <v>1946</v>
       </c>
       <c r="C963" t="s">
-        <v>160</v>
+        <v>344</v>
       </c>
       <c r="D963" t="s">
         <v>8</v>
       </c>
       <c r="E963">
         <v>1</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" t="s">
         <v>1947</v>
       </c>
       <c r="B964" t="s">
         <v>1948</v>
       </c>
       <c r="C964" t="s">
         <v>43</v>
       </c>
       <c r="D964" t="s">
         <v>8</v>
       </c>
       <c r="E964">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" t="s">
         <v>1949</v>
       </c>
       <c r="B965" t="s">
         <v>1950</v>
       </c>
       <c r="C965" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
       <c r="D965" t="s">
         <v>8</v>
       </c>
       <c r="E965">
         <v>1</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" t="s">
         <v>1951</v>
       </c>
       <c r="B966" t="s">
         <v>1952</v>
       </c>
       <c r="C966" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D966" t="s">
         <v>8</v>
       </c>
       <c r="E966">
         <v>1</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" t="s">
         <v>1953</v>
       </c>
       <c r="B967" t="s">
         <v>1954</v>
       </c>
       <c r="C967" t="s">
-        <v>32</v>
+        <v>365</v>
       </c>
       <c r="D967" t="s">
         <v>8</v>
       </c>
       <c r="E967">
         <v>1</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" t="s">
         <v>1955</v>
       </c>
       <c r="B968" t="s">
         <v>1956</v>
       </c>
       <c r="C968" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="D968" t="s">
         <v>8</v>
       </c>
       <c r="E968">
         <v>1</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969" t="s">
         <v>1957</v>
       </c>
       <c r="B969" t="s">
         <v>1958</v>
       </c>
       <c r="C969" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D969" t="s">
         <v>8</v>
       </c>
       <c r="E969">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970" t="s">
         <v>1959</v>
       </c>
       <c r="B970" t="s">
         <v>1960</v>
       </c>
       <c r="C970" t="s">
-        <v>313</v>
+        <v>29</v>
       </c>
       <c r="D970" t="s">
         <v>8</v>
       </c>
       <c r="E970">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" t="s">
         <v>1961</v>
       </c>
       <c r="B971" t="s">
         <v>1962</v>
       </c>
       <c r="C971" t="s">
-        <v>313</v>
+        <v>49</v>
       </c>
       <c r="D971" t="s">
         <v>8</v>
       </c>
       <c r="E971">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" t="s">
         <v>1963</v>
       </c>
       <c r="B972" t="s">
         <v>1964</v>
       </c>
       <c r="C972" t="s">
-        <v>7</v>
+        <v>160</v>
       </c>
       <c r="D972" t="s">
         <v>8</v>
       </c>
       <c r="E972">
         <v>1</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" t="s">
         <v>1965</v>
       </c>
       <c r="B973" t="s">
         <v>1966</v>
       </c>
       <c r="C973" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D973" t="s">
         <v>8</v>
       </c>
       <c r="E973">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974" t="s">
         <v>1967</v>
       </c>
       <c r="B974" t="s">
         <v>1968</v>
       </c>
       <c r="C974" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D974" t="s">
         <v>8</v>
       </c>
       <c r="E974">
         <v>1</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975" t="s">
         <v>1969</v>
       </c>
       <c r="B975" t="s">
         <v>1970</v>
       </c>
       <c r="C975" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D975" t="s">
         <v>8</v>
       </c>
       <c r="E975">
         <v>1</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" t="s">
         <v>1971</v>
       </c>
       <c r="B976" t="s">
         <v>1972</v>
       </c>
       <c r="C976" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D976" t="s">
         <v>8</v>
       </c>
       <c r="E976">
         <v>1</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" t="s">
         <v>1973</v>
       </c>
       <c r="B977" t="s">
         <v>1974</v>
       </c>
       <c r="C977" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D977" t="s">
         <v>8</v>
       </c>
       <c r="E977">
         <v>1</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978" t="s">
         <v>1975</v>
       </c>
       <c r="B978" t="s">
         <v>1976</v>
       </c>
       <c r="C978" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D978" t="s">
         <v>8</v>
       </c>
       <c r="E978">
         <v>1</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979" t="s">
         <v>1977</v>
       </c>
       <c r="B979" t="s">
         <v>1978</v>
       </c>
       <c r="C979" t="s">
-        <v>43</v>
+        <v>313</v>
       </c>
       <c r="D979" t="s">
         <v>8</v>
       </c>
       <c r="E979">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980" t="s">
         <v>1979</v>
       </c>
       <c r="B980" t="s">
         <v>1980</v>
       </c>
       <c r="C980" t="s">
-        <v>363</v>
+        <v>313</v>
       </c>
       <c r="D980" t="s">
         <v>8</v>
       </c>
       <c r="E980">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" t="s">
         <v>1981</v>
       </c>
       <c r="B981" t="s">
         <v>1982</v>
       </c>
       <c r="C981" t="s">
-        <v>1983</v>
+        <v>7</v>
       </c>
       <c r="D981" t="s">
         <v>8</v>
       </c>
       <c r="E981">
         <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B982" t="s">
         <v>1984</v>
       </c>
-      <c r="B982" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C982" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D982" t="s">
         <v>8</v>
       </c>
       <c r="E982">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B983" t="s">
         <v>1986</v>
       </c>
-      <c r="B983" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C983" t="s">
-        <v>124</v>
+        <v>7</v>
       </c>
       <c r="D983" t="s">
         <v>8</v>
       </c>
       <c r="E983">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B984" t="s">
         <v>1988</v>
       </c>
-      <c r="B984" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C984" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="D984" t="s">
         <v>8</v>
       </c>
       <c r="E984">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B985" t="s">
         <v>1990</v>
       </c>
-      <c r="B985" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C985" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D985" t="s">
         <v>8</v>
       </c>
       <c r="E985">
         <v>1</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B986" t="s">
         <v>1992</v>
       </c>
-      <c r="B986" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C986" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D986" t="s">
         <v>8</v>
       </c>
       <c r="E986">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B987" t="s">
         <v>1994</v>
       </c>
-      <c r="B987" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C987" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="D987" t="s">
         <v>8</v>
       </c>
       <c r="E987">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B988" t="s">
         <v>1996</v>
       </c>
-      <c r="B988" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C988" t="s">
-        <v>227</v>
+        <v>43</v>
       </c>
       <c r="D988" t="s">
         <v>8</v>
       </c>
       <c r="E988">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B989" t="s">
         <v>1998</v>
       </c>
-      <c r="B989" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C989" t="s">
-        <v>694</v>
+        <v>365</v>
       </c>
       <c r="D989" t="s">
         <v>8</v>
       </c>
       <c r="E989">
         <v>1</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B990" t="s">
         <v>2000</v>
       </c>
-      <c r="B990" t="s">
+      <c r="C990" t="s">
         <v>2001</v>
       </c>
-      <c r="C990" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D990" t="s">
         <v>8</v>
       </c>
       <c r="E990">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" t="s">
         <v>2002</v>
       </c>
       <c r="B991" t="s">
         <v>2003</v>
       </c>
       <c r="C991" t="s">
         <v>26</v>
       </c>
       <c r="D991" t="s">
         <v>8</v>
       </c>
       <c r="E991">
         <v>2.2</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" t="s">
         <v>2004</v>
       </c>
       <c r="B992" t="s">
         <v>2005</v>
       </c>
       <c r="C992" t="s">
-        <v>21</v>
+        <v>124</v>
       </c>
       <c r="D992" t="s">
         <v>8</v>
       </c>
       <c r="E992">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" t="s">
         <v>2006</v>
       </c>
       <c r="B993" t="s">
         <v>2007</v>
       </c>
       <c r="C993" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="D993" t="s">
         <v>8</v>
       </c>
       <c r="E993">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994" t="s">
         <v>2008</v>
       </c>
       <c r="B994" t="s">
         <v>2009</v>
       </c>
       <c r="C994" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D994" t="s">
         <v>8</v>
       </c>
       <c r="E994">
         <v>1</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" t="s">
         <v>2010</v>
       </c>
       <c r="B995" t="s">
         <v>2011</v>
       </c>
       <c r="C995" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D995" t="s">
         <v>8</v>
       </c>
       <c r="E995">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" t="s">
         <v>2012</v>
       </c>
       <c r="B996" t="s">
         <v>2013</v>
       </c>
       <c r="C996" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D996" t="s">
         <v>8</v>
       </c>
       <c r="E996">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997" t="s">
         <v>2014</v>
       </c>
       <c r="B997" t="s">
         <v>2015</v>
       </c>
       <c r="C997" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="D997" t="s">
         <v>8</v>
       </c>
       <c r="E997">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998" t="s">
         <v>2016</v>
       </c>
       <c r="B998" t="s">
         <v>2017</v>
       </c>
       <c r="C998" t="s">
-        <v>344</v>
+        <v>700</v>
       </c>
       <c r="D998" t="s">
         <v>8</v>
       </c>
       <c r="E998">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" t="s">
         <v>2018</v>
       </c>
       <c r="B999" t="s">
         <v>2019</v>
       </c>
       <c r="C999" t="s">
-        <v>344</v>
+        <v>46</v>
       </c>
       <c r="D999" t="s">
         <v>8</v>
       </c>
       <c r="E999">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" t="s">
         <v>2020</v>
       </c>
       <c r="B1000" t="s">
         <v>2021</v>
       </c>
       <c r="C1000" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="D1000" t="s">
         <v>8</v>
       </c>
       <c r="E1000">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001" t="s">
         <v>2022</v>
       </c>
       <c r="B1001" t="s">
         <v>2023</v>
       </c>
       <c r="C1001" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D1001" t="s">
         <v>8</v>
       </c>
       <c r="E1001">
         <v>1</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002" t="s">
         <v>2024</v>
       </c>
       <c r="B1002" t="s">
         <v>2025</v>
       </c>
       <c r="C1002" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D1002" t="s">
         <v>8</v>
       </c>
       <c r="E1002">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" t="s">
         <v>2026</v>
       </c>
       <c r="B1003" t="s">
         <v>2027</v>
       </c>
       <c r="C1003" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D1003" t="s">
         <v>8</v>
       </c>
       <c r="E1003">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" t="s">
         <v>2028</v>
       </c>
       <c r="B1004" t="s">
         <v>2029</v>
       </c>
       <c r="C1004" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D1004" t="s">
         <v>8</v>
       </c>
       <c r="E1004">
         <v>1</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" t="s">
         <v>2030</v>
       </c>
       <c r="B1005" t="s">
         <v>2031</v>
       </c>
       <c r="C1005" t="s">
         <v>43</v>
       </c>
       <c r="D1005" t="s">
         <v>8</v>
       </c>
       <c r="E1005">
         <v>1</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" t="s">
         <v>2032</v>
       </c>
       <c r="B1006" t="s">
         <v>2033</v>
       </c>
       <c r="C1006" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1006" t="s">
         <v>8</v>
       </c>
       <c r="E1006">
         <v>1</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" t="s">
         <v>2034</v>
       </c>
       <c r="B1007" t="s">
         <v>2035</v>
       </c>
       <c r="C1007" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D1007" t="s">
         <v>8</v>
       </c>
       <c r="E1007">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" t="s">
         <v>2036</v>
       </c>
       <c r="B1008" t="s">
         <v>2037</v>
       </c>
       <c r="C1008" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D1008" t="s">
         <v>8</v>
       </c>
       <c r="E1008">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009" t="s">
         <v>2038</v>
       </c>
       <c r="B1009" t="s">
         <v>2039</v>
       </c>
       <c r="C1009" t="s">
-        <v>694</v>
+        <v>63</v>
       </c>
       <c r="D1009" t="s">
         <v>8</v>
       </c>
       <c r="E1009">
         <v>1</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" t="s">
         <v>2040</v>
       </c>
       <c r="B1010" t="s">
         <v>2041</v>
       </c>
       <c r="C1010" t="s">
         <v>43</v>
       </c>
       <c r="D1010" t="s">
         <v>8</v>
       </c>
       <c r="E1010">
         <v>1</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" t="s">
         <v>2042</v>
       </c>
       <c r="B1011" t="s">
         <v>2043</v>
       </c>
       <c r="C1011" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="D1011" t="s">
         <v>8</v>
       </c>
       <c r="E1011">
         <v>1</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" t="s">
         <v>2044</v>
       </c>
       <c r="B1012" t="s">
         <v>2045</v>
       </c>
       <c r="C1012" t="s">
-        <v>939</v>
+        <v>96</v>
       </c>
       <c r="D1012" t="s">
         <v>8</v>
       </c>
       <c r="E1012">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" t="s">
         <v>2046</v>
       </c>
       <c r="B1013" t="s">
         <v>2047</v>
       </c>
       <c r="C1013" t="s">
-        <v>939</v>
+        <v>63</v>
       </c>
       <c r="D1013" t="s">
         <v>8</v>
       </c>
       <c r="E1013">
         <v>1</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" t="s">
         <v>2048</v>
       </c>
       <c r="B1014" t="s">
         <v>2049</v>
       </c>
       <c r="C1014" t="s">
         <v>43</v>
       </c>
       <c r="D1014" t="s">
         <v>8</v>
       </c>
       <c r="E1014">
         <v>1</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" t="s">
         <v>2050</v>
       </c>
       <c r="B1015" t="s">
         <v>2051</v>
       </c>
       <c r="C1015" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1015" t="s">
         <v>8</v>
       </c>
       <c r="E1015">
         <v>1</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" t="s">
         <v>2052</v>
       </c>
       <c r="B1016" t="s">
         <v>2053</v>
       </c>
       <c r="C1016" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1016" t="s">
         <v>8</v>
       </c>
       <c r="E1016">
         <v>1</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" t="s">
         <v>2054</v>
       </c>
       <c r="B1017" t="s">
         <v>2055</v>
       </c>
       <c r="C1017" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1017" t="s">
         <v>8</v>
       </c>
       <c r="E1017">
         <v>1</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" t="s">
         <v>2056</v>
       </c>
       <c r="B1018" t="s">
         <v>2057</v>
       </c>
       <c r="C1018" t="s">
-        <v>29</v>
+        <v>700</v>
       </c>
       <c r="D1018" t="s">
         <v>8</v>
       </c>
       <c r="E1018">
         <v>1</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" t="s">
         <v>2058</v>
       </c>
       <c r="B1019" t="s">
         <v>2059</v>
       </c>
       <c r="C1019" t="s">
-        <v>694</v>
+        <v>43</v>
       </c>
       <c r="D1019" t="s">
         <v>8</v>
       </c>
       <c r="E1019">
         <v>1</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" t="s">
         <v>2060</v>
       </c>
       <c r="B1020" t="s">
         <v>2061</v>
       </c>
       <c r="C1020" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D1020" t="s">
         <v>8</v>
       </c>
       <c r="E1020">
         <v>1</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" t="s">
         <v>2062</v>
       </c>
       <c r="B1021" t="s">
         <v>2063</v>
       </c>
       <c r="C1021" t="s">
-        <v>29</v>
+        <v>945</v>
       </c>
       <c r="D1021" t="s">
         <v>8</v>
       </c>
       <c r="E1021">
         <v>1</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" t="s">
         <v>2064</v>
       </c>
       <c r="B1022" t="s">
         <v>2065</v>
       </c>
       <c r="C1022" t="s">
-        <v>732</v>
+        <v>945</v>
       </c>
       <c r="D1022" t="s">
         <v>8</v>
       </c>
       <c r="E1022">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" t="s">
         <v>2066</v>
       </c>
       <c r="B1023" t="s">
         <v>2067</v>
       </c>
       <c r="C1023" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D1023" t="s">
         <v>8</v>
       </c>
       <c r="E1023">
         <v>1</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" t="s">
         <v>2068</v>
       </c>
       <c r="B1024" t="s">
         <v>2069</v>
       </c>
       <c r="C1024" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="D1024" t="s">
         <v>8</v>
       </c>
       <c r="E1024">
         <v>1</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" t="s">
         <v>2070</v>
       </c>
       <c r="B1025" t="s">
         <v>2071</v>
       </c>
       <c r="C1025" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="D1025" t="s">
         <v>8</v>
       </c>
       <c r="E1025">
         <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" t="s">
         <v>2072</v>
       </c>
       <c r="B1026" t="s">
         <v>2073</v>
       </c>
       <c r="C1026" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1026" t="s">
         <v>8</v>
       </c>
       <c r="E1026">
         <v>1</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" t="s">
         <v>2074</v>
       </c>
       <c r="B1027" t="s">
         <v>2075</v>
       </c>
       <c r="C1027" t="s">
         <v>29</v>
       </c>
       <c r="D1027" t="s">
         <v>8</v>
       </c>
       <c r="E1027">
         <v>1</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" t="s">
         <v>2076</v>
       </c>
       <c r="B1028" t="s">
         <v>2077</v>
       </c>
       <c r="C1028" t="s">
-        <v>43</v>
+        <v>700</v>
       </c>
       <c r="D1028" t="s">
         <v>8</v>
       </c>
       <c r="E1028">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" t="s">
         <v>2078</v>
       </c>
       <c r="B1029" t="s">
         <v>2079</v>
       </c>
       <c r="C1029" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1029" t="s">
         <v>8</v>
       </c>
       <c r="E1029">
         <v>1</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" t="s">
         <v>2080</v>
       </c>
       <c r="B1030" t="s">
         <v>2081</v>
       </c>
       <c r="C1030" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1030" t="s">
         <v>8</v>
       </c>
       <c r="E1030">
         <v>1</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="B1031" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="C1031" t="s">
-        <v>43</v>
+        <v>738</v>
       </c>
       <c r="D1031" t="s">
         <v>8</v>
       </c>
       <c r="E1031">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="B1032" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="C1032" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D1032" t="s">
         <v>8</v>
       </c>
       <c r="E1032">
         <v>1</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="B1033" t="s">
-        <v>2082</v>
+        <v>2087</v>
       </c>
       <c r="C1033" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D1033" t="s">
         <v>8</v>
       </c>
       <c r="E1033">
         <v>1</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" t="s">
-        <v>2083</v>
+        <v>2088</v>
       </c>
       <c r="B1034" t="s">
-        <v>2084</v>
+        <v>2089</v>
       </c>
       <c r="C1034" t="s">
-        <v>63</v>
+        <v>124</v>
       </c>
       <c r="D1034" t="s">
         <v>8</v>
       </c>
       <c r="E1034">
         <v>1</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" t="s">
-        <v>2085</v>
+        <v>2090</v>
       </c>
       <c r="B1035" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C1035" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1035" t="s">
         <v>8</v>
       </c>
       <c r="E1035">
         <v>1</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" t="s">
-        <v>2087</v>
+        <v>2092</v>
       </c>
       <c r="B1036" t="s">
-        <v>2088</v>
+        <v>2093</v>
       </c>
       <c r="C1036" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D1036" t="s">
         <v>8</v>
       </c>
       <c r="E1036">
         <v>1</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" t="s">
-        <v>2089</v>
+        <v>2094</v>
       </c>
       <c r="B1037" t="s">
-        <v>2090</v>
+        <v>2095</v>
       </c>
       <c r="C1037" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1037" t="s">
         <v>8</v>
       </c>
       <c r="E1037">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" t="s">
-        <v>2091</v>
+        <v>2096</v>
       </c>
       <c r="B1038" t="s">
-        <v>2092</v>
+        <v>2097</v>
       </c>
       <c r="C1038" t="s">
         <v>63</v>
       </c>
       <c r="D1038" t="s">
         <v>8</v>
       </c>
       <c r="E1038">
         <v>1</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" t="s">
-        <v>2093</v>
+        <v>2098</v>
       </c>
       <c r="B1039" t="s">
-        <v>2094</v>
+        <v>2099</v>
       </c>
       <c r="C1039" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="D1039" t="s">
         <v>8</v>
       </c>
       <c r="E1039">
         <v>1</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" t="s">
-        <v>2093</v>
+        <v>2098</v>
       </c>
       <c r="B1040" t="s">
-        <v>2095</v>
+        <v>2100</v>
       </c>
       <c r="C1040" t="s">
         <v>43</v>
       </c>
       <c r="D1040" t="s">
         <v>8</v>
       </c>
       <c r="E1040">
         <v>1</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="B1041" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C1041" t="s">
         <v>63</v>
       </c>
       <c r="D1041" t="s">
         <v>8</v>
       </c>
       <c r="E1041">
         <v>1</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" t="s">
         <v>2098</v>
       </c>
       <c r="B1042" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C1042" t="s">
         <v>32</v>
       </c>
       <c r="D1042" t="s">
         <v>8</v>
       </c>
       <c r="E1042">
         <v>1</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B1043" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C1043" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D1043" t="s">
         <v>8</v>
       </c>
       <c r="E1043">
         <v>1</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="B1044" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C1044" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D1044" t="s">
         <v>8</v>
       </c>
       <c r="E1044">
         <v>1</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B1045" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="C1045" t="s">
-        <v>248</v>
+        <v>46</v>
       </c>
       <c r="D1045" t="s">
         <v>8</v>
       </c>
       <c r="E1045">
         <v>1</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="B1046" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="C1046" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D1046" t="s">
         <v>8</v>
       </c>
       <c r="E1046">
         <v>1</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B1047" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C1047" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D1047" t="s">
         <v>8</v>
       </c>
       <c r="E1047">
         <v>1</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B1048" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="C1048" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="D1048" t="s">
         <v>8</v>
       </c>
       <c r="E1048">
         <v>1</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" t="s">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="B1049" t="s">
         <v>2113</v>
       </c>
       <c r="C1049" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1049" t="s">
         <v>8</v>
       </c>
       <c r="E1049">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" t="s">
         <v>2114</v>
       </c>
       <c r="B1050" t="s">
         <v>2115</v>
       </c>
       <c r="C1050" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1050" t="s">
         <v>8</v>
       </c>
       <c r="E1050">
         <v>1</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" t="s">
         <v>2116</v>
       </c>
       <c r="B1051" t="s">
         <v>2117</v>
       </c>
       <c r="C1051" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D1051" t="s">
         <v>8</v>
       </c>
       <c r="E1051">
         <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" t="s">
         <v>2118</v>
       </c>
       <c r="B1052" t="s">
         <v>2119</v>
       </c>
       <c r="C1052" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1052" t="s">
         <v>8</v>
       </c>
       <c r="E1052">
         <v>1</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" t="s">
         <v>2120</v>
       </c>
       <c r="B1053" t="s">
         <v>2121</v>
       </c>
       <c r="C1053" t="s">
-        <v>29</v>
+        <v>248</v>
       </c>
       <c r="D1053" t="s">
         <v>8</v>
       </c>
       <c r="E1053">
         <v>1</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" t="s">
         <v>2122</v>
       </c>
       <c r="B1054" t="s">
         <v>2123</v>
       </c>
       <c r="C1054" t="s">
-        <v>96</v>
+        <v>248</v>
       </c>
       <c r="D1054" t="s">
         <v>8</v>
       </c>
       <c r="E1054">
         <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" t="s">
         <v>2124</v>
       </c>
       <c r="B1055" t="s">
         <v>2125</v>
       </c>
       <c r="C1055" t="s">
-        <v>21</v>
+        <v>248</v>
       </c>
       <c r="D1055" t="s">
         <v>8</v>
       </c>
       <c r="E1055">
         <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" t="s">
         <v>2126</v>
       </c>
       <c r="B1056" t="s">
         <v>2127</v>
       </c>
       <c r="C1056" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D1056" t="s">
         <v>8</v>
       </c>
       <c r="E1056">
         <v>1</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" t="s">
         <v>2128</v>
       </c>
       <c r="B1057" t="s">
         <v>2129</v>
       </c>
       <c r="C1057" t="s">
-        <v>21</v>
+        <v>248</v>
       </c>
       <c r="D1057" t="s">
         <v>8</v>
       </c>
       <c r="E1057">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" t="s">
         <v>2130</v>
       </c>
       <c r="B1058" t="s">
         <v>2131</v>
       </c>
       <c r="C1058" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D1058" t="s">
         <v>8</v>
       </c>
       <c r="E1058">
         <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" t="s">
         <v>2132</v>
       </c>
       <c r="B1059" t="s">
         <v>2133</v>
       </c>
       <c r="C1059" t="s">
-        <v>2134</v>
+        <v>43</v>
       </c>
       <c r="D1059" t="s">
         <v>8</v>
       </c>
       <c r="E1059">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1060" t="s">
         <v>2135</v>
       </c>
-      <c r="B1060" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1060" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D1060" t="s">
         <v>8</v>
       </c>
       <c r="E1060">
         <v>1</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1061" t="s">
         <v>2137</v>
       </c>
-      <c r="B1061" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1061" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1061" t="s">
         <v>8</v>
       </c>
       <c r="E1061">
         <v>1</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1062" t="s">
         <v>2139</v>
       </c>
-      <c r="B1062" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1062" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1062" t="s">
         <v>8</v>
       </c>
       <c r="E1062">
         <v>1</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1063" t="s">
         <v>2141</v>
       </c>
-      <c r="B1063" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1063" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D1063" t="s">
         <v>8</v>
       </c>
       <c r="E1063">
         <v>1</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1064" t="s">
         <v>2143</v>
       </c>
-      <c r="B1064" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1064" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1064" t="s">
         <v>8</v>
       </c>
       <c r="E1064">
         <v>1</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1065" t="s">
         <v>2145</v>
       </c>
-      <c r="B1065" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1065" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1065" t="s">
         <v>8</v>
       </c>
       <c r="E1065">
         <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1066" t="s">
         <v>2147</v>
       </c>
-      <c r="B1066" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1066" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D1066" t="s">
         <v>8</v>
       </c>
       <c r="E1066">
         <v>1</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1067" t="s">
         <v>2149</v>
       </c>
-      <c r="B1067" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1067" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D1067" t="s">
         <v>8</v>
       </c>
       <c r="E1067">
         <v>1</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1068" t="s">
         <v>2151</v>
       </c>
-      <c r="B1068" t="s">
+      <c r="C1068" t="s">
         <v>2152</v>
       </c>
-      <c r="C1068" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1068" t="s">
         <v>8</v>
       </c>
       <c r="E1068">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" t="s">
         <v>2153</v>
       </c>
       <c r="B1069" t="s">
         <v>2154</v>
       </c>
       <c r="C1069" t="s">
-        <v>63</v>
+        <v>1353</v>
       </c>
       <c r="D1069" t="s">
         <v>8</v>
       </c>
       <c r="E1069">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" t="s">
         <v>2155</v>
       </c>
       <c r="B1070" t="s">
         <v>2156</v>
       </c>
       <c r="C1070" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D1070" t="s">
         <v>8</v>
       </c>
       <c r="E1070">
         <v>1</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" t="s">
         <v>2157</v>
       </c>
       <c r="B1071" t="s">
         <v>2158</v>
       </c>
       <c r="C1071" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1071" t="s">
         <v>8</v>
       </c>
       <c r="E1071">
         <v>1</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" t="s">
         <v>2159</v>
       </c>
       <c r="B1072" t="s">
         <v>2160</v>
       </c>
       <c r="C1072" t="s">
         <v>43</v>
       </c>
       <c r="D1072" t="s">
         <v>8</v>
       </c>
       <c r="E1072">
         <v>1</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" t="s">
         <v>2161</v>
       </c>
       <c r="B1073" t="s">
         <v>2162</v>
       </c>
       <c r="C1073" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1073" t="s">
         <v>8</v>
       </c>
       <c r="E1073">
         <v>1</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" t="s">
         <v>2163</v>
       </c>
       <c r="B1074" t="s">
         <v>2164</v>
       </c>
       <c r="C1074" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1074" t="s">
         <v>8</v>
       </c>
       <c r="E1074">
         <v>1</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" t="s">
         <v>2165</v>
       </c>
       <c r="B1075" t="s">
         <v>2166</v>
       </c>
       <c r="C1075" t="s">
         <v>29</v>
       </c>
       <c r="D1075" t="s">
         <v>8</v>
       </c>
       <c r="E1075">
         <v>1</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" t="s">
         <v>2167</v>
       </c>
       <c r="B1076" t="s">
         <v>2168</v>
       </c>
       <c r="C1076" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1076" t="s">
         <v>8</v>
       </c>
       <c r="E1076">
         <v>1</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" t="s">
         <v>2169</v>
       </c>
       <c r="B1077" t="s">
         <v>2170</v>
       </c>
       <c r="C1077" t="s">
         <v>63</v>
       </c>
       <c r="D1077" t="s">
         <v>8</v>
       </c>
       <c r="E1077">
         <v>1</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" t="s">
         <v>2171</v>
       </c>
       <c r="B1078" t="s">
         <v>2172</v>
       </c>
       <c r="C1078" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D1078" t="s">
         <v>8</v>
       </c>
       <c r="E1078">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" t="s">
         <v>2173</v>
       </c>
       <c r="B1079" t="s">
         <v>2174</v>
       </c>
       <c r="C1079" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D1079" t="s">
         <v>8</v>
       </c>
       <c r="E1079">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" t="s">
         <v>2175</v>
       </c>
       <c r="B1080" t="s">
         <v>2176</v>
       </c>
       <c r="C1080" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="D1080" t="s">
         <v>8</v>
       </c>
       <c r="E1080">
         <v>1</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" t="s">
         <v>2177</v>
       </c>
       <c r="B1081" t="s">
         <v>2178</v>
       </c>
       <c r="C1081" t="s">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="D1081" t="s">
         <v>8</v>
       </c>
       <c r="E1081">
         <v>1</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" t="s">
         <v>2179</v>
       </c>
       <c r="B1082" t="s">
         <v>2180</v>
       </c>
       <c r="C1082" t="s">
-        <v>729</v>
+        <v>43</v>
       </c>
       <c r="D1082" t="s">
         <v>8</v>
       </c>
       <c r="E1082">
         <v>1</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" t="s">
         <v>2181</v>
       </c>
       <c r="B1083" t="s">
         <v>2182</v>
       </c>
       <c r="C1083" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1083" t="s">
         <v>8</v>
       </c>
       <c r="E1083">
         <v>1</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" t="s">
         <v>2183</v>
       </c>
       <c r="B1084" t="s">
         <v>2184</v>
       </c>
       <c r="C1084" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D1084" t="s">
         <v>8</v>
       </c>
       <c r="E1084">
         <v>1</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" t="s">
         <v>2185</v>
       </c>
       <c r="B1085" t="s">
         <v>2186</v>
       </c>
       <c r="C1085" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1085" t="s">
         <v>8</v>
       </c>
       <c r="E1085">
         <v>1</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" t="s">
         <v>2187</v>
       </c>
       <c r="B1086" t="s">
         <v>2188</v>
       </c>
       <c r="C1086" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1086" t="s">
         <v>8</v>
       </c>
       <c r="E1086">
         <v>1</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" t="s">
         <v>2189</v>
       </c>
       <c r="B1087" t="s">
         <v>2190</v>
       </c>
       <c r="C1087" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D1087" t="s">
         <v>8</v>
       </c>
       <c r="E1087">
         <v>1</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" t="s">
         <v>2191</v>
       </c>
       <c r="B1088" t="s">
         <v>2192</v>
       </c>
       <c r="C1088" t="s">
-        <v>248</v>
+        <v>49</v>
       </c>
       <c r="D1088" t="s">
         <v>8</v>
       </c>
       <c r="E1088">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" t="s">
         <v>2193</v>
       </c>
       <c r="B1089" t="s">
         <v>2194</v>
       </c>
       <c r="C1089" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D1089" t="s">
         <v>8</v>
       </c>
       <c r="E1089">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" t="s">
         <v>2195</v>
       </c>
       <c r="B1090" t="s">
         <v>2196</v>
       </c>
       <c r="C1090" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="D1090" t="s">
         <v>8</v>
       </c>
       <c r="E1090">
         <v>1</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" t="s">
         <v>2197</v>
       </c>
       <c r="B1091" t="s">
         <v>2198</v>
       </c>
       <c r="C1091" t="s">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="D1091" t="s">
         <v>8</v>
       </c>
       <c r="E1091">
         <v>1</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" t="s">
         <v>2199</v>
       </c>
       <c r="B1092" t="s">
         <v>2200</v>
       </c>
       <c r="C1092" t="s">
-        <v>7</v>
+        <v>735</v>
       </c>
       <c r="D1092" t="s">
         <v>8</v>
       </c>
       <c r="E1092">
         <v>1</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" t="s">
         <v>2201</v>
       </c>
       <c r="B1093" t="s">
         <v>2202</v>
       </c>
       <c r="C1093" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1093" t="s">
         <v>8</v>
       </c>
       <c r="E1093">
         <v>1</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" t="s">
         <v>2203</v>
       </c>
       <c r="B1094" t="s">
         <v>2204</v>
       </c>
       <c r="C1094" t="s">
-        <v>29</v>
+        <v>248</v>
       </c>
       <c r="D1094" t="s">
         <v>8</v>
       </c>
       <c r="E1094">
         <v>1</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" t="s">
         <v>2205</v>
       </c>
       <c r="B1095" t="s">
         <v>2206</v>
       </c>
       <c r="C1095" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1095" t="s">
         <v>8</v>
       </c>
       <c r="E1095">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" t="s">
         <v>2207</v>
       </c>
       <c r="B1096" t="s">
         <v>2208</v>
       </c>
       <c r="C1096" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1096" t="s">
         <v>8</v>
       </c>
       <c r="E1096">
         <v>1</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" t="s">
         <v>2209</v>
       </c>
       <c r="B1097" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="C1097" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1097" t="s">
         <v>8</v>
       </c>
       <c r="E1097">
         <v>1</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B1098" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="C1098" t="s">
-        <v>29</v>
+        <v>248</v>
       </c>
       <c r="D1098" t="s">
         <v>8</v>
       </c>
       <c r="E1098">
         <v>1</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="B1099" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C1099" t="s">
-        <v>29</v>
+        <v>248</v>
       </c>
       <c r="D1099" t="s">
         <v>8</v>
       </c>
       <c r="E1099">
         <v>1</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B1100" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="C1100" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1100" t="s">
         <v>8</v>
       </c>
       <c r="E1100">
         <v>1</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B1101" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="C1101" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1101" t="s">
         <v>8</v>
       </c>
       <c r="E1101">
         <v>1</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="B1102" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="C1102" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1102" t="s">
         <v>8</v>
       </c>
       <c r="E1102">
         <v>1</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B1103" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="C1103" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D1103" t="s">
         <v>8</v>
       </c>
       <c r="E1103">
         <v>1</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="B1104" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C1104" t="s">
         <v>29</v>
       </c>
       <c r="D1104" t="s">
         <v>8</v>
       </c>
       <c r="E1104">
         <v>1</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="B1105" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="C1105" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1105" t="s">
         <v>8</v>
       </c>
       <c r="E1105">
         <v>1</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="B1106" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="C1106" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D1106" t="s">
         <v>8</v>
       </c>
       <c r="E1106">
         <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="B1107" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="C1107" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1107" t="s">
         <v>8</v>
       </c>
       <c r="E1107">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="B1108" t="s">
         <v>2230</v>
       </c>
       <c r="C1108" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1108" t="s">
         <v>8</v>
       </c>
       <c r="E1108">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B1109" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="C1109" t="s">
-        <v>709</v>
+        <v>29</v>
       </c>
       <c r="D1109" t="s">
         <v>8</v>
       </c>
       <c r="E1109">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="B1110" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="C1110" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1110" t="s">
         <v>8</v>
       </c>
       <c r="E1110">
         <v>1</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B1111" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C1111" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="D1111" t="s">
         <v>8</v>
       </c>
       <c r="E1111">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B1112" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="C1112" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1112" t="s">
         <v>8</v>
       </c>
       <c r="E1112">
         <v>1</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="B1113" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="C1113" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D1113" t="s">
         <v>8</v>
       </c>
       <c r="E1113">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1114" t="s">
         <v>2241</v>
       </c>
-      <c r="B1114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1114" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D1114" t="s">
         <v>8</v>
       </c>
       <c r="E1114">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" t="s">
         <v>2243</v>
       </c>
       <c r="B1115" t="s">
         <v>2244</v>
       </c>
       <c r="C1115" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D1115" t="s">
         <v>8</v>
       </c>
       <c r="E1115">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" t="s">
         <v>2245</v>
       </c>
       <c r="B1116" t="s">
         <v>2246</v>
       </c>
       <c r="C1116" t="s">
         <v>32</v>
       </c>
       <c r="D1116" t="s">
         <v>8</v>
       </c>
       <c r="E1116">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" t="s">
         <v>2247</v>
       </c>
       <c r="B1117" t="s">
         <v>2248</v>
       </c>
       <c r="C1117" t="s">
-        <v>32</v>
+        <v>224</v>
       </c>
       <c r="D1117" t="s">
         <v>8</v>
       </c>
       <c r="E1117">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" t="s">
         <v>2249</v>
       </c>
       <c r="B1118" t="s">
         <v>2250</v>
       </c>
       <c r="C1118" t="s">
-        <v>344</v>
+        <v>49</v>
       </c>
       <c r="D1118" t="s">
         <v>8</v>
       </c>
       <c r="E1118">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" t="s">
         <v>2251</v>
       </c>
       <c r="B1119" t="s">
         <v>2252</v>
       </c>
       <c r="C1119" t="s">
-        <v>2253</v>
+        <v>1353</v>
       </c>
       <c r="D1119" t="s">
         <v>8</v>
       </c>
       <c r="E1119">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1120" t="s">
         <v>2254</v>
       </c>
-      <c r="B1120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1120" t="s">
-        <v>732</v>
+        <v>81</v>
       </c>
       <c r="D1120" t="s">
         <v>8</v>
       </c>
       <c r="E1120">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1121" t="s">
         <v>2256</v>
       </c>
-      <c r="B1121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1121" t="s">
-        <v>43</v>
+        <v>715</v>
       </c>
       <c r="D1121" t="s">
         <v>8</v>
       </c>
       <c r="E1121">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1122" t="s">
         <v>2258</v>
       </c>
-      <c r="B1122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1122" t="s">
-        <v>43</v>
+        <v>1353</v>
       </c>
       <c r="D1122" t="s">
         <v>8</v>
       </c>
       <c r="E1122">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B1123" t="s">
         <v>2260</v>
       </c>
-      <c r="B1123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1123" t="s">
-        <v>855</v>
+        <v>43</v>
       </c>
       <c r="D1123" t="s">
         <v>8</v>
       </c>
       <c r="E1123">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1124" t="s">
         <v>2262</v>
       </c>
-      <c r="B1124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1124" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D1124" t="s">
         <v>8</v>
       </c>
       <c r="E1124">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1125" t="s">
         <v>2264</v>
       </c>
-      <c r="B1125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1125" t="s">
-        <v>81</v>
+        <v>1353</v>
       </c>
       <c r="D1125" t="s">
         <v>8</v>
       </c>
       <c r="E1125">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1126" t="s">
         <v>2266</v>
       </c>
-      <c r="B1126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1126" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="D1126" t="s">
         <v>8</v>
       </c>
       <c r="E1126">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1127" t="s">
         <v>2268</v>
       </c>
-      <c r="B1127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1127" t="s">
-        <v>248</v>
+        <v>96</v>
       </c>
       <c r="D1127" t="s">
         <v>8</v>
       </c>
       <c r="E1127">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B1128" t="s">
         <v>2270</v>
       </c>
-      <c r="B1128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1128" t="s">
-        <v>224</v>
+        <v>96</v>
       </c>
       <c r="D1128" t="s">
         <v>8</v>
       </c>
       <c r="E1128">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1129" t="s">
         <v>2272</v>
       </c>
-      <c r="B1129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1129" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D1129" t="s">
         <v>8</v>
       </c>
       <c r="E1129">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1130" t="s">
         <v>2274</v>
       </c>
-      <c r="B1130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1130" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1130" t="s">
         <v>8</v>
       </c>
       <c r="E1130">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1131" t="s">
         <v>2276</v>
       </c>
-      <c r="B1131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1131" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1131" t="s">
         <v>8</v>
       </c>
       <c r="E1131">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B1132" t="s">
         <v>2278</v>
       </c>
-      <c r="B1132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1132" t="s">
-        <v>49</v>
+        <v>344</v>
       </c>
       <c r="D1132" t="s">
         <v>8</v>
       </c>
       <c r="E1132">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1133" t="s">
         <v>2280</v>
       </c>
-      <c r="B1133" t="s">
+      <c r="C1133" t="s">
         <v>2281</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D1133" t="s">
         <v>8</v>
       </c>
       <c r="E1133">
         <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" t="s">
         <v>2282</v>
       </c>
       <c r="B1134" t="s">
         <v>2283</v>
       </c>
       <c r="C1134" t="s">
-        <v>363</v>
+        <v>738</v>
       </c>
       <c r="D1134" t="s">
         <v>8</v>
       </c>
       <c r="E1134">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" t="s">
         <v>2284</v>
       </c>
       <c r="B1135" t="s">
         <v>2285</v>
       </c>
       <c r="C1135" t="s">
-        <v>464</v>
+        <v>43</v>
       </c>
       <c r="D1135" t="s">
         <v>8</v>
       </c>
       <c r="E1135">
         <v>1</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" t="s">
         <v>2286</v>
       </c>
       <c r="B1136" t="s">
         <v>2287</v>
       </c>
       <c r="C1136" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1136" t="s">
         <v>8</v>
       </c>
       <c r="E1136">
         <v>1</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" t="s">
         <v>2288</v>
       </c>
       <c r="B1137" t="s">
         <v>2289</v>
       </c>
       <c r="C1137" t="s">
-        <v>119</v>
+        <v>861</v>
       </c>
       <c r="D1137" t="s">
         <v>8</v>
       </c>
       <c r="E1137">
         <v>2.1</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" t="s">
         <v>2290</v>
       </c>
       <c r="B1138" t="s">
         <v>2291</v>
       </c>
       <c r="C1138" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="D1138" t="s">
         <v>8</v>
       </c>
       <c r="E1138">
         <v>1</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" t="s">
         <v>2292</v>
       </c>
       <c r="B1139" t="s">
         <v>2293</v>
       </c>
       <c r="C1139" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
       <c r="D1139" t="s">
         <v>8</v>
       </c>
       <c r="E1139">
         <v>1</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" t="s">
         <v>2294</v>
       </c>
       <c r="B1140" t="s">
         <v>2295</v>
       </c>
       <c r="C1140" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="D1140" t="s">
         <v>8</v>
       </c>
       <c r="E1140">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" t="s">
         <v>2296</v>
       </c>
       <c r="B1141" t="s">
         <v>2297</v>
       </c>
       <c r="C1141" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="D1141" t="s">
         <v>8</v>
       </c>
       <c r="E1141">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" t="s">
         <v>2298</v>
       </c>
       <c r="B1142" t="s">
         <v>2299</v>
       </c>
       <c r="C1142" t="s">
-        <v>32</v>
+        <v>224</v>
       </c>
       <c r="D1142" t="s">
         <v>8</v>
       </c>
       <c r="E1142">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" t="s">
         <v>2300</v>
       </c>
       <c r="B1143" t="s">
         <v>2301</v>
       </c>
       <c r="C1143" t="s">
-        <v>29</v>
+        <v>1353</v>
       </c>
       <c r="D1143" t="s">
         <v>8</v>
       </c>
       <c r="E1143">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" t="s">
         <v>2302</v>
       </c>
       <c r="B1144" t="s">
         <v>2303</v>
       </c>
       <c r="C1144" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1144" t="s">
         <v>8</v>
       </c>
       <c r="E1144">
         <v>1</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" t="s">
         <v>2304</v>
       </c>
       <c r="B1145" t="s">
         <v>2305</v>
       </c>
       <c r="C1145" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1145" t="s">
         <v>8</v>
       </c>
       <c r="E1145">
         <v>1</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" t="s">
         <v>2306</v>
       </c>
       <c r="B1146" t="s">
         <v>2307</v>
       </c>
       <c r="C1146" t="s">
-        <v>464</v>
+        <v>49</v>
       </c>
       <c r="D1146" t="s">
         <v>8</v>
       </c>
       <c r="E1146">
         <v>1</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" t="s">
         <v>2308</v>
       </c>
       <c r="B1147" t="s">
         <v>2309</v>
       </c>
       <c r="C1147" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D1147" t="s">
         <v>8</v>
       </c>
       <c r="E1147">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" t="s">
         <v>2310</v>
       </c>
       <c r="B1148" t="s">
         <v>2311</v>
       </c>
       <c r="C1148" t="s">
-        <v>63</v>
+        <v>365</v>
       </c>
       <c r="D1148" t="s">
         <v>8</v>
       </c>
       <c r="E1148">
         <v>1</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" t="s">
         <v>2312</v>
       </c>
       <c r="B1149" t="s">
         <v>2313</v>
       </c>
       <c r="C1149" t="s">
-        <v>63</v>
+        <v>365</v>
       </c>
       <c r="D1149" t="s">
         <v>8</v>
       </c>
       <c r="E1149">
         <v>1</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" t="s">
         <v>2314</v>
       </c>
       <c r="B1150" t="s">
         <v>2315</v>
       </c>
       <c r="C1150" t="s">
-        <v>43</v>
+        <v>466</v>
       </c>
       <c r="D1150" t="s">
         <v>8</v>
       </c>
       <c r="E1150">
         <v>1</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" t="s">
         <v>2316</v>
       </c>
       <c r="B1151" t="s">
         <v>2317</v>
       </c>
       <c r="C1151" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1151" t="s">
         <v>8</v>
       </c>
       <c r="E1151">
         <v>1</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" t="s">
         <v>2318</v>
       </c>
       <c r="B1152" t="s">
         <v>2319</v>
       </c>
       <c r="C1152" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="D1152" t="s">
         <v>8</v>
       </c>
       <c r="E1152">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" t="s">
         <v>2320</v>
       </c>
       <c r="B1153" t="s">
         <v>2321</v>
       </c>
       <c r="C1153" t="s">
         <v>43</v>
       </c>
       <c r="D1153" t="s">
         <v>8</v>
       </c>
       <c r="E1153">
         <v>1</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" t="s">
         <v>2322</v>
       </c>
       <c r="B1154" t="s">
         <v>2323</v>
       </c>
       <c r="C1154" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D1154" t="s">
         <v>8</v>
       </c>
       <c r="E1154">
         <v>1</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" t="s">
         <v>2324</v>
       </c>
       <c r="B1155" t="s">
         <v>2325</v>
       </c>
       <c r="C1155" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D1155" t="s">
         <v>8</v>
       </c>
       <c r="E1155">
         <v>1</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" t="s">
         <v>2326</v>
       </c>
       <c r="B1156" t="s">
         <v>2327</v>
       </c>
       <c r="C1156" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D1156" t="s">
         <v>8</v>
       </c>
       <c r="E1156">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" t="s">
         <v>2328</v>
       </c>
       <c r="B1157" t="s">
         <v>2329</v>
       </c>
       <c r="C1157" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D1157" t="s">
         <v>8</v>
       </c>
       <c r="E1157">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" t="s">
         <v>2330</v>
       </c>
       <c r="B1158" t="s">
         <v>2331</v>
       </c>
       <c r="C1158" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1158" t="s">
         <v>8</v>
       </c>
       <c r="E1158">
         <v>1</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" t="s">
         <v>2332</v>
       </c>
       <c r="B1159" t="s">
         <v>2333</v>
       </c>
       <c r="C1159" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1159" t="s">
         <v>8</v>
       </c>
       <c r="E1159">
         <v>1</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" t="s">
         <v>2334</v>
       </c>
       <c r="B1160" t="s">
         <v>2335</v>
       </c>
       <c r="C1160" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1160" t="s">
         <v>8</v>
       </c>
       <c r="E1160">
         <v>1</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" t="s">
         <v>2336</v>
       </c>
       <c r="B1161" t="s">
         <v>2337</v>
       </c>
       <c r="C1161" t="s">
-        <v>43</v>
+        <v>466</v>
       </c>
       <c r="D1161" t="s">
         <v>8</v>
       </c>
       <c r="E1161">
         <v>1</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" t="s">
         <v>2338</v>
       </c>
       <c r="B1162" t="s">
         <v>2339</v>
       </c>
       <c r="C1162" t="s">
         <v>43</v>
       </c>
       <c r="D1162" t="s">
         <v>8</v>
       </c>
       <c r="E1162">
         <v>1</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" t="s">
         <v>2340</v>
       </c>
       <c r="B1163" t="s">
         <v>2341</v>
       </c>
       <c r="C1163" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1163" t="s">
         <v>8</v>
       </c>
       <c r="E1163">
         <v>1</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" t="s">
         <v>2342</v>
       </c>
       <c r="B1164" t="s">
         <v>2343</v>
       </c>
       <c r="C1164" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1164" t="s">
         <v>8</v>
       </c>
       <c r="E1164">
         <v>1</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" t="s">
         <v>2344</v>
       </c>
       <c r="B1165" t="s">
         <v>2345</v>
       </c>
       <c r="C1165" t="s">
         <v>43</v>
       </c>
       <c r="D1165" t="s">
         <v>8</v>
       </c>
       <c r="E1165">
         <v>1</v>
       </c>
     </row>
@@ -31187,108 +31293,108 @@
     <row r="1185" spans="1:5">
       <c r="A1185" t="s">
         <v>2384</v>
       </c>
       <c r="B1185" t="s">
         <v>2385</v>
       </c>
       <c r="C1185" t="s">
         <v>43</v>
       </c>
       <c r="D1185" t="s">
         <v>8</v>
       </c>
       <c r="E1185">
         <v>1</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" t="s">
         <v>2386</v>
       </c>
       <c r="B1186" t="s">
         <v>2387</v>
       </c>
       <c r="C1186" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D1186" t="s">
         <v>8</v>
       </c>
       <c r="E1186">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" t="s">
         <v>2388</v>
       </c>
       <c r="B1187" t="s">
         <v>2389</v>
       </c>
       <c r="C1187" t="s">
-        <v>729</v>
+        <v>43</v>
       </c>
       <c r="D1187" t="s">
         <v>8</v>
       </c>
       <c r="E1187">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" t="s">
         <v>2390</v>
       </c>
       <c r="B1188" t="s">
         <v>2391</v>
       </c>
       <c r="C1188" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D1188" t="s">
         <v>8</v>
       </c>
       <c r="E1188">
         <v>1</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" t="s">
         <v>2392</v>
       </c>
       <c r="B1189" t="s">
         <v>2393</v>
       </c>
       <c r="C1189" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="D1189" t="s">
         <v>8</v>
       </c>
       <c r="E1189">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" t="s">
         <v>2394</v>
       </c>
       <c r="B1190" t="s">
         <v>2395</v>
       </c>
       <c r="C1190" t="s">
         <v>43</v>
       </c>
       <c r="D1190" t="s">
         <v>8</v>
       </c>
       <c r="E1190">
         <v>1</v>
       </c>
     </row>
     <row r="1191" spans="1:5">
       <c r="A1191" t="s">
         <v>2396</v>
       </c>
       <c r="B1191" t="s">
         <v>2397</v>
@@ -31323,3125 +31429,3125 @@
     <row r="1193" spans="1:5">
       <c r="A1193" t="s">
         <v>2400</v>
       </c>
       <c r="B1193" t="s">
         <v>2401</v>
       </c>
       <c r="C1193" t="s">
         <v>43</v>
       </c>
       <c r="D1193" t="s">
         <v>8</v>
       </c>
       <c r="E1193">
         <v>1</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" t="s">
         <v>2402</v>
       </c>
       <c r="B1194" t="s">
         <v>2403</v>
       </c>
       <c r="C1194" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D1194" t="s">
         <v>8</v>
       </c>
       <c r="E1194">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" t="s">
         <v>2404</v>
       </c>
       <c r="B1195" t="s">
         <v>2405</v>
       </c>
       <c r="C1195" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1195" t="s">
         <v>8</v>
       </c>
       <c r="E1195">
         <v>1</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" t="s">
         <v>2406</v>
       </c>
       <c r="B1196" t="s">
         <v>2407</v>
       </c>
       <c r="C1196" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D1196" t="s">
         <v>8</v>
       </c>
       <c r="E1196">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" t="s">
         <v>2408</v>
       </c>
       <c r="B1197" t="s">
         <v>2409</v>
       </c>
       <c r="C1197" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D1197" t="s">
         <v>8</v>
       </c>
       <c r="E1197">
         <v>1</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" t="s">
         <v>2410</v>
       </c>
       <c r="B1198" t="s">
         <v>2411</v>
       </c>
       <c r="C1198" t="s">
         <v>43</v>
       </c>
       <c r="D1198" t="s">
         <v>8</v>
       </c>
       <c r="E1198">
         <v>1</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" t="s">
         <v>2412</v>
       </c>
       <c r="B1199" t="s">
         <v>2413</v>
       </c>
       <c r="C1199" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1199" t="s">
         <v>8</v>
       </c>
       <c r="E1199">
         <v>1</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" t="s">
         <v>2414</v>
       </c>
       <c r="B1200" t="s">
         <v>2415</v>
       </c>
       <c r="C1200" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1200" t="s">
         <v>8</v>
       </c>
       <c r="E1200">
         <v>1</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" t="s">
         <v>2416</v>
       </c>
       <c r="B1201" t="s">
         <v>2417</v>
       </c>
       <c r="C1201" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D1201" t="s">
         <v>8</v>
       </c>
       <c r="E1201">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" t="s">
         <v>2418</v>
       </c>
       <c r="B1202" t="s">
         <v>2419</v>
       </c>
       <c r="C1202" t="s">
-        <v>29</v>
+        <v>735</v>
       </c>
       <c r="D1202" t="s">
         <v>8</v>
       </c>
       <c r="E1202">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" t="s">
         <v>2420</v>
       </c>
       <c r="B1203" t="s">
         <v>2421</v>
       </c>
       <c r="C1203" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1203" t="s">
         <v>8</v>
       </c>
       <c r="E1203">
         <v>1</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" t="s">
         <v>2422</v>
       </c>
       <c r="B1204" t="s">
         <v>2423</v>
       </c>
       <c r="C1204" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D1204" t="s">
         <v>8</v>
       </c>
       <c r="E1204">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" t="s">
         <v>2424</v>
       </c>
       <c r="B1205" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="C1205" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1205" t="s">
         <v>8</v>
       </c>
       <c r="E1205">
         <v>1</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="B1206" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="C1206" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D1206" t="s">
         <v>8</v>
       </c>
       <c r="E1206">
         <v>1</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="B1207" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="C1207" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D1207" t="s">
         <v>8</v>
       </c>
       <c r="E1207">
         <v>1</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="B1208" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="C1208" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1208" t="s">
         <v>8</v>
       </c>
       <c r="E1208">
         <v>1</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="B1209" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="C1209" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
       <c r="D1209" t="s">
         <v>8</v>
       </c>
       <c r="E1209">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="B1210" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C1210" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1210" t="s">
         <v>8</v>
       </c>
       <c r="E1210">
         <v>1</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="B1211" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="C1211" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1211" t="s">
         <v>8</v>
       </c>
       <c r="E1211">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B1212" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="C1212" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D1212" t="s">
         <v>8</v>
       </c>
       <c r="E1212">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="B1213" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C1213" t="s">
-        <v>694</v>
+        <v>43</v>
       </c>
       <c r="D1213" t="s">
         <v>8</v>
       </c>
       <c r="E1213">
         <v>1</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="B1214" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="C1214" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D1214" t="s">
         <v>8</v>
       </c>
       <c r="E1214">
         <v>1</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="B1215" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="C1215" t="s">
-        <v>29</v>
+        <v>227</v>
       </c>
       <c r="D1215" t="s">
         <v>8</v>
       </c>
       <c r="E1215">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B1216" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C1216" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1216" t="s">
         <v>8</v>
       </c>
       <c r="E1216">
         <v>1</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B1217" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C1217" t="s">
-        <v>2449</v>
+        <v>29</v>
       </c>
       <c r="D1217" t="s">
         <v>8</v>
       </c>
       <c r="E1217">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" t="s">
         <v>2450</v>
       </c>
       <c r="B1218" t="s">
         <v>2451</v>
       </c>
       <c r="C1218" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1218" t="s">
         <v>8</v>
       </c>
       <c r="E1218">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" t="s">
         <v>2452</v>
       </c>
       <c r="B1219" t="s">
         <v>2453</v>
       </c>
       <c r="C1219" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1219" t="s">
         <v>8</v>
       </c>
       <c r="E1219">
         <v>1</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" t="s">
         <v>2454</v>
       </c>
       <c r="B1220" t="s">
         <v>2455</v>
       </c>
       <c r="C1220" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1220" t="s">
         <v>8</v>
       </c>
       <c r="E1220">
         <v>1</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" t="s">
         <v>2456</v>
       </c>
       <c r="B1221" t="s">
-        <v>2457</v>
+        <v>2455</v>
       </c>
       <c r="C1221" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1221" t="s">
         <v>8</v>
       </c>
       <c r="E1221">
         <v>1</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B1222" t="s">
         <v>2458</v>
       </c>
-      <c r="B1222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1222" t="s">
-        <v>43</v>
+        <v>160</v>
       </c>
       <c r="D1222" t="s">
         <v>8</v>
       </c>
       <c r="E1222">
         <v>1</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1223" t="s">
         <v>2460</v>
       </c>
-      <c r="B1223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1223" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1223" t="s">
         <v>8</v>
       </c>
       <c r="E1223">
         <v>1</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1224" t="s">
         <v>2462</v>
       </c>
-      <c r="B1224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1224" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1224" t="s">
         <v>8</v>
       </c>
       <c r="E1224">
         <v>1</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1225" t="s">
         <v>2464</v>
       </c>
-      <c r="B1225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1225" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
       <c r="D1225" t="s">
         <v>8</v>
       </c>
       <c r="E1225">
         <v>1</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1226" t="s">
         <v>2466</v>
       </c>
-      <c r="B1226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1226" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1226" t="s">
         <v>8</v>
       </c>
       <c r="E1226">
         <v>1</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1227" t="s">
         <v>2468</v>
       </c>
-      <c r="B1227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1227" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1227" t="s">
         <v>8</v>
       </c>
       <c r="E1227">
         <v>1</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B1228" t="s">
         <v>2470</v>
       </c>
-      <c r="B1228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1228" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D1228" t="s">
         <v>8</v>
       </c>
       <c r="E1228">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1229" t="s">
         <v>2472</v>
       </c>
-      <c r="B1229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1229" t="s">
-        <v>32</v>
+        <v>700</v>
       </c>
       <c r="D1229" t="s">
         <v>8</v>
       </c>
       <c r="E1229">
         <v>1</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1230" t="s">
         <v>2474</v>
       </c>
-      <c r="B1230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1230" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1230" t="s">
         <v>8</v>
       </c>
       <c r="E1230">
         <v>1</v>
       </c>
     </row>
     <row r="1231" spans="1:5">
       <c r="A1231" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1231" t="s">
         <v>2476</v>
       </c>
-      <c r="B1231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1231" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1231" t="s">
         <v>8</v>
       </c>
       <c r="E1231">
         <v>1</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1232" t="s">
         <v>2478</v>
       </c>
-      <c r="B1232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1232" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1232" t="s">
         <v>8</v>
       </c>
       <c r="E1232">
         <v>1</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1233" t="s">
         <v>2480</v>
       </c>
-      <c r="B1233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1233" t="s">
-        <v>29</v>
+        <v>1358</v>
       </c>
       <c r="D1233" t="s">
         <v>8</v>
       </c>
       <c r="E1233">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1234" t="s">
         <v>2482</v>
       </c>
-      <c r="B1234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1234" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1234" t="s">
         <v>8</v>
       </c>
       <c r="E1234">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1235" t="s">
         <v>2484</v>
       </c>
-      <c r="B1235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1235" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1235" t="s">
         <v>8</v>
       </c>
       <c r="E1235">
         <v>1</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1236" t="s">
         <v>2486</v>
       </c>
-      <c r="B1236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1236" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1236" t="s">
         <v>8</v>
       </c>
       <c r="E1236">
         <v>1</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1237" t="s">
         <v>2488</v>
       </c>
-      <c r="B1237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1237" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D1237" t="s">
         <v>8</v>
       </c>
       <c r="E1237">
         <v>1</v>
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B1238" t="s">
         <v>2490</v>
       </c>
-      <c r="B1238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1238" t="s">
-        <v>464</v>
+        <v>43</v>
       </c>
       <c r="D1238" t="s">
         <v>8</v>
       </c>
       <c r="E1238">
         <v>1</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B1239" t="s">
         <v>2492</v>
       </c>
-      <c r="B1239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1239" t="s">
-        <v>685</v>
+        <v>29</v>
       </c>
       <c r="D1239" t="s">
         <v>8</v>
       </c>
       <c r="E1239">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B1240" t="s">
         <v>2494</v>
       </c>
-      <c r="B1240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1240" t="s">
-        <v>685</v>
+        <v>43</v>
       </c>
       <c r="D1240" t="s">
         <v>8</v>
       </c>
       <c r="E1240">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B1241" t="s">
         <v>2496</v>
       </c>
-      <c r="B1241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1241" t="s">
-        <v>685</v>
+        <v>54</v>
       </c>
       <c r="D1241" t="s">
         <v>8</v>
       </c>
       <c r="E1241">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1242" t="s">
         <v>2498</v>
       </c>
-      <c r="B1242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1242" t="s">
-        <v>685</v>
+        <v>63</v>
       </c>
       <c r="D1242" t="s">
         <v>8</v>
       </c>
       <c r="E1242">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B1243" t="s">
         <v>2500</v>
       </c>
-      <c r="B1243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1243" t="s">
-        <v>685</v>
+        <v>43</v>
       </c>
       <c r="D1243" t="s">
         <v>8</v>
       </c>
       <c r="E1243">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B1244" t="s">
         <v>2502</v>
       </c>
-      <c r="B1244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1244" t="s">
-        <v>685</v>
+        <v>43</v>
       </c>
       <c r="D1244" t="s">
         <v>8</v>
       </c>
       <c r="E1244">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B1245" t="s">
         <v>2504</v>
       </c>
-      <c r="B1245" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1245" t="s">
-        <v>685</v>
+        <v>32</v>
       </c>
       <c r="D1245" t="s">
         <v>8</v>
       </c>
       <c r="E1245">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B1246" t="s">
         <v>2506</v>
       </c>
-      <c r="B1246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1246" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1246" t="s">
         <v>8</v>
       </c>
       <c r="E1246">
         <v>1</v>
       </c>
     </row>
     <row r="1247" spans="1:5">
       <c r="A1247" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B1247" t="s">
         <v>2508</v>
       </c>
-      <c r="B1247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1247" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1247" t="s">
         <v>8</v>
       </c>
       <c r="E1247">
         <v>1</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B1248" t="s">
         <v>2510</v>
       </c>
-      <c r="B1248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1248" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1248" t="s">
         <v>8</v>
       </c>
       <c r="E1248">
         <v>1</v>
       </c>
     </row>
     <row r="1249" spans="1:5">
       <c r="A1249" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1249" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
       <c r="C1249" t="s">
         <v>29</v>
       </c>
       <c r="D1249" t="s">
         <v>8</v>
       </c>
       <c r="E1249">
         <v>1</v>
       </c>
     </row>
     <row r="1250" spans="1:5">
       <c r="A1250" t="s">
         <v>2513</v>
       </c>
       <c r="B1250" t="s">
         <v>2514</v>
       </c>
       <c r="C1250" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="D1250" t="s">
         <v>8</v>
       </c>
       <c r="E1250">
         <v>1</v>
       </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" t="s">
         <v>2515</v>
       </c>
       <c r="B1251" t="s">
         <v>2516</v>
       </c>
       <c r="C1251" t="s">
-        <v>363</v>
+        <v>49</v>
       </c>
       <c r="D1251" t="s">
         <v>8</v>
       </c>
       <c r="E1251">
         <v>1</v>
       </c>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" t="s">
         <v>2517</v>
       </c>
       <c r="B1252" t="s">
         <v>2518</v>
       </c>
       <c r="C1252" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1252" t="s">
         <v>8</v>
       </c>
       <c r="E1252">
         <v>1</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" t="s">
         <v>2519</v>
       </c>
       <c r="B1253" t="s">
         <v>2520</v>
       </c>
       <c r="C1253" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1253" t="s">
         <v>8</v>
       </c>
       <c r="E1253">
         <v>1</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
       <c r="A1254" t="s">
         <v>2521</v>
       </c>
       <c r="B1254" t="s">
         <v>2522</v>
       </c>
       <c r="C1254" t="s">
-        <v>248</v>
+        <v>466</v>
       </c>
       <c r="D1254" t="s">
         <v>8</v>
       </c>
       <c r="E1254">
         <v>1</v>
       </c>
     </row>
     <row r="1255" spans="1:5">
       <c r="A1255" t="s">
         <v>2523</v>
       </c>
       <c r="B1255" t="s">
         <v>2524</v>
       </c>
       <c r="C1255" t="s">
-        <v>63</v>
+        <v>691</v>
       </c>
       <c r="D1255" t="s">
         <v>8</v>
       </c>
       <c r="E1255">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1256" spans="1:5">
       <c r="A1256" t="s">
         <v>2525</v>
       </c>
       <c r="B1256" t="s">
         <v>2526</v>
       </c>
       <c r="C1256" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="D1256" t="s">
         <v>8</v>
       </c>
       <c r="E1256">
         <v>2.1</v>
       </c>
     </row>
     <row r="1257" spans="1:5">
       <c r="A1257" t="s">
         <v>2527</v>
       </c>
       <c r="B1257" t="s">
         <v>2528</v>
       </c>
       <c r="C1257" t="s">
-        <v>29</v>
+        <v>691</v>
       </c>
       <c r="D1257" t="s">
         <v>8</v>
       </c>
       <c r="E1257">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1258" spans="1:5">
       <c r="A1258" t="s">
         <v>2529</v>
       </c>
       <c r="B1258" t="s">
         <v>2530</v>
       </c>
       <c r="C1258" t="s">
-        <v>54</v>
+        <v>691</v>
       </c>
       <c r="D1258" t="s">
         <v>8</v>
       </c>
       <c r="E1258">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1259" spans="1:5">
       <c r="A1259" t="s">
         <v>2531</v>
       </c>
       <c r="B1259" t="s">
         <v>2532</v>
       </c>
       <c r="C1259" t="s">
-        <v>81</v>
+        <v>691</v>
       </c>
       <c r="D1259" t="s">
         <v>8</v>
       </c>
       <c r="E1259">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1260" spans="1:5">
       <c r="A1260" t="s">
         <v>2533</v>
       </c>
       <c r="B1260" t="s">
         <v>2534</v>
       </c>
       <c r="C1260" t="s">
-        <v>732</v>
+        <v>691</v>
       </c>
       <c r="D1260" t="s">
         <v>8</v>
       </c>
       <c r="E1260">
         <v>2.1</v>
       </c>
     </row>
     <row r="1261" spans="1:5">
       <c r="A1261" t="s">
         <v>2535</v>
       </c>
       <c r="B1261" t="s">
         <v>2536</v>
       </c>
       <c r="C1261" t="s">
-        <v>1778</v>
+        <v>691</v>
       </c>
       <c r="D1261" t="s">
         <v>8</v>
       </c>
       <c r="E1261">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1262" spans="1:5">
       <c r="A1262" t="s">
         <v>2537</v>
       </c>
       <c r="B1262" t="s">
         <v>2538</v>
       </c>
       <c r="C1262" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1262" t="s">
         <v>8</v>
       </c>
       <c r="E1262">
         <v>1</v>
       </c>
     </row>
     <row r="1263" spans="1:5">
       <c r="A1263" t="s">
         <v>2539</v>
       </c>
       <c r="B1263" t="s">
         <v>2540</v>
       </c>
       <c r="C1263" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1263" t="s">
         <v>8</v>
       </c>
       <c r="E1263">
         <v>1</v>
       </c>
     </row>
     <row r="1264" spans="1:5">
       <c r="A1264" t="s">
         <v>2541</v>
       </c>
       <c r="B1264" t="s">
         <v>2542</v>
       </c>
       <c r="C1264" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1264" t="s">
         <v>8</v>
       </c>
       <c r="E1264">
         <v>1</v>
       </c>
     </row>
     <row r="1265" spans="1:5">
       <c r="A1265" t="s">
         <v>2543</v>
       </c>
       <c r="B1265" t="s">
-        <v>2544</v>
+        <v>2542</v>
       </c>
       <c r="C1265" t="s">
         <v>29</v>
       </c>
       <c r="D1265" t="s">
         <v>8</v>
       </c>
       <c r="E1265">
         <v>1</v>
       </c>
     </row>
     <row r="1266" spans="1:5">
       <c r="A1266" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1266" t="s">
         <v>2545</v>
       </c>
-      <c r="B1266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1266" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D1266" t="s">
         <v>8</v>
       </c>
       <c r="E1266">
         <v>1</v>
       </c>
     </row>
     <row r="1267" spans="1:5">
       <c r="A1267" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1267" t="s">
         <v>2547</v>
       </c>
-      <c r="B1267" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1267" t="s">
-        <v>54</v>
+        <v>365</v>
       </c>
       <c r="D1267" t="s">
         <v>8</v>
       </c>
       <c r="E1267">
         <v>1</v>
       </c>
     </row>
     <row r="1268" spans="1:5">
       <c r="A1268" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1268" t="s">
         <v>2549</v>
       </c>
-      <c r="B1268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1268" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1268" t="s">
         <v>8</v>
       </c>
       <c r="E1268">
         <v>1</v>
       </c>
     </row>
     <row r="1269" spans="1:5">
       <c r="A1269" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1269" t="s">
         <v>2551</v>
       </c>
-      <c r="B1269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1269" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1269" t="s">
         <v>8</v>
       </c>
       <c r="E1269">
         <v>1</v>
       </c>
     </row>
     <row r="1270" spans="1:5">
       <c r="A1270" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1270" t="s">
         <v>2553</v>
       </c>
-      <c r="B1270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1270" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="D1270" t="s">
         <v>8</v>
       </c>
       <c r="E1270">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1271" spans="1:5">
       <c r="A1271" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1271" t="s">
         <v>2555</v>
       </c>
-      <c r="B1271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1271" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="D1271" t="s">
         <v>8</v>
       </c>
       <c r="E1271">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1272" spans="1:5">
       <c r="A1272" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1272" t="s">
         <v>2557</v>
       </c>
-      <c r="B1272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1272" t="s">
-        <v>308</v>
+        <v>691</v>
       </c>
       <c r="D1272" t="s">
         <v>8</v>
       </c>
       <c r="E1272">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1273" spans="1:5">
       <c r="A1273" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1273" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>2560</v>
       </c>
       <c r="C1273" t="s">
         <v>29</v>
       </c>
       <c r="D1273" t="s">
         <v>8</v>
       </c>
       <c r="E1273">
         <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:5">
       <c r="A1274" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1274" t="s">
         <v>2561</v>
       </c>
-      <c r="B1274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1274" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D1274" t="s">
         <v>8</v>
       </c>
       <c r="E1274">
         <v>1</v>
       </c>
     </row>
     <row r="1275" spans="1:5">
       <c r="A1275" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1275" t="s">
         <v>2563</v>
       </c>
-      <c r="B1275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1275" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1275" t="s">
         <v>8</v>
       </c>
       <c r="E1275">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1276" spans="1:5">
       <c r="A1276" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1276" t="s">
         <v>2565</v>
       </c>
-      <c r="B1276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1276" t="s">
-        <v>29</v>
+        <v>738</v>
       </c>
       <c r="D1276" t="s">
         <v>8</v>
       </c>
       <c r="E1276">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" t="s">
         <v>2566</v>
       </c>
       <c r="B1277" t="s">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="C1277" t="s">
-        <v>29</v>
+        <v>1796</v>
       </c>
       <c r="D1277" t="s">
         <v>8</v>
       </c>
       <c r="E1277">
         <v>1</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
       <c r="A1278" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B1278" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="C1278" t="s">
-        <v>1446</v>
+        <v>63</v>
       </c>
       <c r="D1278" t="s">
         <v>8</v>
       </c>
       <c r="E1278">
         <v>1</v>
       </c>
     </row>
     <row r="1279" spans="1:5">
       <c r="A1279" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="B1279" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="C1279" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1279" t="s">
         <v>8</v>
       </c>
       <c r="E1279">
         <v>1</v>
       </c>
     </row>
     <row r="1280" spans="1:5">
       <c r="A1280" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B1280" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="C1280" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D1280" t="s">
         <v>8</v>
       </c>
       <c r="E1280">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1281" spans="1:5">
       <c r="A1281" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B1281" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="C1281" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1281" t="s">
         <v>8</v>
       </c>
       <c r="E1281">
         <v>1</v>
       </c>
     </row>
     <row r="1282" spans="1:5">
       <c r="A1282" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="B1282" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="C1282" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D1282" t="s">
         <v>8</v>
       </c>
       <c r="E1282">
         <v>1</v>
       </c>
     </row>
     <row r="1283" spans="1:5">
       <c r="A1283" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="B1283" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="C1283" t="s">
-        <v>2134</v>
+        <v>54</v>
       </c>
       <c r="D1283" t="s">
         <v>8</v>
       </c>
       <c r="E1283">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1284" spans="1:5">
       <c r="A1284" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="B1284" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="C1284" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="D1284" t="s">
         <v>8</v>
       </c>
       <c r="E1284">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1285" spans="1:5">
       <c r="A1285" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="B1285" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="C1285" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1285" t="s">
         <v>8</v>
       </c>
       <c r="E1285">
         <v>1</v>
       </c>
     </row>
     <row r="1286" spans="1:5">
       <c r="A1286" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B1286" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="C1286" t="s">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="D1286" t="s">
         <v>8</v>
       </c>
       <c r="E1286">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1287" spans="1:5">
       <c r="A1287" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="B1287" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="C1287" t="s">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="D1287" t="s">
         <v>8</v>
       </c>
       <c r="E1287">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1288" spans="1:5">
       <c r="A1288" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="B1288" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="C1288" t="s">
-        <v>32</v>
+        <v>308</v>
       </c>
       <c r="D1288" t="s">
         <v>8</v>
       </c>
       <c r="E1288">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1289" spans="1:5">
       <c r="A1289" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B1289" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="C1289" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1289" t="s">
         <v>8</v>
       </c>
       <c r="E1289">
         <v>1</v>
       </c>
     </row>
     <row r="1290" spans="1:5">
       <c r="A1290" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="B1290" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="C1290" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1290" t="s">
         <v>8</v>
       </c>
       <c r="E1290">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="A1291" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="B1291" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="C1291" t="s">
         <v>29</v>
       </c>
       <c r="D1291" t="s">
         <v>8</v>
       </c>
       <c r="E1291">
         <v>1</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
       <c r="A1292" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B1292" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
       <c r="C1292" t="s">
         <v>29</v>
       </c>
       <c r="D1292" t="s">
         <v>8</v>
       </c>
       <c r="E1292">
         <v>1</v>
       </c>
     </row>
     <row r="1293" spans="1:5">
       <c r="A1293" t="s">
         <v>2597</v>
       </c>
       <c r="B1293" t="s">
-        <v>2598</v>
+        <v>2593</v>
       </c>
       <c r="C1293" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1293" t="s">
         <v>8</v>
       </c>
       <c r="E1293">
         <v>1</v>
       </c>
     </row>
     <row r="1294" spans="1:5">
       <c r="A1294" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B1294" t="s">
         <v>2599</v>
       </c>
-      <c r="B1294" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1294" t="s">
-        <v>26</v>
+        <v>1456</v>
       </c>
       <c r="D1294" t="s">
         <v>8</v>
       </c>
       <c r="E1294">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1295" spans="1:5">
       <c r="A1295" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1295" t="s">
         <v>2601</v>
       </c>
-      <c r="B1295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1295" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D1295" t="s">
         <v>8</v>
       </c>
       <c r="E1295">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1296" spans="1:5">
       <c r="A1296" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1296" t="s">
         <v>2603</v>
       </c>
-      <c r="B1296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1296" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D1296" t="s">
         <v>8</v>
       </c>
       <c r="E1296">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1297" spans="1:5">
       <c r="A1297" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1297" t="s">
         <v>2605</v>
       </c>
-      <c r="B1297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1297" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="D1297" t="s">
         <v>8</v>
       </c>
       <c r="E1297">
         <v>1</v>
       </c>
     </row>
     <row r="1298" spans="1:5">
       <c r="A1298" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B1298" t="s">
         <v>2607</v>
       </c>
-      <c r="B1298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1298" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D1298" t="s">
         <v>8</v>
       </c>
       <c r="E1298">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1299" spans="1:5">
       <c r="A1299" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B1299" t="s">
         <v>2609</v>
       </c>
-      <c r="B1299" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1299" t="s">
-        <v>49</v>
+        <v>2152</v>
       </c>
       <c r="D1299" t="s">
         <v>8</v>
       </c>
       <c r="E1299">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1300" spans="1:5">
       <c r="A1300" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1300" t="s">
         <v>2611</v>
       </c>
-      <c r="B1300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1300" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="D1300" t="s">
         <v>8</v>
       </c>
       <c r="E1300">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1301" spans="1:5">
       <c r="A1301" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1301" t="s">
         <v>2613</v>
       </c>
-      <c r="B1301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1301" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1301" t="s">
         <v>8</v>
       </c>
       <c r="E1301">
         <v>1</v>
       </c>
     </row>
     <row r="1302" spans="1:5">
       <c r="A1302" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B1302" t="s">
         <v>2615</v>
       </c>
-      <c r="B1302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1302" t="s">
-        <v>640</v>
+        <v>32</v>
       </c>
       <c r="D1302" t="s">
         <v>8</v>
       </c>
       <c r="E1302">
         <v>1</v>
       </c>
     </row>
     <row r="1303" spans="1:5">
       <c r="A1303" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B1303" t="s">
         <v>2617</v>
       </c>
-      <c r="B1303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1303" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D1303" t="s">
         <v>8</v>
       </c>
       <c r="E1303">
         <v>1</v>
       </c>
     </row>
     <row r="1304" spans="1:5">
       <c r="A1304" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1304" t="s">
         <v>2619</v>
       </c>
-      <c r="B1304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1304" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="D1304" t="s">
         <v>8</v>
       </c>
       <c r="E1304">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1305" spans="1:5">
       <c r="A1305" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B1305" t="s">
         <v>2621</v>
       </c>
-      <c r="B1305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1305" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1305" t="s">
         <v>8</v>
       </c>
       <c r="E1305">
         <v>1</v>
       </c>
     </row>
     <row r="1306" spans="1:5">
       <c r="A1306" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B1306" t="s">
         <v>2623</v>
       </c>
-      <c r="B1306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1306" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1306" t="s">
         <v>8</v>
       </c>
       <c r="E1306">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1307" spans="1:5">
       <c r="A1307" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1307" t="s">
         <v>2625</v>
       </c>
-      <c r="B1307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1307" t="s">
-        <v>160</v>
+        <v>308</v>
       </c>
       <c r="D1307" t="s">
         <v>8</v>
       </c>
       <c r="E1307">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1308" t="s">
         <v>2627</v>
       </c>
-      <c r="B1308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1308" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1308" t="s">
         <v>8</v>
       </c>
       <c r="E1308">
         <v>1</v>
       </c>
     </row>
     <row r="1309" spans="1:5">
       <c r="A1309" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1309" t="s">
         <v>2629</v>
       </c>
-      <c r="B1309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1309" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="D1309" t="s">
         <v>8</v>
       </c>
       <c r="E1309">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1310" spans="1:5">
       <c r="A1310" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B1310" t="s">
         <v>2631</v>
       </c>
-      <c r="B1310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1310" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="D1310" t="s">
         <v>8</v>
       </c>
       <c r="E1310">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1311" spans="1:5">
       <c r="A1311" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1311" t="s">
         <v>2633</v>
       </c>
-      <c r="B1311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1311" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1311" t="s">
         <v>8</v>
       </c>
       <c r="E1311">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1312" spans="1:5">
       <c r="A1312" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B1312" t="s">
         <v>2635</v>
       </c>
-      <c r="B1312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1312" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1312" t="s">
         <v>8</v>
       </c>
       <c r="E1312">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1313" spans="1:5">
       <c r="A1313" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B1313" t="s">
         <v>2637</v>
       </c>
-      <c r="B1313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1313" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D1313" t="s">
         <v>8</v>
       </c>
       <c r="E1313">
         <v>1</v>
       </c>
     </row>
     <row r="1314" spans="1:5">
       <c r="A1314" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1314" t="s">
         <v>2639</v>
       </c>
-      <c r="B1314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1314" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="D1314" t="s">
         <v>8</v>
       </c>
       <c r="E1314">
         <v>1</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1315" t="s">
         <v>2641</v>
       </c>
-      <c r="B1315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1315" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1315" t="s">
         <v>8</v>
       </c>
       <c r="E1315">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1316" t="s">
         <v>2643</v>
       </c>
-      <c r="B1316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1316" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1316" t="s">
         <v>8</v>
       </c>
       <c r="E1316">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1317" t="s">
         <v>2645</v>
       </c>
-      <c r="B1317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1317" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D1317" t="s">
         <v>8</v>
       </c>
       <c r="E1317">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B1318" t="s">
         <v>2647</v>
       </c>
-      <c r="B1318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1318" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D1318" t="s">
         <v>8</v>
       </c>
       <c r="E1318">
         <v>1</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B1319" t="s">
         <v>2649</v>
       </c>
-      <c r="B1319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1319" t="s">
-        <v>43</v>
+        <v>644</v>
       </c>
       <c r="D1319" t="s">
         <v>8</v>
       </c>
       <c r="E1319">
         <v>1</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
       <c r="A1320" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1320" t="s">
         <v>2651</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652</v>
       </c>
       <c r="C1320" t="s">
         <v>43</v>
       </c>
       <c r="D1320" t="s">
         <v>8</v>
       </c>
       <c r="E1320">
         <v>1</v>
       </c>
     </row>
     <row r="1321" spans="1:5">
       <c r="A1321" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1321" t="s">
         <v>2653</v>
       </c>
-      <c r="B1321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1321" t="s">
-        <v>49</v>
+        <v>160</v>
       </c>
       <c r="D1321" t="s">
         <v>8</v>
       </c>
       <c r="E1321">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1322" t="s">
         <v>2655</v>
       </c>
-      <c r="B1322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1322" t="s">
-        <v>559</v>
+        <v>29</v>
       </c>
       <c r="D1322" t="s">
         <v>8</v>
       </c>
       <c r="E1322">
         <v>1</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B1323" t="s">
         <v>2657</v>
-      </c>
-[...1 lines deleted...]
-        <v>2658</v>
       </c>
       <c r="C1323" t="s">
         <v>29</v>
       </c>
       <c r="D1323" t="s">
         <v>8</v>
       </c>
       <c r="E1323">
         <v>1</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B1324" t="s">
         <v>2659</v>
       </c>
-      <c r="B1324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1324" t="s">
-        <v>559</v>
+        <v>160</v>
       </c>
       <c r="D1324" t="s">
         <v>8</v>
       </c>
       <c r="E1324">
         <v>1</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
       <c r="A1325" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B1325" t="s">
         <v>2661</v>
       </c>
-      <c r="B1325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1325" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D1325" t="s">
         <v>8</v>
       </c>
       <c r="E1325">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1326" spans="1:5">
       <c r="A1326" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1326" t="s">
         <v>2663</v>
       </c>
-      <c r="B1326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1326" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="D1326" t="s">
         <v>8</v>
       </c>
       <c r="E1326">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1327" spans="1:5">
       <c r="A1327" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B1327" t="s">
         <v>2665</v>
       </c>
-      <c r="B1327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1327" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="D1327" t="s">
         <v>8</v>
       </c>
       <c r="E1327">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1328" spans="1:5">
       <c r="A1328" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1328" t="s">
         <v>2667</v>
       </c>
-      <c r="B1328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1328" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1328" t="s">
         <v>8</v>
       </c>
       <c r="E1328">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1329" spans="1:5">
       <c r="A1329" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1329" t="s">
         <v>2669</v>
       </c>
-      <c r="B1329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1329" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1329" t="s">
         <v>8</v>
       </c>
       <c r="E1329">
         <v>1</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1330" t="s">
         <v>2671</v>
       </c>
-      <c r="B1330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1330" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1330" t="s">
         <v>8</v>
       </c>
       <c r="E1330">
         <v>1</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1331" t="s">
         <v>2673</v>
       </c>
-      <c r="B1331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1331" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="D1331" t="s">
         <v>8</v>
       </c>
       <c r="E1331">
         <v>1</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1332" t="s">
         <v>2675</v>
       </c>
-      <c r="B1332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1332" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1332" t="s">
         <v>8</v>
       </c>
       <c r="E1332">
         <v>1</v>
       </c>
     </row>
     <row r="1333" spans="1:5">
       <c r="A1333" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B1333" t="s">
         <v>2677</v>
       </c>
-      <c r="B1333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1333" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D1333" t="s">
         <v>8</v>
       </c>
       <c r="E1333">
         <v>2.3</v>
       </c>
     </row>
     <row r="1334" spans="1:5">
       <c r="A1334" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B1334" t="s">
         <v>2679</v>
       </c>
-      <c r="B1334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1334" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D1334" t="s">
         <v>8</v>
       </c>
       <c r="E1334">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1335" spans="1:5">
       <c r="A1335" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B1335" t="s">
         <v>2681</v>
       </c>
-      <c r="B1335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1335" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="D1335" t="s">
         <v>8</v>
       </c>
       <c r="E1335">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1336" spans="1:5">
       <c r="A1336" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B1336" t="s">
         <v>2683</v>
       </c>
-      <c r="B1336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1336" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D1336" t="s">
         <v>8</v>
       </c>
       <c r="E1336">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1337" spans="1:5">
       <c r="A1337" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B1337" t="s">
         <v>2685</v>
       </c>
-      <c r="B1337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1337" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D1337" t="s">
         <v>8</v>
       </c>
       <c r="E1337">
         <v>1</v>
       </c>
     </row>
     <row r="1338" spans="1:5">
       <c r="A1338" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B1338" t="s">
         <v>2687</v>
       </c>
-      <c r="B1338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1338" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D1338" t="s">
         <v>8</v>
       </c>
       <c r="E1338">
         <v>1</v>
       </c>
     </row>
     <row r="1339" spans="1:5">
       <c r="A1339" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B1339" t="s">
         <v>2689</v>
       </c>
-      <c r="B1339" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1339" t="s">
-        <v>685</v>
+        <v>49</v>
       </c>
       <c r="D1339" t="s">
         <v>8</v>
       </c>
       <c r="E1339">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1340" spans="1:5">
       <c r="A1340" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B1340" t="s">
         <v>2691</v>
       </c>
-      <c r="B1340" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1340" t="s">
-        <v>43</v>
+        <v>563</v>
       </c>
       <c r="D1340" t="s">
         <v>8</v>
       </c>
       <c r="E1340">
         <v>1</v>
       </c>
     </row>
     <row r="1341" spans="1:5">
       <c r="A1341" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B1341" t="s">
         <v>2693</v>
-      </c>
-[...1 lines deleted...]
-        <v>2694</v>
       </c>
       <c r="C1341" t="s">
         <v>29</v>
       </c>
       <c r="D1341" t="s">
         <v>8</v>
       </c>
       <c r="E1341">
         <v>1</v>
       </c>
     </row>
     <row r="1342" spans="1:5">
       <c r="A1342" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B1342" t="s">
         <v>2695</v>
       </c>
-      <c r="B1342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1342" t="s">
-        <v>81</v>
+        <v>563</v>
       </c>
       <c r="D1342" t="s">
         <v>8</v>
       </c>
       <c r="E1342">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1343" spans="1:5">
       <c r="A1343" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B1343" t="s">
         <v>2697</v>
       </c>
-      <c r="B1343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1343" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D1343" t="s">
         <v>8</v>
       </c>
       <c r="E1343">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1344" spans="1:5">
       <c r="A1344" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B1344" t="s">
         <v>2699</v>
       </c>
-      <c r="B1344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1344" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D1344" t="s">
         <v>8</v>
       </c>
       <c r="E1344">
         <v>1</v>
       </c>
     </row>
     <row r="1345" spans="1:5">
       <c r="A1345" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1345" t="s">
         <v>2701</v>
       </c>
-      <c r="B1345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1345" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D1345" t="s">
         <v>8</v>
       </c>
       <c r="E1345">
         <v>1</v>
       </c>
     </row>
     <row r="1346" spans="1:5">
       <c r="A1346" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B1346" t="s">
         <v>2703</v>
       </c>
-      <c r="B1346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1346" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1346" t="s">
         <v>8</v>
       </c>
       <c r="E1346">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1347" spans="1:5">
       <c r="A1347" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1347" t="s">
         <v>2705</v>
       </c>
-      <c r="B1347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1347" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D1347" t="s">
         <v>8</v>
       </c>
       <c r="E1347">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1348" spans="1:5">
       <c r="A1348" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B1348" t="s">
         <v>2707</v>
       </c>
-      <c r="B1348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1348" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D1348" t="s">
         <v>8</v>
       </c>
       <c r="E1348">
         <v>1</v>
       </c>
     </row>
     <row r="1349" spans="1:5">
       <c r="A1349" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1349" t="s">
         <v>2709</v>
       </c>
-      <c r="B1349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1349" t="s">
-        <v>729</v>
+        <v>96</v>
       </c>
       <c r="D1349" t="s">
         <v>8</v>
       </c>
       <c r="E1349">
         <v>1</v>
       </c>
     </row>
     <row r="1350" spans="1:5">
       <c r="A1350" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B1350" t="s">
         <v>2711</v>
       </c>
-      <c r="B1350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1350" t="s">
-        <v>939</v>
+        <v>63</v>
       </c>
       <c r="D1350" t="s">
         <v>8</v>
       </c>
       <c r="E1350">
         <v>1</v>
       </c>
     </row>
     <row r="1351" spans="1:5">
       <c r="A1351" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1351" t="s">
         <v>2713</v>
       </c>
-      <c r="B1351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1351" t="s">
-        <v>939</v>
+        <v>7</v>
       </c>
       <c r="D1351" t="s">
         <v>8</v>
       </c>
       <c r="E1351">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1352" spans="1:5">
       <c r="A1352" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1352" t="s">
         <v>2715</v>
       </c>
-      <c r="B1352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1352" t="s">
-        <v>939</v>
+        <v>13</v>
       </c>
       <c r="D1352" t="s">
         <v>8</v>
       </c>
       <c r="E1352">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1353" spans="1:5">
       <c r="A1353" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B1353" t="s">
         <v>2717</v>
       </c>
-      <c r="B1353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1353" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D1353" t="s">
         <v>8</v>
       </c>
       <c r="E1353">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1354" spans="1:5">
       <c r="A1354" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B1354" t="s">
         <v>2719</v>
       </c>
-      <c r="B1354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1354" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D1354" t="s">
         <v>8</v>
       </c>
       <c r="E1354">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1355" spans="1:5">
       <c r="A1355" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1355" t="s">
         <v>2721</v>
       </c>
-      <c r="B1355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1355" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1355" t="s">
         <v>8</v>
       </c>
       <c r="E1355">
         <v>1</v>
       </c>
     </row>
     <row r="1356" spans="1:5">
       <c r="A1356" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B1356" t="s">
         <v>2723</v>
       </c>
-      <c r="B1356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1356" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1356" t="s">
         <v>8</v>
       </c>
       <c r="E1356">
         <v>1</v>
       </c>
     </row>
     <row r="1357" spans="1:5">
       <c r="A1357" t="s">
         <v>2724</v>
       </c>
       <c r="B1357" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
       <c r="C1357" t="s">
-        <v>29</v>
+        <v>691</v>
       </c>
       <c r="D1357" t="s">
         <v>8</v>
       </c>
       <c r="E1357">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1358" spans="1:5">
       <c r="A1358" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B1358" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="C1358" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1358" t="s">
         <v>8</v>
       </c>
       <c r="E1358">
         <v>1</v>
       </c>
     </row>
     <row r="1359" spans="1:5">
       <c r="A1359" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="B1359" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="C1359" t="s">
         <v>29</v>
       </c>
       <c r="D1359" t="s">
         <v>8</v>
       </c>
       <c r="E1359">
         <v>1</v>
       </c>
     </row>
     <row r="1360" spans="1:5">
       <c r="A1360" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="B1360" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="C1360" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1360" t="s">
         <v>8</v>
       </c>
       <c r="E1360">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1361" spans="1:5">
       <c r="A1361" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="B1361" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="C1361" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1361" t="s">
         <v>8</v>
       </c>
       <c r="E1361">
         <v>1</v>
       </c>
     </row>
     <row r="1362" spans="1:5">
       <c r="A1362" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="B1362" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="C1362" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1362" t="s">
         <v>8</v>
       </c>
       <c r="E1362">
         <v>1</v>
       </c>
     </row>
     <row r="1363" spans="1:5">
       <c r="A1363" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="B1363" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="C1363" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1363" t="s">
         <v>8</v>
       </c>
       <c r="E1363">
         <v>1</v>
       </c>
     </row>
     <row r="1364" spans="1:5">
       <c r="A1364" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="B1364" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="C1364" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1364" t="s">
         <v>8</v>
       </c>
       <c r="E1364">
         <v>1</v>
       </c>
     </row>
     <row r="1365" spans="1:5">
       <c r="A1365" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="B1365" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
       <c r="C1365" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="D1365" t="s">
         <v>8</v>
       </c>
       <c r="E1365">
         <v>2</v>
       </c>
     </row>
     <row r="1366" spans="1:5">
       <c r="A1366" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="B1366" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="C1366" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1366" t="s">
         <v>8</v>
       </c>
       <c r="E1366">
         <v>1</v>
       </c>
     </row>
     <row r="1367" spans="1:5">
       <c r="A1367" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="B1367" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="C1367" t="s">
-        <v>29</v>
+        <v>735</v>
       </c>
       <c r="D1367" t="s">
         <v>8</v>
       </c>
       <c r="E1367">
         <v>1</v>
       </c>
     </row>
     <row r="1368" spans="1:5">
       <c r="A1368" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="B1368" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="C1368" t="s">
-        <v>29</v>
+        <v>945</v>
       </c>
       <c r="D1368" t="s">
         <v>8</v>
       </c>
       <c r="E1368">
         <v>1</v>
       </c>
     </row>
     <row r="1369" spans="1:5">
       <c r="A1369" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="B1369" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="C1369" t="s">
-        <v>29</v>
+        <v>945</v>
       </c>
       <c r="D1369" t="s">
         <v>8</v>
       </c>
       <c r="E1369">
         <v>1</v>
       </c>
     </row>
     <row r="1370" spans="1:5">
       <c r="A1370" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="B1370" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="C1370" t="s">
-        <v>29</v>
+        <v>945</v>
       </c>
       <c r="D1370" t="s">
         <v>8</v>
       </c>
       <c r="E1370">
         <v>1</v>
       </c>
     </row>
     <row r="1371" spans="1:5">
       <c r="A1371" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="B1371" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="C1371" t="s">
         <v>29</v>
       </c>
       <c r="D1371" t="s">
         <v>8</v>
       </c>
       <c r="E1371">
         <v>1</v>
       </c>
     </row>
     <row r="1372" spans="1:5">
       <c r="A1372" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="B1372" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="C1372" t="s">
         <v>29</v>
       </c>
       <c r="D1372" t="s">
         <v>8</v>
       </c>
       <c r="E1372">
         <v>1</v>
       </c>
     </row>
     <row r="1373" spans="1:5">
       <c r="A1373" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="B1373" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="C1373" t="s">
         <v>29</v>
       </c>
       <c r="D1373" t="s">
         <v>8</v>
       </c>
       <c r="E1373">
         <v>1</v>
       </c>
     </row>
     <row r="1374" spans="1:5">
       <c r="A1374" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="B1374" t="s">
         <v>2757</v>
       </c>
       <c r="C1374" t="s">
         <v>29</v>
       </c>
       <c r="D1374" t="s">
         <v>8</v>
       </c>
       <c r="E1374">
         <v>1</v>
       </c>
     </row>
     <row r="1375" spans="1:5">
       <c r="A1375" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="B1375" t="s">
-        <v>2759</v>
+        <v>2757</v>
       </c>
       <c r="C1375" t="s">
         <v>29</v>
       </c>
       <c r="D1375" t="s">
         <v>8</v>
       </c>
       <c r="E1375">
         <v>1</v>
       </c>
     </row>
     <row r="1376" spans="1:5">
       <c r="A1376" t="s">
         <v>2760</v>
       </c>
       <c r="B1376" t="s">
         <v>2761</v>
       </c>
       <c r="C1376" t="s">
         <v>29</v>
       </c>
       <c r="D1376" t="s">
         <v>8</v>
       </c>
       <c r="E1376">
@@ -34482,111 +34588,111 @@
         <v>1</v>
       </c>
     </row>
     <row r="1379" spans="1:5">
       <c r="A1379" t="s">
         <v>2766</v>
       </c>
       <c r="B1379" t="s">
         <v>2767</v>
       </c>
       <c r="C1379" t="s">
         <v>29</v>
       </c>
       <c r="D1379" t="s">
         <v>8</v>
       </c>
       <c r="E1379">
         <v>1</v>
       </c>
     </row>
     <row r="1380" spans="1:5">
       <c r="A1380" t="s">
         <v>2768</v>
       </c>
       <c r="B1380" t="s">
-        <v>2769</v>
+        <v>2767</v>
       </c>
       <c r="C1380" t="s">
         <v>29</v>
       </c>
       <c r="D1380" t="s">
         <v>8</v>
       </c>
       <c r="E1380">
         <v>1</v>
       </c>
     </row>
     <row r="1381" spans="1:5">
       <c r="A1381" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1381" t="s">
         <v>2770</v>
-      </c>
-[...1 lines deleted...]
-        <v>2769</v>
       </c>
       <c r="C1381" t="s">
         <v>29</v>
       </c>
       <c r="D1381" t="s">
         <v>8</v>
       </c>
       <c r="E1381">
         <v>1</v>
       </c>
     </row>
     <row r="1382" spans="1:5">
       <c r="A1382" t="s">
         <v>2771</v>
       </c>
       <c r="B1382" t="s">
         <v>2772</v>
       </c>
       <c r="C1382" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1382" t="s">
         <v>8</v>
       </c>
       <c r="E1382">
         <v>1</v>
       </c>
     </row>
     <row r="1383" spans="1:5">
       <c r="A1383" t="s">
         <v>2773</v>
       </c>
       <c r="B1383" t="s">
         <v>2774</v>
       </c>
       <c r="C1383" t="s">
-        <v>722</v>
+        <v>227</v>
       </c>
       <c r="D1383" t="s">
         <v>8</v>
       </c>
       <c r="E1383">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1384" spans="1:5">
       <c r="A1384" t="s">
         <v>2775</v>
       </c>
       <c r="B1384" t="s">
         <v>2776</v>
       </c>
       <c r="C1384" t="s">
         <v>29</v>
       </c>
       <c r="D1384" t="s">
         <v>8</v>
       </c>
       <c r="E1384">
         <v>1</v>
       </c>
     </row>
     <row r="1385" spans="1:5">
       <c r="A1385" t="s">
         <v>2777</v>
       </c>
       <c r="B1385" t="s">
         <v>2778</v>
@@ -34672,85 +34778,85 @@
     <row r="1390" spans="1:5">
       <c r="A1390" t="s">
         <v>2787</v>
       </c>
       <c r="B1390" t="s">
         <v>2788</v>
       </c>
       <c r="C1390" t="s">
         <v>29</v>
       </c>
       <c r="D1390" t="s">
         <v>8</v>
       </c>
       <c r="E1390">
         <v>1</v>
       </c>
     </row>
     <row r="1391" spans="1:5">
       <c r="A1391" t="s">
         <v>2789</v>
       </c>
       <c r="B1391" t="s">
         <v>2790</v>
       </c>
       <c r="C1391" t="s">
-        <v>1446</v>
+        <v>29</v>
       </c>
       <c r="D1391" t="s">
         <v>8</v>
       </c>
       <c r="E1391">
         <v>1</v>
       </c>
     </row>
     <row r="1392" spans="1:5">
       <c r="A1392" t="s">
         <v>2791</v>
       </c>
       <c r="B1392" t="s">
         <v>2792</v>
       </c>
       <c r="C1392" t="s">
         <v>29</v>
       </c>
       <c r="D1392" t="s">
         <v>8</v>
       </c>
       <c r="E1392">
         <v>1</v>
       </c>
     </row>
     <row r="1393" spans="1:5">
       <c r="A1393" t="s">
         <v>2793</v>
       </c>
       <c r="B1393" t="s">
         <v>2794</v>
       </c>
       <c r="C1393" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1393" t="s">
         <v>8</v>
       </c>
       <c r="E1393">
         <v>1</v>
       </c>
     </row>
     <row r="1394" spans="1:5">
       <c r="A1394" t="s">
         <v>2795</v>
       </c>
       <c r="B1394" t="s">
         <v>2796</v>
       </c>
       <c r="C1394" t="s">
         <v>29</v>
       </c>
       <c r="D1394" t="s">
         <v>8</v>
       </c>
       <c r="E1394">
         <v>1</v>
       </c>
     </row>
@@ -34774,6465 +34880,6771 @@
     <row r="1396" spans="1:5">
       <c r="A1396" t="s">
         <v>2799</v>
       </c>
       <c r="B1396" t="s">
         <v>2800</v>
       </c>
       <c r="C1396" t="s">
         <v>29</v>
       </c>
       <c r="D1396" t="s">
         <v>8</v>
       </c>
       <c r="E1396">
         <v>1</v>
       </c>
     </row>
     <row r="1397" spans="1:5">
       <c r="A1397" t="s">
         <v>2801</v>
       </c>
       <c r="B1397" t="s">
         <v>2802</v>
       </c>
       <c r="C1397" t="s">
-        <v>722</v>
+        <v>29</v>
       </c>
       <c r="D1397" t="s">
         <v>8</v>
       </c>
       <c r="E1397">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1398" spans="1:5">
       <c r="A1398" t="s">
         <v>2803</v>
       </c>
       <c r="B1398" t="s">
         <v>2804</v>
       </c>
       <c r="C1398" t="s">
         <v>29</v>
       </c>
       <c r="D1398" t="s">
         <v>8</v>
       </c>
       <c r="E1398">
         <v>1</v>
       </c>
     </row>
     <row r="1399" spans="1:5">
       <c r="A1399" t="s">
         <v>2805</v>
       </c>
       <c r="B1399" t="s">
-        <v>2806</v>
+        <v>2804</v>
       </c>
       <c r="C1399" t="s">
         <v>29</v>
       </c>
       <c r="D1399" t="s">
         <v>8</v>
       </c>
       <c r="E1399">
         <v>1</v>
       </c>
     </row>
     <row r="1400" spans="1:5">
       <c r="A1400" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1400" t="s">
         <v>2807</v>
-      </c>
-[...1 lines deleted...]
-        <v>2808</v>
       </c>
       <c r="C1400" t="s">
         <v>29</v>
       </c>
       <c r="D1400" t="s">
         <v>8</v>
       </c>
       <c r="E1400">
         <v>1</v>
       </c>
     </row>
     <row r="1401" spans="1:5">
       <c r="A1401" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1401" t="s">
         <v>2809</v>
       </c>
-      <c r="B1401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1401" t="s">
-        <v>29</v>
+        <v>728</v>
       </c>
       <c r="D1401" t="s">
         <v>8</v>
       </c>
       <c r="E1401">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1402" spans="1:5">
       <c r="A1402" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1402" t="s">
         <v>2811</v>
-      </c>
-[...1 lines deleted...]
-        <v>2812</v>
       </c>
       <c r="C1402" t="s">
         <v>29</v>
       </c>
       <c r="D1402" t="s">
         <v>8</v>
       </c>
       <c r="E1402">
         <v>1</v>
       </c>
     </row>
     <row r="1403" spans="1:5">
       <c r="A1403" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B1403" t="s">
         <v>2813</v>
-      </c>
-[...1 lines deleted...]
-        <v>2814</v>
       </c>
       <c r="C1403" t="s">
         <v>29</v>
       </c>
       <c r="D1403" t="s">
         <v>8</v>
       </c>
       <c r="E1403">
         <v>1</v>
       </c>
     </row>
     <row r="1404" spans="1:5">
       <c r="A1404" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1404" t="s">
         <v>2815</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816</v>
       </c>
       <c r="C1404" t="s">
         <v>29</v>
       </c>
       <c r="D1404" t="s">
         <v>8</v>
       </c>
       <c r="E1404">
         <v>1</v>
       </c>
     </row>
     <row r="1405" spans="1:5">
       <c r="A1405" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B1405" t="s">
         <v>2817</v>
-      </c>
-[...1 lines deleted...]
-        <v>2818</v>
       </c>
       <c r="C1405" t="s">
         <v>29</v>
       </c>
       <c r="D1405" t="s">
         <v>8</v>
       </c>
       <c r="E1405">
         <v>1</v>
       </c>
     </row>
     <row r="1406" spans="1:5">
       <c r="A1406" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1406" t="s">
         <v>2819</v>
-      </c>
-[...1 lines deleted...]
-        <v>2820</v>
       </c>
       <c r="C1406" t="s">
         <v>29</v>
       </c>
       <c r="D1406" t="s">
         <v>8</v>
       </c>
       <c r="E1406">
         <v>1</v>
       </c>
     </row>
     <row r="1407" spans="1:5">
       <c r="A1407" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1407" t="s">
         <v>2821</v>
       </c>
-      <c r="B1407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1407" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1407" t="s">
         <v>8</v>
       </c>
       <c r="E1407">
         <v>1</v>
       </c>
     </row>
     <row r="1408" spans="1:5">
       <c r="A1408" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1408" t="s">
         <v>2823</v>
       </c>
-      <c r="B1408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1408" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="D1408" t="s">
         <v>8</v>
       </c>
       <c r="E1408">
         <v>1</v>
       </c>
     </row>
     <row r="1409" spans="1:5">
       <c r="A1409" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1409" t="s">
         <v>2825</v>
       </c>
-      <c r="B1409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1409" t="s">
-        <v>63</v>
+        <v>1456</v>
       </c>
       <c r="D1409" t="s">
         <v>8</v>
       </c>
       <c r="E1409">
         <v>1</v>
       </c>
     </row>
     <row r="1410" spans="1:5">
       <c r="A1410" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B1410" t="s">
         <v>2827</v>
       </c>
-      <c r="B1410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1410" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1410" t="s">
         <v>8</v>
       </c>
       <c r="E1410">
         <v>1</v>
       </c>
     </row>
     <row r="1411" spans="1:5">
       <c r="A1411" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1411" t="s">
         <v>2829</v>
       </c>
-      <c r="B1411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1411" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="D1411" t="s">
         <v>8</v>
       </c>
       <c r="E1411">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1412" spans="1:5">
       <c r="A1412" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1412" t="s">
         <v>2831</v>
-      </c>
-[...1 lines deleted...]
-        <v>2832</v>
       </c>
       <c r="C1412" t="s">
         <v>29</v>
       </c>
       <c r="D1412" t="s">
         <v>8</v>
       </c>
       <c r="E1412">
         <v>1</v>
       </c>
     </row>
     <row r="1413" spans="1:5">
       <c r="A1413" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B1413" t="s">
         <v>2833</v>
-      </c>
-[...1 lines deleted...]
-        <v>2834</v>
       </c>
       <c r="C1413" t="s">
         <v>29</v>
       </c>
       <c r="D1413" t="s">
         <v>8</v>
       </c>
       <c r="E1413">
         <v>1</v>
       </c>
     </row>
     <row r="1414" spans="1:5">
       <c r="A1414" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1414" t="s">
         <v>2835</v>
       </c>
-      <c r="B1414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1414" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1414" t="s">
         <v>8</v>
       </c>
       <c r="E1414">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1415" spans="1:5">
       <c r="A1415" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1415" t="s">
         <v>2837</v>
       </c>
-      <c r="B1415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1415" t="s">
-        <v>49</v>
+        <v>728</v>
       </c>
       <c r="D1415" t="s">
         <v>8</v>
       </c>
       <c r="E1415">
         <v>2.3</v>
       </c>
     </row>
     <row r="1416" spans="1:5">
       <c r="A1416" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B1416" t="s">
         <v>2839</v>
       </c>
-      <c r="B1416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1416" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="D1416" t="s">
         <v>8</v>
       </c>
       <c r="E1416">
         <v>1</v>
       </c>
     </row>
     <row r="1417" spans="1:5">
       <c r="A1417" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B1417" t="s">
         <v>2841</v>
       </c>
-      <c r="B1417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1417" t="s">
-        <v>2843</v>
+        <v>29</v>
       </c>
       <c r="D1417" t="s">
         <v>8</v>
       </c>
       <c r="E1417">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1418" spans="1:5">
       <c r="A1418" t="s">
-        <v>2844</v>
+        <v>2842</v>
       </c>
       <c r="B1418" t="s">
-        <v>2845</v>
+        <v>2843</v>
       </c>
       <c r="C1418" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1418" t="s">
         <v>8</v>
       </c>
       <c r="E1418">
         <v>1</v>
       </c>
     </row>
     <row r="1419" spans="1:5">
       <c r="A1419" t="s">
-        <v>2846</v>
+        <v>2844</v>
       </c>
       <c r="B1419" t="s">
-        <v>2847</v>
+        <v>2845</v>
       </c>
       <c r="C1419" t="s">
-        <v>248</v>
+        <v>29</v>
       </c>
       <c r="D1419" t="s">
         <v>8</v>
       </c>
       <c r="E1419">
         <v>1</v>
       </c>
     </row>
     <row r="1420" spans="1:5">
       <c r="A1420" t="s">
-        <v>2848</v>
+        <v>2846</v>
       </c>
       <c r="B1420" t="s">
-        <v>2849</v>
+        <v>2847</v>
       </c>
       <c r="C1420" t="s">
-        <v>694</v>
+        <v>29</v>
       </c>
       <c r="D1420" t="s">
         <v>8</v>
       </c>
       <c r="E1420">
         <v>1</v>
       </c>
     </row>
     <row r="1421" spans="1:5">
       <c r="A1421" t="s">
-        <v>2850</v>
+        <v>2848</v>
       </c>
       <c r="B1421" t="s">
-        <v>2851</v>
+        <v>2849</v>
       </c>
       <c r="C1421" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1421" t="s">
         <v>8</v>
       </c>
       <c r="E1421">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1422" spans="1:5">
       <c r="A1422" t="s">
-        <v>2852</v>
+        <v>2850</v>
       </c>
       <c r="B1422" t="s">
-        <v>2853</v>
+        <v>2851</v>
       </c>
       <c r="C1422" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1422" t="s">
         <v>8</v>
       </c>
       <c r="E1422">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1423" spans="1:5">
       <c r="A1423" t="s">
-        <v>2854</v>
+        <v>2852</v>
       </c>
       <c r="B1423" t="s">
-        <v>2855</v>
+        <v>2853</v>
       </c>
       <c r="C1423" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1423" t="s">
         <v>8</v>
       </c>
       <c r="E1423">
         <v>1</v>
       </c>
     </row>
     <row r="1424" spans="1:5">
       <c r="A1424" t="s">
-        <v>2856</v>
+        <v>2854</v>
       </c>
       <c r="B1424" t="s">
-        <v>2857</v>
+        <v>2855</v>
       </c>
       <c r="C1424" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1424" t="s">
         <v>8</v>
       </c>
       <c r="E1424">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1425" spans="1:5">
       <c r="A1425" t="s">
-        <v>2858</v>
+        <v>2856</v>
       </c>
       <c r="B1425" t="s">
-        <v>2859</v>
+        <v>2857</v>
       </c>
       <c r="C1425" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1425" t="s">
         <v>8</v>
       </c>
       <c r="E1425">
         <v>1</v>
       </c>
     </row>
     <row r="1426" spans="1:5">
       <c r="A1426" t="s">
-        <v>2860</v>
+        <v>2858</v>
       </c>
       <c r="B1426" t="s">
-        <v>2861</v>
+        <v>2859</v>
       </c>
       <c r="C1426" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
       <c r="D1426" t="s">
         <v>8</v>
       </c>
       <c r="E1426">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1427" spans="1:5">
       <c r="A1427" t="s">
-        <v>2862</v>
+        <v>2860</v>
       </c>
       <c r="B1427" t="s">
-        <v>2863</v>
+        <v>2861</v>
       </c>
       <c r="C1427" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1427" t="s">
         <v>8</v>
       </c>
       <c r="E1427">
         <v>1</v>
       </c>
     </row>
     <row r="1428" spans="1:5">
       <c r="A1428" t="s">
-        <v>2864</v>
+        <v>2862</v>
       </c>
       <c r="B1428" t="s">
-        <v>2865</v>
+        <v>2863</v>
       </c>
       <c r="C1428" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D1428" t="s">
         <v>8</v>
       </c>
       <c r="E1428">
         <v>1</v>
       </c>
     </row>
     <row r="1429" spans="1:5">
       <c r="A1429" t="s">
-        <v>2866</v>
+        <v>2864</v>
       </c>
       <c r="B1429" t="s">
-        <v>2867</v>
+        <v>2865</v>
       </c>
       <c r="C1429" t="s">
-        <v>63</v>
+        <v>124</v>
       </c>
       <c r="D1429" t="s">
         <v>8</v>
       </c>
       <c r="E1429">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1430" spans="1:5">
       <c r="A1430" t="s">
-        <v>2868</v>
+        <v>2866</v>
       </c>
       <c r="B1430" t="s">
-        <v>2869</v>
+        <v>2867</v>
       </c>
       <c r="C1430" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1430" t="s">
         <v>8</v>
       </c>
       <c r="E1430">
         <v>1</v>
       </c>
     </row>
     <row r="1431" spans="1:5">
       <c r="A1431" t="s">
-        <v>2870</v>
+        <v>2868</v>
       </c>
       <c r="B1431" t="s">
-        <v>2871</v>
+        <v>2869</v>
       </c>
       <c r="C1431" t="s">
         <v>29</v>
       </c>
       <c r="D1431" t="s">
         <v>8</v>
       </c>
       <c r="E1431">
         <v>1</v>
       </c>
     </row>
     <row r="1432" spans="1:5">
       <c r="A1432" t="s">
-        <v>2872</v>
+        <v>2870</v>
       </c>
       <c r="B1432" t="s">
-        <v>2873</v>
+        <v>2871</v>
       </c>
       <c r="C1432" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1432" t="s">
         <v>8</v>
       </c>
       <c r="E1432">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1433" spans="1:5">
       <c r="A1433" t="s">
-        <v>2874</v>
+        <v>2872</v>
       </c>
       <c r="B1433" t="s">
-        <v>2875</v>
+        <v>2873</v>
       </c>
       <c r="C1433" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1433" t="s">
         <v>8</v>
       </c>
       <c r="E1433">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1434" spans="1:5">
       <c r="A1434" t="s">
-        <v>2876</v>
+        <v>2874</v>
       </c>
       <c r="B1434" t="s">
-        <v>2877</v>
+        <v>2875</v>
       </c>
       <c r="C1434" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D1434" t="s">
         <v>8</v>
       </c>
       <c r="E1434">
         <v>1</v>
       </c>
     </row>
     <row r="1435" spans="1:5">
       <c r="A1435" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C1435" t="s">
         <v>2878</v>
       </c>
-      <c r="B1435" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1435" t="s">
         <v>8</v>
       </c>
       <c r="E1435">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1436" spans="1:5">
       <c r="A1436" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1436" t="s">
         <v>2880</v>
       </c>
-      <c r="B1436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1436" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D1436" t="s">
         <v>8</v>
       </c>
       <c r="E1436">
         <v>1</v>
       </c>
     </row>
     <row r="1437" spans="1:5">
       <c r="A1437" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1437" t="s">
         <v>2882</v>
       </c>
-      <c r="B1437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1437" t="s">
-        <v>7</v>
+        <v>248</v>
       </c>
       <c r="D1437" t="s">
         <v>8</v>
       </c>
       <c r="E1437">
         <v>1</v>
       </c>
     </row>
     <row r="1438" spans="1:5">
       <c r="A1438" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B1438" t="s">
         <v>2884</v>
       </c>
-      <c r="B1438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1438" t="s">
-        <v>7</v>
+        <v>700</v>
       </c>
       <c r="D1438" t="s">
         <v>8</v>
       </c>
       <c r="E1438">
         <v>1</v>
       </c>
     </row>
     <row r="1439" spans="1:5">
       <c r="A1439" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B1439" t="s">
         <v>2886</v>
       </c>
-      <c r="B1439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1439" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D1439" t="s">
         <v>8</v>
       </c>
       <c r="E1439">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1440" spans="1:5">
       <c r="A1440" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B1440" t="s">
         <v>2888</v>
       </c>
-      <c r="B1440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1440" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D1440" t="s">
         <v>8</v>
       </c>
       <c r="E1440">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1441" spans="1:5">
       <c r="A1441" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B1441" t="s">
         <v>2890</v>
       </c>
-      <c r="B1441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1441" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D1441" t="s">
         <v>8</v>
       </c>
       <c r="E1441">
         <v>1</v>
       </c>
     </row>
     <row r="1442" spans="1:5">
       <c r="A1442" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B1442" t="s">
         <v>2892</v>
       </c>
-      <c r="B1442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1442" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D1442" t="s">
         <v>8</v>
       </c>
       <c r="E1442">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1443" spans="1:5">
       <c r="A1443" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1443" t="s">
         <v>2894</v>
       </c>
-      <c r="B1443" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1443" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="D1443" t="s">
         <v>8</v>
       </c>
       <c r="E1443">
         <v>1</v>
       </c>
     </row>
     <row r="1444" spans="1:5">
       <c r="A1444" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B1444" t="s">
         <v>2896</v>
       </c>
-      <c r="B1444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1444" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1444" t="s">
         <v>8</v>
       </c>
       <c r="E1444">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1445" spans="1:5">
       <c r="A1445" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B1445" t="s">
         <v>2898</v>
       </c>
-      <c r="B1445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1445" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1445" t="s">
         <v>8</v>
       </c>
       <c r="E1445">
         <v>1</v>
       </c>
     </row>
     <row r="1446" spans="1:5">
       <c r="A1446" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B1446" t="s">
         <v>2900</v>
       </c>
-      <c r="B1446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1446" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1446" t="s">
         <v>8</v>
       </c>
       <c r="E1446">
         <v>1</v>
       </c>
     </row>
     <row r="1447" spans="1:5">
       <c r="A1447" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B1447" t="s">
         <v>2902</v>
       </c>
-      <c r="B1447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1447" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1447" t="s">
         <v>8</v>
       </c>
       <c r="E1447">
         <v>1</v>
       </c>
     </row>
     <row r="1448" spans="1:5">
       <c r="A1448" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B1448" t="s">
         <v>2904</v>
       </c>
-      <c r="B1448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1448" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1448" t="s">
         <v>8</v>
       </c>
       <c r="E1448">
         <v>1</v>
       </c>
     </row>
     <row r="1449" spans="1:5">
       <c r="A1449" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B1449" t="s">
         <v>2906</v>
-      </c>
-[...1 lines deleted...]
-        <v>2907</v>
       </c>
       <c r="C1449" t="s">
         <v>29</v>
       </c>
       <c r="D1449" t="s">
         <v>8</v>
       </c>
       <c r="E1449">
         <v>1</v>
       </c>
     </row>
     <row r="1450" spans="1:5">
       <c r="A1450" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B1450" t="s">
         <v>2908</v>
       </c>
-      <c r="B1450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1450" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1450" t="s">
         <v>8</v>
       </c>
       <c r="E1450">
         <v>1</v>
       </c>
     </row>
     <row r="1451" spans="1:5">
       <c r="A1451" t="s">
         <v>2909</v>
       </c>
       <c r="B1451" t="s">
         <v>2910</v>
       </c>
       <c r="C1451" t="s">
         <v>29</v>
       </c>
       <c r="D1451" t="s">
         <v>8</v>
       </c>
       <c r="E1451">
         <v>1</v>
       </c>
     </row>
     <row r="1452" spans="1:5">
       <c r="A1452" t="s">
         <v>2911</v>
       </c>
       <c r="B1452" t="s">
         <v>2912</v>
       </c>
       <c r="C1452" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1452" t="s">
         <v>8</v>
       </c>
       <c r="E1452">
         <v>1</v>
       </c>
     </row>
     <row r="1453" spans="1:5">
       <c r="A1453" t="s">
         <v>2913</v>
       </c>
       <c r="B1453" t="s">
         <v>2914</v>
       </c>
       <c r="C1453" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="D1453" t="s">
         <v>8</v>
       </c>
       <c r="E1453">
         <v>1</v>
       </c>
     </row>
     <row r="1454" spans="1:5">
       <c r="A1454" t="s">
         <v>2915</v>
       </c>
       <c r="B1454" t="s">
         <v>2916</v>
       </c>
       <c r="C1454" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D1454" t="s">
         <v>8</v>
       </c>
       <c r="E1454">
         <v>1</v>
       </c>
     </row>
     <row r="1455" spans="1:5">
       <c r="A1455" t="s">
         <v>2917</v>
       </c>
       <c r="B1455" t="s">
         <v>2918</v>
       </c>
       <c r="C1455" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D1455" t="s">
         <v>8</v>
       </c>
       <c r="E1455">
         <v>1</v>
       </c>
     </row>
     <row r="1456" spans="1:5">
       <c r="A1456" t="s">
         <v>2919</v>
       </c>
       <c r="B1456" t="s">
         <v>2920</v>
       </c>
       <c r="C1456" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D1456" t="s">
         <v>8</v>
       </c>
       <c r="E1456">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1457" spans="1:5">
       <c r="A1457" t="s">
         <v>2921</v>
       </c>
       <c r="B1457" t="s">
         <v>2922</v>
       </c>
       <c r="C1457" t="s">
-        <v>129</v>
+        <v>7</v>
       </c>
       <c r="D1457" t="s">
         <v>8</v>
       </c>
       <c r="E1457">
         <v>1</v>
       </c>
     </row>
     <row r="1458" spans="1:5">
       <c r="A1458" t="s">
         <v>2923</v>
       </c>
       <c r="B1458" t="s">
         <v>2924</v>
       </c>
       <c r="C1458" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D1458" t="s">
         <v>8</v>
       </c>
       <c r="E1458">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1459" spans="1:5">
       <c r="A1459" t="s">
         <v>2925</v>
       </c>
       <c r="B1459" t="s">
         <v>2926</v>
       </c>
       <c r="C1459" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D1459" t="s">
         <v>8</v>
       </c>
       <c r="E1459">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1460" spans="1:5">
       <c r="A1460" t="s">
         <v>2927</v>
       </c>
       <c r="B1460" t="s">
         <v>2928</v>
       </c>
       <c r="C1460" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1460" t="s">
         <v>8</v>
       </c>
       <c r="E1460">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1461" spans="1:5">
       <c r="A1461" t="s">
         <v>2929</v>
       </c>
       <c r="B1461" t="s">
         <v>2930</v>
       </c>
       <c r="C1461" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="D1461" t="s">
         <v>8</v>
       </c>
       <c r="E1461">
         <v>1</v>
       </c>
     </row>
     <row r="1462" spans="1:5">
       <c r="A1462" t="s">
         <v>2931</v>
       </c>
       <c r="B1462" t="s">
         <v>2932</v>
       </c>
       <c r="C1462" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1462" t="s">
         <v>8</v>
       </c>
       <c r="E1462">
         <v>1</v>
       </c>
     </row>
     <row r="1463" spans="1:5">
       <c r="A1463" t="s">
         <v>2933</v>
       </c>
       <c r="B1463" t="s">
         <v>2934</v>
       </c>
       <c r="C1463" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D1463" t="s">
         <v>8</v>
       </c>
       <c r="E1463">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1464" spans="1:5">
       <c r="A1464" t="s">
         <v>2935</v>
       </c>
       <c r="B1464" t="s">
         <v>2936</v>
       </c>
       <c r="C1464" t="s">
-        <v>732</v>
+        <v>29</v>
       </c>
       <c r="D1464" t="s">
         <v>8</v>
       </c>
       <c r="E1464">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1465" spans="1:5">
       <c r="A1465" t="s">
         <v>2937</v>
       </c>
       <c r="B1465" t="s">
         <v>2938</v>
       </c>
       <c r="C1465" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="D1465" t="s">
         <v>8</v>
       </c>
       <c r="E1465">
         <v>1</v>
       </c>
     </row>
     <row r="1466" spans="1:5">
       <c r="A1466" t="s">
         <v>2939</v>
       </c>
       <c r="B1466" t="s">
         <v>2940</v>
       </c>
       <c r="C1466" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1466" t="s">
         <v>8</v>
       </c>
       <c r="E1466">
         <v>1</v>
       </c>
     </row>
     <row r="1467" spans="1:5">
       <c r="A1467" t="s">
         <v>2941</v>
       </c>
       <c r="B1467" t="s">
         <v>2942</v>
       </c>
       <c r="C1467" t="s">
-        <v>119</v>
+        <v>29</v>
       </c>
       <c r="D1467" t="s">
         <v>8</v>
       </c>
       <c r="E1467">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1468" spans="1:5">
       <c r="A1468" t="s">
         <v>2943</v>
       </c>
       <c r="B1468" t="s">
-        <v>2944</v>
+        <v>2942</v>
       </c>
       <c r="C1468" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="D1468" t="s">
         <v>8</v>
       </c>
       <c r="E1468">
         <v>1</v>
       </c>
     </row>
     <row r="1469" spans="1:5">
       <c r="A1469" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B1469" t="s">
         <v>2945</v>
       </c>
-      <c r="B1469" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1469" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="D1469" t="s">
         <v>8</v>
       </c>
       <c r="E1469">
         <v>1</v>
       </c>
     </row>
     <row r="1470" spans="1:5">
       <c r="A1470" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B1470" t="s">
         <v>2947</v>
       </c>
-      <c r="B1470" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1470" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1470" t="s">
         <v>8</v>
       </c>
       <c r="E1470">
         <v>1</v>
       </c>
     </row>
     <row r="1471" spans="1:5">
       <c r="A1471" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B1471" t="s">
         <v>2949</v>
       </c>
-      <c r="B1471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1471" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1471" t="s">
         <v>8</v>
       </c>
       <c r="E1471">
         <v>1</v>
       </c>
     </row>
     <row r="1472" spans="1:5">
       <c r="A1472" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B1472" t="s">
         <v>2951</v>
       </c>
-      <c r="B1472" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1472" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D1472" t="s">
         <v>8</v>
       </c>
       <c r="E1472">
         <v>1</v>
       </c>
     </row>
     <row r="1473" spans="1:5">
       <c r="A1473" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1473" t="s">
         <v>2953</v>
       </c>
-      <c r="B1473" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1473" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1473" t="s">
         <v>8</v>
       </c>
       <c r="E1473">
         <v>1</v>
       </c>
     </row>
     <row r="1474" spans="1:5">
       <c r="A1474" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1474" t="s">
         <v>2955</v>
       </c>
-      <c r="B1474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1474" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="D1474" t="s">
         <v>8</v>
       </c>
       <c r="E1474">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1475" spans="1:5">
       <c r="A1475" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B1475" t="s">
         <v>2957</v>
       </c>
-      <c r="B1475" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1475" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="D1475" t="s">
         <v>8</v>
       </c>
       <c r="E1475">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1476" spans="1:5">
       <c r="A1476" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B1476" t="s">
         <v>2959</v>
       </c>
-      <c r="B1476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1476" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="D1476" t="s">
         <v>8</v>
       </c>
       <c r="E1476">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1477" spans="1:5">
       <c r="A1477" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B1477" t="s">
         <v>2961</v>
       </c>
-      <c r="B1477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1477" t="s">
-        <v>729</v>
+        <v>13</v>
       </c>
       <c r="D1477" t="s">
         <v>8</v>
       </c>
       <c r="E1477">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1478" spans="1:5">
       <c r="A1478" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B1478" t="s">
         <v>2963</v>
       </c>
-      <c r="B1478" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1478" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D1478" t="s">
         <v>8</v>
       </c>
       <c r="E1478">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1479" spans="1:5">
       <c r="A1479" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B1479" t="s">
         <v>2965</v>
       </c>
-      <c r="B1479" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1479" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1479" t="s">
         <v>8</v>
       </c>
       <c r="E1479">
         <v>1</v>
       </c>
     </row>
     <row r="1480" spans="1:5">
       <c r="A1480" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1480" t="s">
         <v>2967</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968</v>
       </c>
       <c r="C1480" t="s">
         <v>81</v>
       </c>
       <c r="D1480" t="s">
         <v>8</v>
       </c>
       <c r="E1480">
         <v>1</v>
       </c>
     </row>
     <row r="1481" spans="1:5">
       <c r="A1481" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1481" t="s">
         <v>2969</v>
       </c>
-      <c r="B1481" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1481" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D1481" t="s">
         <v>8</v>
       </c>
       <c r="E1481">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1482" spans="1:5">
       <c r="A1482" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1482" t="s">
         <v>2971</v>
       </c>
-      <c r="B1482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1482" t="s">
-        <v>49</v>
+        <v>738</v>
       </c>
       <c r="D1482" t="s">
         <v>8</v>
       </c>
       <c r="E1482">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1483" spans="1:5">
       <c r="A1483" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B1483" t="s">
         <v>2973</v>
       </c>
-      <c r="B1483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1483" t="s">
-        <v>81</v>
+        <v>124</v>
       </c>
       <c r="D1483" t="s">
         <v>8</v>
       </c>
       <c r="E1483">
         <v>1</v>
       </c>
     </row>
     <row r="1484" spans="1:5">
       <c r="A1484" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1484" t="s">
         <v>2975</v>
       </c>
-      <c r="B1484" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1484" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D1484" t="s">
         <v>8</v>
       </c>
       <c r="E1484">
         <v>1</v>
       </c>
     </row>
     <row r="1485" spans="1:5">
       <c r="A1485" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1485" t="s">
         <v>2977</v>
       </c>
-      <c r="B1485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1485" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="D1485" t="s">
         <v>8</v>
       </c>
       <c r="E1485">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1486" spans="1:5">
       <c r="A1486" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B1486" t="s">
         <v>2979</v>
       </c>
-      <c r="B1486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1486" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1486" t="s">
         <v>8</v>
       </c>
       <c r="E1486">
         <v>1</v>
       </c>
     </row>
     <row r="1487" spans="1:5">
       <c r="A1487" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B1487" t="s">
         <v>2981</v>
       </c>
-      <c r="B1487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1487" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1487" t="s">
         <v>8</v>
       </c>
       <c r="E1487">
         <v>1</v>
       </c>
     </row>
     <row r="1488" spans="1:5">
       <c r="A1488" t="s">
         <v>2982</v>
       </c>
       <c r="B1488" t="s">
         <v>2983</v>
       </c>
       <c r="C1488" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D1488" t="s">
         <v>8</v>
       </c>
       <c r="E1488">
         <v>1</v>
       </c>
     </row>
     <row r="1489" spans="1:5">
       <c r="A1489" t="s">
         <v>2984</v>
       </c>
       <c r="B1489" t="s">
         <v>2985</v>
       </c>
       <c r="C1489" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D1489" t="s">
         <v>8</v>
       </c>
       <c r="E1489">
         <v>1</v>
       </c>
     </row>
     <row r="1490" spans="1:5">
       <c r="A1490" t="s">
         <v>2986</v>
       </c>
       <c r="B1490" t="s">
         <v>2987</v>
       </c>
       <c r="C1490" t="s">
-        <v>119</v>
+        <v>7</v>
       </c>
       <c r="D1490" t="s">
         <v>8</v>
       </c>
       <c r="E1490">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1491" spans="1:5">
       <c r="A1491" t="s">
         <v>2988</v>
       </c>
       <c r="B1491" t="s">
         <v>2989</v>
       </c>
       <c r="C1491" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1491" t="s">
         <v>8</v>
       </c>
       <c r="E1491">
         <v>1</v>
       </c>
     </row>
     <row r="1492" spans="1:5">
       <c r="A1492" t="s">
         <v>2990</v>
       </c>
       <c r="B1492" t="s">
         <v>2991</v>
       </c>
       <c r="C1492" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D1492" t="s">
         <v>8</v>
       </c>
       <c r="E1492">
         <v>1</v>
       </c>
     </row>
     <row r="1493" spans="1:5">
       <c r="A1493" t="s">
         <v>2992</v>
       </c>
       <c r="B1493" t="s">
         <v>2993</v>
       </c>
       <c r="C1493" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D1493" t="s">
         <v>8</v>
       </c>
       <c r="E1493">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1494" spans="1:5">
       <c r="A1494" t="s">
         <v>2994</v>
       </c>
       <c r="B1494" t="s">
         <v>2995</v>
       </c>
       <c r="C1494" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="D1494" t="s">
         <v>8</v>
       </c>
       <c r="E1494">
         <v>1</v>
       </c>
     </row>
     <row r="1495" spans="1:5">
       <c r="A1495" t="s">
         <v>2996</v>
       </c>
       <c r="B1495" t="s">
         <v>2997</v>
       </c>
       <c r="C1495" t="s">
-        <v>81</v>
+        <v>735</v>
       </c>
       <c r="D1495" t="s">
         <v>8</v>
       </c>
       <c r="E1495">
         <v>1</v>
       </c>
     </row>
     <row r="1496" spans="1:5">
       <c r="A1496" t="s">
         <v>2998</v>
       </c>
       <c r="B1496" t="s">
         <v>2999</v>
       </c>
       <c r="C1496" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="D1496" t="s">
         <v>8</v>
       </c>
       <c r="E1496">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1497" spans="1:5">
       <c r="A1497" t="s">
         <v>3000</v>
       </c>
       <c r="B1497" t="s">
         <v>3001</v>
       </c>
       <c r="C1497" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1497" t="s">
         <v>8</v>
       </c>
       <c r="E1497">
         <v>1</v>
       </c>
     </row>
     <row r="1498" spans="1:5">
       <c r="A1498" t="s">
         <v>3002</v>
       </c>
       <c r="B1498" t="s">
         <v>3003</v>
       </c>
       <c r="C1498" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D1498" t="s">
         <v>8</v>
       </c>
       <c r="E1498">
         <v>1</v>
       </c>
     </row>
     <row r="1499" spans="1:5">
       <c r="A1499" t="s">
         <v>3004</v>
       </c>
       <c r="B1499" t="s">
         <v>3005</v>
       </c>
       <c r="C1499" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="D1499" t="s">
         <v>8</v>
       </c>
       <c r="E1499">
         <v>1</v>
       </c>
     </row>
     <row r="1500" spans="1:5">
       <c r="A1500" t="s">
         <v>3006</v>
       </c>
       <c r="B1500" t="s">
         <v>3007</v>
       </c>
       <c r="C1500" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1500" t="s">
         <v>8</v>
       </c>
       <c r="E1500">
         <v>1</v>
       </c>
     </row>
     <row r="1501" spans="1:5">
       <c r="A1501" t="s">
         <v>3008</v>
       </c>
       <c r="B1501" t="s">
         <v>3009</v>
       </c>
       <c r="C1501" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D1501" t="s">
         <v>8</v>
       </c>
       <c r="E1501">
         <v>1</v>
       </c>
     </row>
     <row r="1502" spans="1:5">
       <c r="A1502" t="s">
         <v>3010</v>
       </c>
       <c r="B1502" t="s">
         <v>3011</v>
       </c>
       <c r="C1502" t="s">
-        <v>227</v>
+        <v>81</v>
       </c>
       <c r="D1502" t="s">
         <v>8</v>
       </c>
       <c r="E1502">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1503" spans="1:5">
       <c r="A1503" t="s">
         <v>3012</v>
       </c>
       <c r="B1503" t="s">
         <v>3013</v>
       </c>
       <c r="C1503" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1503" t="s">
         <v>8</v>
       </c>
       <c r="E1503">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1504" spans="1:5">
       <c r="A1504" t="s">
         <v>3014</v>
       </c>
       <c r="B1504" t="s">
         <v>3015</v>
       </c>
       <c r="C1504" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1504" t="s">
         <v>8</v>
       </c>
       <c r="E1504">
         <v>1</v>
       </c>
     </row>
     <row r="1505" spans="1:5">
       <c r="A1505" t="s">
         <v>3016</v>
       </c>
       <c r="B1505" t="s">
-        <v>3017</v>
+        <v>3015</v>
       </c>
       <c r="C1505" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1505" t="s">
         <v>8</v>
       </c>
       <c r="E1505">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1506" spans="1:5">
       <c r="A1506" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1506" t="s">
         <v>3018</v>
-      </c>
-[...1 lines deleted...]
-        <v>3019</v>
       </c>
       <c r="C1506" t="s">
         <v>81</v>
       </c>
       <c r="D1506" t="s">
         <v>8</v>
       </c>
       <c r="E1506">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1507" spans="1:5">
       <c r="A1507" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B1507" t="s">
         <v>3020</v>
-      </c>
-[...1 lines deleted...]
-        <v>3021</v>
       </c>
       <c r="C1507" t="s">
         <v>81</v>
       </c>
       <c r="D1507" t="s">
         <v>8</v>
       </c>
       <c r="E1507">
         <v>1</v>
       </c>
     </row>
     <row r="1508" spans="1:5">
       <c r="A1508" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B1508" t="s">
         <v>3022</v>
       </c>
-      <c r="B1508" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1508" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="D1508" t="s">
         <v>8</v>
       </c>
       <c r="E1508">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1509" spans="1:5">
       <c r="A1509" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1509" t="s">
         <v>3024</v>
       </c>
-      <c r="B1509" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1509" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1509" t="s">
         <v>8</v>
       </c>
       <c r="E1509">
         <v>1</v>
       </c>
     </row>
     <row r="1510" spans="1:5">
       <c r="A1510" t="s">
         <v>3025</v>
       </c>
       <c r="B1510" t="s">
         <v>3026</v>
       </c>
       <c r="C1510" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D1510" t="s">
         <v>8</v>
       </c>
       <c r="E1510">
         <v>1</v>
       </c>
     </row>
     <row r="1511" spans="1:5">
       <c r="A1511" t="s">
         <v>3027</v>
       </c>
       <c r="B1511" t="s">
         <v>3028</v>
       </c>
       <c r="C1511" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D1511" t="s">
         <v>8</v>
       </c>
       <c r="E1511">
         <v>1</v>
       </c>
     </row>
     <row r="1512" spans="1:5">
       <c r="A1512" t="s">
         <v>3029</v>
       </c>
       <c r="B1512" t="s">
         <v>3030</v>
       </c>
       <c r="C1512" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D1512" t="s">
         <v>8</v>
       </c>
       <c r="E1512">
         <v>1</v>
       </c>
     </row>
     <row r="1513" spans="1:5">
       <c r="A1513" t="s">
         <v>3031</v>
       </c>
       <c r="B1513" t="s">
         <v>3032</v>
       </c>
       <c r="C1513" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D1513" t="s">
         <v>8</v>
       </c>
       <c r="E1513">
         <v>1</v>
       </c>
     </row>
     <row r="1514" spans="1:5">
       <c r="A1514" t="s">
         <v>3033</v>
       </c>
       <c r="B1514" t="s">
         <v>3034</v>
       </c>
       <c r="C1514" t="s">
-        <v>21</v>
+        <v>344</v>
       </c>
       <c r="D1514" t="s">
         <v>8</v>
       </c>
       <c r="E1514">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1515" spans="1:5">
       <c r="A1515" t="s">
         <v>3035</v>
       </c>
       <c r="B1515" t="s">
         <v>3036</v>
       </c>
       <c r="C1515" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D1515" t="s">
         <v>8</v>
       </c>
       <c r="E1515">
         <v>1</v>
       </c>
     </row>
     <row r="1516" spans="1:5">
       <c r="A1516" t="s">
         <v>3037</v>
       </c>
       <c r="B1516" t="s">
         <v>3038</v>
       </c>
       <c r="C1516" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D1516" t="s">
         <v>8</v>
       </c>
       <c r="E1516">
         <v>1</v>
       </c>
     </row>
     <row r="1517" spans="1:5">
       <c r="A1517" t="s">
         <v>3039</v>
       </c>
       <c r="B1517" t="s">
         <v>3040</v>
       </c>
       <c r="C1517" t="s">
-        <v>29</v>
+        <v>224</v>
       </c>
       <c r="D1517" t="s">
         <v>8</v>
       </c>
       <c r="E1517">
         <v>1</v>
       </c>
     </row>
     <row r="1518" spans="1:5">
       <c r="A1518" t="s">
         <v>3041</v>
       </c>
       <c r="B1518" t="s">
         <v>3042</v>
       </c>
       <c r="C1518" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D1518" t="s">
         <v>8</v>
       </c>
       <c r="E1518">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1519" spans="1:5">
       <c r="A1519" t="s">
         <v>3043</v>
       </c>
       <c r="B1519" t="s">
         <v>3044</v>
       </c>
       <c r="C1519" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D1519" t="s">
         <v>8</v>
       </c>
       <c r="E1519">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1520" spans="1:5">
       <c r="A1520" t="s">
         <v>3045</v>
       </c>
       <c r="B1520" t="s">
         <v>3046</v>
       </c>
       <c r="C1520" t="s">
-        <v>32</v>
+        <v>227</v>
       </c>
       <c r="D1520" t="s">
         <v>8</v>
       </c>
       <c r="E1520">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1521" spans="1:5">
       <c r="A1521" t="s">
         <v>3047</v>
       </c>
       <c r="B1521" t="s">
         <v>3048</v>
       </c>
       <c r="C1521" t="s">
         <v>29</v>
       </c>
       <c r="D1521" t="s">
         <v>8</v>
       </c>
       <c r="E1521">
         <v>1</v>
       </c>
     </row>
     <row r="1522" spans="1:5">
       <c r="A1522" t="s">
         <v>3049</v>
       </c>
       <c r="B1522" t="s">
         <v>3050</v>
       </c>
       <c r="C1522" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="D1522" t="s">
         <v>8</v>
       </c>
       <c r="E1522">
         <v>1</v>
       </c>
     </row>
     <row r="1523" spans="1:5">
       <c r="A1523" t="s">
         <v>3051</v>
       </c>
       <c r="B1523" t="s">
         <v>3052</v>
       </c>
       <c r="C1523" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D1523" t="s">
         <v>8</v>
       </c>
       <c r="E1523">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1524" spans="1:5">
       <c r="A1524" t="s">
         <v>3053</v>
       </c>
       <c r="B1524" t="s">
         <v>3054</v>
       </c>
       <c r="C1524" t="s">
-        <v>344</v>
+        <v>81</v>
       </c>
       <c r="D1524" t="s">
         <v>8</v>
       </c>
       <c r="E1524">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1525" spans="1:5">
       <c r="A1525" t="s">
         <v>3055</v>
       </c>
       <c r="B1525" t="s">
         <v>3056</v>
       </c>
       <c r="C1525" t="s">
-        <v>224</v>
+        <v>81</v>
       </c>
       <c r="D1525" t="s">
         <v>8</v>
       </c>
       <c r="E1525">
         <v>1</v>
       </c>
     </row>
     <row r="1526" spans="1:5">
       <c r="A1526" t="s">
         <v>3057</v>
       </c>
       <c r="B1526" t="s">
         <v>3058</v>
       </c>
       <c r="C1526" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1526" t="s">
         <v>8</v>
       </c>
       <c r="E1526">
         <v>1</v>
       </c>
     </row>
     <row r="1527" spans="1:5">
       <c r="A1527" t="s">
         <v>3059</v>
       </c>
       <c r="B1527" t="s">
-        <v>3060</v>
+        <v>3058</v>
       </c>
       <c r="C1527" t="s">
         <v>29</v>
       </c>
       <c r="D1527" t="s">
         <v>8</v>
       </c>
       <c r="E1527">
         <v>1</v>
       </c>
     </row>
     <row r="1528" spans="1:5">
       <c r="A1528" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1528" t="s">
         <v>3061</v>
       </c>
-      <c r="B1528" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1528" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
       <c r="D1528" t="s">
         <v>8</v>
       </c>
       <c r="E1528">
         <v>1</v>
       </c>
     </row>
     <row r="1529" spans="1:5">
       <c r="A1529" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1529" t="s">
         <v>3063</v>
       </c>
-      <c r="B1529" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1529" t="s">
-        <v>160</v>
+        <v>21</v>
       </c>
       <c r="D1529" t="s">
         <v>8</v>
       </c>
       <c r="E1529">
         <v>1</v>
       </c>
     </row>
     <row r="1530" spans="1:5">
       <c r="A1530" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1530" t="s">
         <v>3065</v>
       </c>
-      <c r="B1530" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1530" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="D1530" t="s">
         <v>8</v>
       </c>
       <c r="E1530">
         <v>1</v>
       </c>
     </row>
     <row r="1531" spans="1:5">
       <c r="A1531" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1531" t="s">
         <v>3067</v>
       </c>
-      <c r="B1531" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1531" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1531" t="s">
         <v>8</v>
       </c>
       <c r="E1531">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1532" spans="1:5">
       <c r="A1532" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1532" t="s">
         <v>3069</v>
       </c>
-      <c r="B1532" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1532" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1532" t="s">
         <v>8</v>
       </c>
       <c r="E1532">
         <v>1</v>
       </c>
     </row>
     <row r="1533" spans="1:5">
       <c r="A1533" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1533" t="s">
         <v>3071</v>
       </c>
-      <c r="B1533" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1533" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D1533" t="s">
         <v>8</v>
       </c>
       <c r="E1533">
         <v>1</v>
       </c>
     </row>
     <row r="1534" spans="1:5">
       <c r="A1534" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1534" t="s">
         <v>3073</v>
       </c>
-      <c r="B1534" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1534" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="D1534" t="s">
         <v>8</v>
       </c>
       <c r="E1534">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1535" spans="1:5">
       <c r="A1535" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1535" t="s">
         <v>3075</v>
       </c>
-      <c r="B1535" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1535" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1535" t="s">
         <v>8</v>
       </c>
       <c r="E1535">
         <v>1</v>
       </c>
     </row>
     <row r="1536" spans="1:5">
       <c r="A1536" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1536" t="s">
         <v>3077</v>
       </c>
-      <c r="B1536" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1536" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="D1536" t="s">
         <v>8</v>
       </c>
       <c r="E1536">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1537" spans="1:5">
       <c r="A1537" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1537" t="s">
         <v>3079</v>
       </c>
-      <c r="B1537" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1537" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="D1537" t="s">
         <v>8</v>
       </c>
       <c r="E1537">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1538" spans="1:5">
       <c r="A1538" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1538" t="s">
         <v>3081</v>
       </c>
-      <c r="B1538" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1538" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D1538" t="s">
         <v>8</v>
       </c>
       <c r="E1538">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1539" spans="1:5">
       <c r="A1539" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1539" t="s">
         <v>3083</v>
       </c>
-      <c r="B1539" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1539" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1539" t="s">
         <v>8</v>
       </c>
       <c r="E1539">
         <v>1</v>
       </c>
     </row>
     <row r="1540" spans="1:5">
       <c r="A1540" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1540" t="s">
         <v>3085</v>
       </c>
-      <c r="B1540" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1540" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="D1540" t="s">
         <v>8</v>
       </c>
       <c r="E1540">
         <v>1</v>
       </c>
     </row>
     <row r="1541" spans="1:5">
       <c r="A1541" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1541" t="s">
         <v>3087</v>
       </c>
-      <c r="B1541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1541" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="D1541" t="s">
         <v>8</v>
       </c>
       <c r="E1541">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1542" spans="1:5">
       <c r="A1542" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1542" t="s">
         <v>3089</v>
       </c>
-      <c r="B1542" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1542" t="s">
-        <v>81</v>
+        <v>344</v>
       </c>
       <c r="D1542" t="s">
         <v>8</v>
       </c>
       <c r="E1542">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1543" spans="1:5">
       <c r="A1543" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1543" t="s">
         <v>3091</v>
       </c>
-      <c r="B1543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1543" t="s">
-        <v>46</v>
+        <v>224</v>
       </c>
       <c r="D1543" t="s">
         <v>8</v>
       </c>
       <c r="E1543">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1544" spans="1:5">
       <c r="A1544" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1544" t="s">
         <v>3093</v>
       </c>
-      <c r="B1544" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1544" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="D1544" t="s">
         <v>8</v>
       </c>
       <c r="E1544">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1545" spans="1:5">
       <c r="A1545" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1545" t="s">
         <v>3095</v>
       </c>
-      <c r="B1545" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1545" t="s">
-        <v>685</v>
+        <v>29</v>
       </c>
       <c r="D1545" t="s">
         <v>8</v>
       </c>
       <c r="E1545">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1546" spans="1:5">
       <c r="A1546" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1546" t="s">
         <v>3097</v>
       </c>
-      <c r="B1546" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1546" t="s">
-        <v>43</v>
+        <v>224</v>
       </c>
       <c r="D1546" t="s">
         <v>8</v>
       </c>
       <c r="E1546">
         <v>1</v>
       </c>
     </row>
     <row r="1547" spans="1:5">
       <c r="A1547" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1547" t="s">
         <v>3099</v>
       </c>
-      <c r="B1547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1547" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1547" t="s">
         <v>8</v>
       </c>
       <c r="E1547">
         <v>1</v>
       </c>
     </row>
     <row r="1548" spans="1:5">
       <c r="A1548" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1548" t="s">
         <v>3101</v>
       </c>
-      <c r="B1548" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1548" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1548" t="s">
         <v>8</v>
       </c>
       <c r="E1548">
         <v>1</v>
       </c>
     </row>
     <row r="1549" spans="1:5">
       <c r="A1549" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B1549" t="s">
         <v>3103</v>
-      </c>
-[...1 lines deleted...]
-        <v>3104</v>
       </c>
       <c r="C1549" t="s">
         <v>32</v>
       </c>
       <c r="D1549" t="s">
         <v>8</v>
       </c>
       <c r="E1549">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1550" spans="1:5">
       <c r="A1550" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B1550" t="s">
         <v>3105</v>
       </c>
-      <c r="B1550" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1550" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D1550" t="s">
         <v>8</v>
       </c>
       <c r="E1550">
         <v>1</v>
       </c>
     </row>
     <row r="1551" spans="1:5">
       <c r="A1551" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1551" t="s">
         <v>3107</v>
       </c>
-      <c r="B1551" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1551" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D1551" t="s">
         <v>8</v>
       </c>
       <c r="E1551">
         <v>1</v>
       </c>
     </row>
     <row r="1552" spans="1:5">
       <c r="A1552" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1552" t="s">
         <v>3109</v>
       </c>
-      <c r="B1552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1552" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D1552" t="s">
         <v>8</v>
       </c>
       <c r="E1552">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1553" spans="1:5">
       <c r="A1553" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B1553" t="s">
         <v>3111</v>
       </c>
-      <c r="B1553" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1553" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="D1553" t="s">
         <v>8</v>
       </c>
       <c r="E1553">
         <v>1</v>
       </c>
     </row>
     <row r="1554" spans="1:5">
       <c r="A1554" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1554" t="s">
         <v>3113</v>
       </c>
-      <c r="B1554" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1554" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D1554" t="s">
         <v>8</v>
       </c>
       <c r="E1554">
         <v>1</v>
       </c>
     </row>
     <row r="1555" spans="1:5">
       <c r="A1555" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1555" t="s">
         <v>3115</v>
       </c>
-      <c r="B1555" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1555" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D1555" t="s">
         <v>8</v>
       </c>
       <c r="E1555">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1556" spans="1:5">
       <c r="A1556" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B1556" t="s">
         <v>3117</v>
       </c>
-      <c r="B1556" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1556" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D1556" t="s">
         <v>8</v>
       </c>
       <c r="E1556">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1557" spans="1:5">
       <c r="A1557" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1557" t="s">
         <v>3119</v>
       </c>
-      <c r="B1557" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1557" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D1557" t="s">
         <v>8</v>
       </c>
       <c r="E1557">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1558" spans="1:5">
       <c r="A1558" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1558" t="s">
         <v>3121</v>
       </c>
-      <c r="B1558" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1558" t="s">
-        <v>3123</v>
+        <v>81</v>
       </c>
       <c r="D1558" t="s">
         <v>8</v>
       </c>
       <c r="E1558">
         <v>1</v>
       </c>
     </row>
     <row r="1559" spans="1:5">
       <c r="A1559" t="s">
-        <v>3124</v>
+        <v>3122</v>
       </c>
       <c r="B1559" t="s">
-        <v>3125</v>
+        <v>3123</v>
       </c>
       <c r="C1559" t="s">
-        <v>3123</v>
+        <v>81</v>
       </c>
       <c r="D1559" t="s">
         <v>8</v>
       </c>
       <c r="E1559">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1560" spans="1:5">
       <c r="A1560" t="s">
-        <v>3126</v>
+        <v>3124</v>
       </c>
       <c r="B1560" t="s">
-        <v>3127</v>
+        <v>3125</v>
       </c>
       <c r="C1560" t="s">
-        <v>344</v>
+        <v>81</v>
       </c>
       <c r="D1560" t="s">
         <v>8</v>
       </c>
       <c r="E1560">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1561" spans="1:5">
       <c r="A1561" t="s">
-        <v>3128</v>
+        <v>3126</v>
       </c>
       <c r="B1561" t="s">
-        <v>3129</v>
+        <v>3127</v>
       </c>
       <c r="C1561" t="s">
-        <v>1429</v>
+        <v>46</v>
       </c>
       <c r="D1561" t="s">
         <v>8</v>
       </c>
       <c r="E1561">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1562" spans="1:5">
       <c r="A1562" t="s">
-        <v>3130</v>
+        <v>3128</v>
       </c>
       <c r="B1562" t="s">
-        <v>3131</v>
+        <v>3129</v>
       </c>
       <c r="C1562" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D1562" t="s">
         <v>8</v>
       </c>
       <c r="E1562">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1563" spans="1:5">
       <c r="A1563" t="s">
-        <v>3132</v>
+        <v>3130</v>
       </c>
       <c r="B1563" t="s">
-        <v>3133</v>
+        <v>3131</v>
       </c>
       <c r="C1563" t="s">
-        <v>26</v>
+        <v>691</v>
       </c>
       <c r="D1563" t="s">
         <v>8</v>
       </c>
       <c r="E1563">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1564" spans="1:5">
       <c r="A1564" t="s">
-        <v>3134</v>
+        <v>3132</v>
       </c>
       <c r="B1564" t="s">
-        <v>3135</v>
+        <v>3133</v>
       </c>
       <c r="C1564" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="D1564" t="s">
         <v>8</v>
       </c>
       <c r="E1564">
         <v>1</v>
       </c>
     </row>
     <row r="1565" spans="1:5">
       <c r="A1565" t="s">
-        <v>3136</v>
+        <v>3134</v>
       </c>
       <c r="B1565" t="s">
-        <v>3137</v>
+        <v>3135</v>
       </c>
       <c r="C1565" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D1565" t="s">
         <v>8</v>
       </c>
       <c r="E1565">
         <v>1</v>
       </c>
     </row>
     <row r="1566" spans="1:5">
       <c r="A1566" t="s">
-        <v>3138</v>
+        <v>3136</v>
       </c>
       <c r="B1566" t="s">
-        <v>3139</v>
+        <v>3137</v>
       </c>
       <c r="C1566" t="s">
-        <v>685</v>
+        <v>29</v>
       </c>
       <c r="D1566" t="s">
         <v>8</v>
       </c>
       <c r="E1566">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1567" spans="1:5">
       <c r="A1567" t="s">
-        <v>3140</v>
+        <v>3138</v>
       </c>
       <c r="B1567" t="s">
-        <v>3141</v>
+        <v>3139</v>
       </c>
       <c r="C1567" t="s">
-        <v>685</v>
+        <v>32</v>
       </c>
       <c r="D1567" t="s">
         <v>8</v>
       </c>
       <c r="E1567">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1568" spans="1:5">
       <c r="A1568" t="s">
-        <v>3142</v>
+        <v>3140</v>
       </c>
       <c r="B1568" t="s">
-        <v>3143</v>
+        <v>3141</v>
       </c>
       <c r="C1568" t="s">
         <v>43</v>
       </c>
       <c r="D1568" t="s">
         <v>8</v>
       </c>
       <c r="E1568">
         <v>1</v>
       </c>
     </row>
     <row r="1569" spans="1:5">
       <c r="A1569" t="s">
-        <v>3144</v>
+        <v>3142</v>
       </c>
       <c r="B1569" t="s">
-        <v>3145</v>
+        <v>3143</v>
       </c>
       <c r="C1569" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="D1569" t="s">
         <v>8</v>
       </c>
       <c r="E1569">
         <v>1</v>
       </c>
     </row>
     <row r="1570" spans="1:5">
       <c r="A1570" t="s">
-        <v>3146</v>
+        <v>3144</v>
       </c>
       <c r="B1570" t="s">
-        <v>3147</v>
+        <v>3145</v>
       </c>
       <c r="C1570" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="D1570" t="s">
         <v>8</v>
       </c>
       <c r="E1570">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1571" spans="1:5">
       <c r="A1571" t="s">
-        <v>3148</v>
+        <v>3146</v>
       </c>
       <c r="B1571" t="s">
-        <v>3149</v>
+        <v>3147</v>
       </c>
       <c r="C1571" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="D1571" t="s">
         <v>8</v>
       </c>
       <c r="E1571">
         <v>1</v>
       </c>
     </row>
     <row r="1572" spans="1:5">
       <c r="A1572" t="s">
-        <v>3150</v>
+        <v>3148</v>
       </c>
       <c r="B1572" t="s">
-        <v>3151</v>
+        <v>3149</v>
       </c>
       <c r="C1572" t="s">
-        <v>1446</v>
+        <v>49</v>
       </c>
       <c r="D1572" t="s">
         <v>8</v>
       </c>
       <c r="E1572">
         <v>1</v>
       </c>
     </row>
     <row r="1573" spans="1:5">
       <c r="A1573" t="s">
-        <v>3152</v>
+        <v>3150</v>
       </c>
       <c r="B1573" t="s">
-        <v>3153</v>
+        <v>3151</v>
       </c>
       <c r="C1573" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1573" t="s">
         <v>8</v>
       </c>
       <c r="E1573">
         <v>1</v>
       </c>
     </row>
     <row r="1574" spans="1:5">
       <c r="A1574" t="s">
-        <v>3154</v>
+        <v>3152</v>
       </c>
       <c r="B1574" t="s">
-        <v>3155</v>
+        <v>3153</v>
       </c>
       <c r="C1574" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1574" t="s">
         <v>8</v>
       </c>
       <c r="E1574">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1575" spans="1:5">
       <c r="A1575" t="s">
-        <v>3156</v>
+        <v>3154</v>
       </c>
       <c r="B1575" t="s">
-        <v>3157</v>
+        <v>3155</v>
       </c>
       <c r="C1575" t="s">
-        <v>939</v>
+        <v>49</v>
       </c>
       <c r="D1575" t="s">
         <v>8</v>
       </c>
       <c r="E1575">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1576" spans="1:5">
       <c r="A1576" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1576" t="s">
         <v>3158</v>
-      </c>
-[...4 lines deleted...]
-        <v>939</v>
       </c>
       <c r="D1576" t="s">
         <v>8</v>
       </c>
       <c r="E1576">
         <v>1</v>
       </c>
     </row>
     <row r="1577" spans="1:5">
       <c r="A1577" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1577" t="s">
         <v>3160</v>
       </c>
-      <c r="B1577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1577" t="s">
-        <v>939</v>
+        <v>3158</v>
       </c>
       <c r="D1577" t="s">
         <v>8</v>
       </c>
       <c r="E1577">
         <v>1</v>
       </c>
     </row>
     <row r="1578" spans="1:5">
       <c r="A1578" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B1578" t="s">
         <v>3162</v>
       </c>
-      <c r="B1578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1578" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1578" t="s">
         <v>8</v>
       </c>
       <c r="E1578">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1579" spans="1:5">
       <c r="A1579" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B1579" t="s">
         <v>3164</v>
       </c>
-      <c r="B1579" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1579" t="s">
-        <v>129</v>
+        <v>1439</v>
       </c>
       <c r="D1579" t="s">
         <v>8</v>
       </c>
       <c r="E1579">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1580" spans="1:5">
       <c r="A1580" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1580" t="s">
         <v>3166</v>
       </c>
-      <c r="B1580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1580" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D1580" t="s">
         <v>8</v>
       </c>
       <c r="E1580">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1581" spans="1:5">
       <c r="A1581" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B1581" t="s">
         <v>3168</v>
       </c>
-      <c r="B1581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1581" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D1581" t="s">
         <v>8</v>
       </c>
       <c r="E1581">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1582" spans="1:5">
       <c r="A1582" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1582" t="s">
         <v>3170</v>
       </c>
-      <c r="B1582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1582" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D1582" t="s">
         <v>8</v>
       </c>
       <c r="E1582">
         <v>1</v>
       </c>
     </row>
     <row r="1583" spans="1:5">
       <c r="A1583" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1583" t="s">
         <v>3172</v>
       </c>
-      <c r="B1583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1583" t="s">
-        <v>732</v>
+        <v>21</v>
       </c>
       <c r="D1583" t="s">
         <v>8</v>
       </c>
       <c r="E1583">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1584" spans="1:5">
       <c r="A1584" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B1584" t="s">
         <v>3174</v>
       </c>
-      <c r="B1584" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1584" t="s">
-        <v>732</v>
+        <v>691</v>
       </c>
       <c r="D1584" t="s">
         <v>8</v>
       </c>
       <c r="E1584">
         <v>2.1</v>
       </c>
     </row>
     <row r="1585" spans="1:5">
       <c r="A1585" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B1585" t="s">
         <v>3176</v>
       </c>
-      <c r="B1585" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1585" t="s">
-        <v>63</v>
+        <v>691</v>
       </c>
       <c r="D1585" t="s">
         <v>8</v>
       </c>
       <c r="E1585">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1586" spans="1:5">
       <c r="A1586" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B1586" t="s">
         <v>3178</v>
       </c>
-      <c r="B1586" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1586" t="s">
-        <v>732</v>
+        <v>43</v>
       </c>
       <c r="D1586" t="s">
         <v>8</v>
       </c>
       <c r="E1586">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1587" spans="1:5">
       <c r="A1587" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B1587" t="s">
         <v>3180</v>
       </c>
-      <c r="B1587" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1587" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1587" t="s">
         <v>8</v>
       </c>
       <c r="E1587">
         <v>1</v>
       </c>
     </row>
     <row r="1588" spans="1:5">
       <c r="A1588" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1588" t="s">
         <v>3182</v>
       </c>
-      <c r="B1588" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1588" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1588" t="s">
         <v>8</v>
       </c>
       <c r="E1588">
         <v>1</v>
       </c>
     </row>
     <row r="1589" spans="1:5">
       <c r="A1589" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1589" t="s">
         <v>3184</v>
       </c>
-      <c r="B1589" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1589" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1589" t="s">
         <v>8</v>
       </c>
       <c r="E1589">
         <v>1</v>
       </c>
     </row>
     <row r="1590" spans="1:5">
       <c r="A1590" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1590" t="s">
         <v>3186</v>
       </c>
-      <c r="B1590" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1590" t="s">
-        <v>49</v>
+        <v>1456</v>
       </c>
       <c r="D1590" t="s">
         <v>8</v>
       </c>
       <c r="E1590">
         <v>1</v>
       </c>
     </row>
     <row r="1591" spans="1:5">
       <c r="A1591" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1591" t="s">
         <v>3188</v>
       </c>
-      <c r="B1591" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1591" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1591" t="s">
         <v>8</v>
       </c>
       <c r="E1591">
         <v>1</v>
       </c>
     </row>
     <row r="1592" spans="1:5">
       <c r="A1592" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1592" t="s">
         <v>3190</v>
       </c>
-      <c r="B1592" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1592" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="D1592" t="s">
         <v>8</v>
       </c>
       <c r="E1592">
         <v>1</v>
       </c>
     </row>
     <row r="1593" spans="1:5">
       <c r="A1593" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1593" t="s">
         <v>3192</v>
       </c>
-      <c r="B1593" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1593" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="D1593" t="s">
         <v>8</v>
       </c>
       <c r="E1593">
         <v>1</v>
       </c>
     </row>
     <row r="1594" spans="1:5">
       <c r="A1594" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1594" t="s">
         <v>3194</v>
       </c>
-      <c r="B1594" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1594" t="s">
-        <v>7</v>
+        <v>945</v>
       </c>
       <c r="D1594" t="s">
         <v>8</v>
       </c>
       <c r="E1594">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1595" spans="1:5">
       <c r="A1595" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1595" t="s">
         <v>3196</v>
       </c>
-      <c r="B1595" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1595" t="s">
-        <v>160</v>
+        <v>945</v>
       </c>
       <c r="D1595" t="s">
         <v>8</v>
       </c>
       <c r="E1595">
         <v>1</v>
       </c>
     </row>
     <row r="1596" spans="1:5">
       <c r="A1596" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1596" t="s">
         <v>3198</v>
       </c>
-      <c r="B1596" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1596" t="s">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="D1596" t="s">
         <v>8</v>
       </c>
       <c r="E1596">
         <v>1</v>
       </c>
     </row>
     <row r="1597" spans="1:5">
       <c r="A1597" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1597" t="s">
         <v>3200</v>
       </c>
-      <c r="B1597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1597" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="D1597" t="s">
         <v>8</v>
       </c>
       <c r="E1597">
         <v>1</v>
       </c>
     </row>
     <row r="1598" spans="1:5">
       <c r="A1598" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1598" t="s">
         <v>3202</v>
       </c>
-      <c r="B1598" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1598" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1598" t="s">
         <v>8</v>
       </c>
       <c r="E1598">
         <v>1</v>
       </c>
     </row>
     <row r="1599" spans="1:5">
       <c r="A1599" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B1599" t="s">
         <v>3204</v>
       </c>
-      <c r="B1599" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1599" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1599" t="s">
         <v>8</v>
       </c>
       <c r="E1599">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1600" spans="1:5">
       <c r="A1600" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1600" t="s">
         <v>3206</v>
       </c>
-      <c r="B1600" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1600" t="s">
-        <v>1634</v>
+        <v>29</v>
       </c>
       <c r="D1600" t="s">
         <v>8</v>
       </c>
       <c r="E1600">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1601" spans="1:5">
       <c r="A1601" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1601" t="s">
         <v>3208</v>
       </c>
-      <c r="B1601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1601" t="s">
-        <v>939</v>
+        <v>738</v>
       </c>
       <c r="D1601" t="s">
         <v>8</v>
       </c>
       <c r="E1601">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1602" spans="1:5">
       <c r="A1602" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B1602" t="s">
         <v>3210</v>
       </c>
-      <c r="B1602" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1602" t="s">
-        <v>29</v>
+        <v>738</v>
       </c>
       <c r="D1602" t="s">
         <v>8</v>
       </c>
       <c r="E1602">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1603" spans="1:5">
       <c r="A1603" t="s">
-        <v>675</v>
+        <v>3211</v>
       </c>
       <c r="B1603" t="s">
         <v>3212</v>
       </c>
       <c r="C1603" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D1603" t="s">
         <v>8</v>
       </c>
       <c r="E1603">
         <v>1</v>
       </c>
     </row>
     <row r="1604" spans="1:5">
       <c r="A1604" t="s">
         <v>3213</v>
       </c>
       <c r="B1604" t="s">
         <v>3214</v>
       </c>
       <c r="C1604" t="s">
-        <v>29</v>
+        <v>738</v>
       </c>
       <c r="D1604" t="s">
         <v>8</v>
       </c>
       <c r="E1604">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1605" spans="1:5">
       <c r="A1605" t="s">
         <v>3215</v>
       </c>
       <c r="B1605" t="s">
         <v>3216</v>
       </c>
       <c r="C1605" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1605" t="s">
         <v>8</v>
       </c>
       <c r="E1605">
         <v>1</v>
       </c>
     </row>
     <row r="1606" spans="1:5">
       <c r="A1606" t="s">
         <v>3217</v>
       </c>
       <c r="B1606" t="s">
         <v>3218</v>
       </c>
       <c r="C1606" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1606" t="s">
         <v>8</v>
       </c>
       <c r="E1606">
         <v>1</v>
       </c>
     </row>
     <row r="1607" spans="1:5">
       <c r="A1607" t="s">
         <v>3219</v>
       </c>
       <c r="B1607" t="s">
         <v>3220</v>
       </c>
       <c r="C1607" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1607" t="s">
         <v>8</v>
       </c>
       <c r="E1607">
         <v>1</v>
       </c>
     </row>
     <row r="1608" spans="1:5">
       <c r="A1608" t="s">
         <v>3221</v>
       </c>
       <c r="B1608" t="s">
         <v>3222</v>
       </c>
       <c r="C1608" t="s">
         <v>49</v>
       </c>
       <c r="D1608" t="s">
         <v>8</v>
       </c>
       <c r="E1608">
         <v>1</v>
       </c>
     </row>
     <row r="1609" spans="1:5">
       <c r="A1609" t="s">
         <v>3223</v>
       </c>
       <c r="B1609" t="s">
         <v>3224</v>
       </c>
       <c r="C1609" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D1609" t="s">
         <v>8</v>
       </c>
       <c r="E1609">
         <v>1</v>
       </c>
     </row>
     <row r="1610" spans="1:5">
       <c r="A1610" t="s">
         <v>3225</v>
       </c>
       <c r="B1610" t="s">
         <v>3226</v>
       </c>
       <c r="C1610" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="D1610" t="s">
         <v>8</v>
       </c>
       <c r="E1610">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1611" spans="1:5">
       <c r="A1611" t="s">
         <v>3227</v>
       </c>
       <c r="B1611" t="s">
         <v>3228</v>
       </c>
       <c r="C1611" t="s">
-        <v>729</v>
+        <v>945</v>
       </c>
       <c r="D1611" t="s">
         <v>8</v>
       </c>
       <c r="E1611">
         <v>1</v>
       </c>
     </row>
     <row r="1612" spans="1:5">
       <c r="A1612" t="s">
         <v>3229</v>
       </c>
       <c r="B1612" t="s">
         <v>3230</v>
       </c>
       <c r="C1612" t="s">
-        <v>160</v>
+        <v>7</v>
       </c>
       <c r="D1612" t="s">
         <v>8</v>
       </c>
       <c r="E1612">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1613" spans="1:5">
       <c r="A1613" t="s">
         <v>3231</v>
       </c>
       <c r="B1613" t="s">
         <v>3232</v>
       </c>
       <c r="C1613" t="s">
-        <v>49</v>
+        <v>160</v>
       </c>
       <c r="D1613" t="s">
         <v>8</v>
       </c>
       <c r="E1613">
         <v>1</v>
       </c>
     </row>
     <row r="1614" spans="1:5">
       <c r="A1614" t="s">
         <v>3233</v>
       </c>
       <c r="B1614" t="s">
         <v>3234</v>
       </c>
       <c r="C1614" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D1614" t="s">
         <v>8</v>
       </c>
       <c r="E1614">
         <v>1</v>
       </c>
     </row>
     <row r="1615" spans="1:5">
       <c r="A1615" t="s">
         <v>3235</v>
       </c>
       <c r="B1615" t="s">
         <v>3236</v>
       </c>
       <c r="C1615" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D1615" t="s">
         <v>8</v>
       </c>
       <c r="E1615">
         <v>1</v>
       </c>
     </row>
     <row r="1616" spans="1:5">
       <c r="A1616" t="s">
         <v>3237</v>
       </c>
       <c r="B1616" t="s">
         <v>3238</v>
       </c>
       <c r="C1616" t="s">
-        <v>1347</v>
+        <v>43</v>
       </c>
       <c r="D1616" t="s">
         <v>8</v>
       </c>
       <c r="E1616">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1617" spans="1:5">
       <c r="A1617" t="s">
         <v>3239</v>
       </c>
       <c r="B1617" t="s">
         <v>3240</v>
       </c>
       <c r="C1617" t="s">
-        <v>1634</v>
+        <v>49</v>
       </c>
       <c r="D1617" t="s">
         <v>8</v>
       </c>
       <c r="E1617">
         <v>2.3</v>
       </c>
     </row>
     <row r="1618" spans="1:5">
       <c r="A1618" t="s">
         <v>3241</v>
       </c>
       <c r="B1618" t="s">
         <v>3242</v>
       </c>
       <c r="C1618" t="s">
-        <v>32</v>
+        <v>1652</v>
       </c>
       <c r="D1618" t="s">
         <v>8</v>
       </c>
       <c r="E1618">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1619" spans="1:5">
       <c r="A1619" t="s">
         <v>3243</v>
       </c>
       <c r="B1619" t="s">
         <v>3244</v>
       </c>
       <c r="C1619" t="s">
-        <v>54</v>
+        <v>945</v>
       </c>
       <c r="D1619" t="s">
         <v>8</v>
       </c>
       <c r="E1619">
         <v>1</v>
       </c>
     </row>
     <row r="1620" spans="1:5">
       <c r="A1620" t="s">
         <v>3245</v>
       </c>
       <c r="B1620" t="s">
         <v>3246</v>
       </c>
       <c r="C1620" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1620" t="s">
         <v>8</v>
       </c>
       <c r="E1620">
         <v>1</v>
       </c>
     </row>
     <row r="1621" spans="1:5">
       <c r="A1621" t="s">
+        <v>681</v>
+      </c>
+      <c r="B1621" t="s">
         <v>3247</v>
       </c>
-      <c r="B1621" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1621" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D1621" t="s">
         <v>8</v>
       </c>
       <c r="E1621">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1622" spans="1:5">
       <c r="A1622" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B1622" t="s">
         <v>3249</v>
       </c>
-      <c r="B1622" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1622" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D1622" t="s">
         <v>8</v>
       </c>
       <c r="E1622">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1623" spans="1:5">
       <c r="A1623" t="s">
+        <v>3250</v>
+      </c>
+      <c r="B1623" t="s">
         <v>3251</v>
       </c>
-      <c r="B1623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1623" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D1623" t="s">
         <v>8</v>
       </c>
       <c r="E1623">
         <v>1</v>
       </c>
     </row>
     <row r="1624" spans="1:5">
       <c r="A1624" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B1624" t="s">
         <v>3253</v>
-      </c>
-[...1 lines deleted...]
-        <v>3254</v>
       </c>
       <c r="C1624" t="s">
         <v>29</v>
       </c>
       <c r="D1624" t="s">
         <v>8</v>
       </c>
       <c r="E1624">
         <v>1</v>
       </c>
     </row>
     <row r="1625" spans="1:5">
       <c r="A1625" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B1625" t="s">
         <v>3255</v>
       </c>
-      <c r="B1625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1625" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D1625" t="s">
         <v>8</v>
       </c>
       <c r="E1625">
         <v>1</v>
       </c>
     </row>
     <row r="1626" spans="1:5">
       <c r="A1626" t="s">
+        <v>3256</v>
+      </c>
+      <c r="B1626" t="s">
         <v>3257</v>
       </c>
-      <c r="B1626" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1626" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D1626" t="s">
         <v>8</v>
       </c>
       <c r="E1626">
         <v>1</v>
       </c>
     </row>
     <row r="1627" spans="1:5">
       <c r="A1627" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B1627" t="s">
         <v>3259</v>
       </c>
-      <c r="B1627" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1627" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D1627" t="s">
         <v>8</v>
       </c>
       <c r="E1627">
         <v>1</v>
       </c>
     </row>
     <row r="1628" spans="1:5">
       <c r="A1628" t="s">
+        <v>3260</v>
+      </c>
+      <c r="B1628" t="s">
         <v>3261</v>
       </c>
-      <c r="B1628" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1628" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D1628" t="s">
         <v>8</v>
       </c>
       <c r="E1628">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1629" spans="1:5">
       <c r="A1629" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1629" t="s">
         <v>3263</v>
       </c>
-      <c r="B1629" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1629" t="s">
-        <v>81</v>
+        <v>735</v>
       </c>
       <c r="D1629" t="s">
         <v>8</v>
       </c>
       <c r="E1629">
         <v>1</v>
       </c>
     </row>
     <row r="1630" spans="1:5">
       <c r="A1630" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B1630" t="s">
         <v>3265</v>
-      </c>
-[...1 lines deleted...]
-        <v>3266</v>
       </c>
       <c r="C1630" t="s">
         <v>160</v>
       </c>
       <c r="D1630" t="s">
         <v>8</v>
       </c>
       <c r="E1630">
         <v>1</v>
       </c>
     </row>
     <row r="1631" spans="1:5">
       <c r="A1631" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B1631" t="s">
         <v>3267</v>
       </c>
-      <c r="B1631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1631" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D1631" t="s">
         <v>8</v>
       </c>
       <c r="E1631">
         <v>1</v>
       </c>
     </row>
     <row r="1632" spans="1:5">
       <c r="A1632" t="s">
+        <v>3268</v>
+      </c>
+      <c r="B1632" t="s">
         <v>3269</v>
       </c>
-      <c r="B1632" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1632" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D1632" t="s">
         <v>8</v>
       </c>
       <c r="E1632">
         <v>1</v>
       </c>
     </row>
     <row r="1633" spans="1:5">
       <c r="A1633" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1633" t="s">
         <v>3271</v>
       </c>
-      <c r="B1633" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1633" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="D1633" t="s">
         <v>8</v>
       </c>
       <c r="E1633">
         <v>1</v>
       </c>
     </row>
     <row r="1634" spans="1:5">
       <c r="A1634" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B1634" t="s">
         <v>3273</v>
       </c>
-      <c r="B1634" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1634" t="s">
-        <v>160</v>
+        <v>1353</v>
       </c>
       <c r="D1634" t="s">
         <v>8</v>
       </c>
       <c r="E1634">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1635" spans="1:5">
       <c r="A1635" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1635" t="s">
         <v>3275</v>
       </c>
-      <c r="B1635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1635" t="s">
-        <v>29</v>
+        <v>1652</v>
       </c>
       <c r="D1635" t="s">
         <v>8</v>
       </c>
       <c r="E1635">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1636" spans="1:5">
       <c r="A1636" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B1636" t="s">
         <v>3277</v>
       </c>
-      <c r="B1636" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1636" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D1636" t="s">
         <v>8</v>
       </c>
       <c r="E1636">
         <v>1</v>
       </c>
     </row>
     <row r="1637" spans="1:5">
       <c r="A1637" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B1637" t="s">
         <v>3279</v>
       </c>
-      <c r="B1637" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1637" t="s">
-        <v>344</v>
+        <v>54</v>
       </c>
       <c r="D1637" t="s">
         <v>8</v>
       </c>
       <c r="E1637">
         <v>1</v>
       </c>
     </row>
     <row r="1638" spans="1:5">
       <c r="A1638" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B1638" t="s">
         <v>3281</v>
       </c>
-      <c r="B1638" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1638" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D1638" t="s">
         <v>8</v>
       </c>
       <c r="E1638">
         <v>1</v>
       </c>
     </row>
     <row r="1639" spans="1:5">
       <c r="A1639" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1639" t="s">
         <v>3283</v>
       </c>
-      <c r="B1639" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1639" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D1639" t="s">
         <v>8</v>
       </c>
       <c r="E1639">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1640" spans="1:5">
       <c r="A1640" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B1640" t="s">
         <v>3285</v>
       </c>
-      <c r="B1640" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1640" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D1640" t="s">
         <v>8</v>
       </c>
       <c r="E1640">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1641" spans="1:5">
       <c r="A1641" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B1641" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="C1641" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="D1641" t="s">
         <v>8</v>
       </c>
       <c r="E1641">
         <v>1</v>
       </c>
     </row>
     <row r="1642" spans="1:5">
       <c r="A1642" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="B1642" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="C1642" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1642" t="s">
         <v>8</v>
       </c>
       <c r="E1642">
         <v>1</v>
       </c>
     </row>
     <row r="1643" spans="1:5">
       <c r="A1643" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B1643" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="C1643" t="s">
-        <v>49</v>
+        <v>224</v>
       </c>
       <c r="D1643" t="s">
         <v>8</v>
       </c>
       <c r="E1643">
         <v>1</v>
       </c>
     </row>
     <row r="1644" spans="1:5">
       <c r="A1644" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B1644" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="C1644" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D1644" t="s">
         <v>8</v>
       </c>
       <c r="E1644">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1645" spans="1:5">
       <c r="A1645" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="B1645" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="C1645" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D1645" t="s">
         <v>8</v>
       </c>
       <c r="E1645">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1646" spans="1:5">
       <c r="A1646" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="B1646" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="C1646" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D1646" t="s">
         <v>8</v>
       </c>
       <c r="E1646">
         <v>1</v>
       </c>
     </row>
     <row r="1647" spans="1:5">
       <c r="A1647" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B1647" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="C1647" t="s">
         <v>81</v>
       </c>
       <c r="D1647" t="s">
         <v>8</v>
       </c>
       <c r="E1647">
         <v>1</v>
       </c>
     </row>
     <row r="1648" spans="1:5">
       <c r="A1648" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="B1648" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="C1648" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D1648" t="s">
         <v>8</v>
       </c>
       <c r="E1648">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1649" spans="1:5">
       <c r="A1649" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="B1649" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="C1649" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1649" t="s">
         <v>8</v>
       </c>
       <c r="E1649">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1650" spans="1:5">
       <c r="A1650" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B1650" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="C1650" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1650" t="s">
         <v>8</v>
       </c>
       <c r="E1650">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1651" spans="1:5">
       <c r="A1651" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="B1651" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="C1651" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="D1651" t="s">
         <v>8</v>
       </c>
       <c r="E1651">
         <v>1</v>
       </c>
     </row>
     <row r="1652" spans="1:5">
       <c r="A1652" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="B1652" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="C1652" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="D1652" t="s">
         <v>8</v>
       </c>
       <c r="E1652">
         <v>1</v>
       </c>
     </row>
     <row r="1653" spans="1:5">
       <c r="A1653" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B1653" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="C1653" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="D1653" t="s">
         <v>8</v>
       </c>
       <c r="E1653">
         <v>1</v>
       </c>
     </row>
     <row r="1654" spans="1:5">
       <c r="A1654" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="B1654" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="C1654" t="s">
-        <v>224</v>
+        <v>63</v>
       </c>
       <c r="D1654" t="s">
         <v>8</v>
       </c>
       <c r="E1654">
         <v>1</v>
       </c>
     </row>
     <row r="1655" spans="1:5">
       <c r="A1655" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="B1655" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="C1655" t="s">
-        <v>160</v>
+        <v>344</v>
       </c>
       <c r="D1655" t="s">
         <v>8</v>
       </c>
       <c r="E1655">
         <v>1</v>
       </c>
     </row>
     <row r="1656" spans="1:5">
       <c r="A1656" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B1656" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="C1656" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D1656" t="s">
         <v>8</v>
       </c>
       <c r="E1656">
         <v>1</v>
       </c>
     </row>
     <row r="1657" spans="1:5">
       <c r="A1657" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="B1657" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="C1657" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D1657" t="s">
         <v>8</v>
       </c>
       <c r="E1657">
         <v>1</v>
       </c>
     </row>
     <row r="1658" spans="1:5">
       <c r="A1658" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B1658" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="C1658" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D1658" t="s">
         <v>8</v>
       </c>
       <c r="E1658">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1659" spans="1:5">
       <c r="A1659" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B1659" t="s">
         <v>3321</v>
       </c>
-      <c r="B1659" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1659" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D1659" t="s">
         <v>8</v>
       </c>
       <c r="E1659">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1660" spans="1:5">
       <c r="A1660" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B1660" t="s">
         <v>3323</v>
       </c>
-      <c r="B1660" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1660" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="D1660" t="s">
         <v>8</v>
       </c>
       <c r="E1660">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1661" spans="1:5">
       <c r="A1661" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1661" t="s">
         <v>3325</v>
       </c>
-      <c r="B1661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1661" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D1661" t="s">
         <v>8</v>
       </c>
       <c r="E1661">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1662" spans="1:5">
       <c r="A1662" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B1662" t="s">
         <v>3327</v>
       </c>
-      <c r="B1662" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1662" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D1662" t="s">
         <v>8</v>
       </c>
       <c r="E1662">
         <v>2.2</v>
       </c>
     </row>
     <row r="1663" spans="1:5">
       <c r="A1663" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1663" t="s">
         <v>3329</v>
       </c>
-      <c r="B1663" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1663" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D1663" t="s">
         <v>8</v>
       </c>
       <c r="E1663">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1664" spans="1:5">
       <c r="A1664" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B1664" t="s">
         <v>3331</v>
       </c>
-      <c r="B1664" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1664" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D1664" t="s">
         <v>8</v>
       </c>
       <c r="E1664">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1665" spans="1:5">
       <c r="A1665" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B1665" t="s">
         <v>3333</v>
       </c>
-      <c r="B1665" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1665" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="D1665" t="s">
         <v>8</v>
       </c>
       <c r="E1665">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1666" spans="1:5">
       <c r="A1666" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B1666" t="s">
         <v>3335</v>
       </c>
-      <c r="B1666" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1666" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D1666" t="s">
         <v>8</v>
       </c>
       <c r="E1666">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1667" spans="1:5">
       <c r="A1667" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B1667" t="s">
         <v>3337</v>
       </c>
-      <c r="B1667" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1667" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="D1667" t="s">
         <v>8</v>
       </c>
       <c r="E1667">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1668" spans="1:5">
       <c r="A1668" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B1668" t="s">
         <v>3339</v>
       </c>
-      <c r="B1668" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1668" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1668" t="s">
         <v>8</v>
       </c>
       <c r="E1668">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1669" spans="1:5">
       <c r="A1669" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1669" t="s">
         <v>3341</v>
-      </c>
-[...1 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="C1669" t="s">
         <v>224</v>
       </c>
       <c r="D1669" t="s">
         <v>8</v>
       </c>
       <c r="E1669">
         <v>1</v>
       </c>
     </row>
     <row r="1670" spans="1:5">
       <c r="A1670" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1670" t="s">
         <v>3343</v>
       </c>
-      <c r="B1670" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1670" t="s">
-        <v>26</v>
+        <v>224</v>
       </c>
       <c r="D1670" t="s">
         <v>8</v>
       </c>
       <c r="E1670">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1671" spans="1:5">
       <c r="A1671" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1671" t="s">
         <v>3345</v>
       </c>
-      <c r="B1671" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1671" t="s">
-        <v>939</v>
+        <v>224</v>
       </c>
       <c r="D1671" t="s">
         <v>8</v>
       </c>
       <c r="E1671">
         <v>1</v>
       </c>
     </row>
     <row r="1672" spans="1:5">
       <c r="A1672" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1672" t="s">
         <v>3347</v>
       </c>
-      <c r="B1672" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1672" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="D1672" t="s">
         <v>8</v>
       </c>
       <c r="E1672">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1673" spans="1:5">
       <c r="A1673" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B1673" t="s">
         <v>3349</v>
       </c>
-      <c r="B1673" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1673" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D1673" t="s">
         <v>8</v>
       </c>
       <c r="E1673">
         <v>1</v>
       </c>
     </row>
     <row r="1674" spans="1:5">
       <c r="A1674" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B1674" t="s">
         <v>3351</v>
       </c>
-      <c r="B1674" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1674" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D1674" t="s">
         <v>8</v>
       </c>
       <c r="E1674">
         <v>1</v>
       </c>
     </row>
     <row r="1675" spans="1:5">
       <c r="A1675" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B1675" t="s">
         <v>3353</v>
-      </c>
-[...1 lines deleted...]
-        <v>3354</v>
       </c>
       <c r="C1675" t="s">
         <v>344</v>
       </c>
       <c r="D1675" t="s">
         <v>8</v>
       </c>
       <c r="E1675">
         <v>1</v>
       </c>
     </row>
     <row r="1676" spans="1:5">
       <c r="A1676" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B1676" t="s">
         <v>3355</v>
       </c>
-      <c r="B1676" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1676" t="s">
-        <v>344</v>
+        <v>46</v>
       </c>
       <c r="D1676" t="s">
         <v>8</v>
       </c>
       <c r="E1676">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1677" spans="1:5">
       <c r="A1677" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B1677" t="s">
         <v>3357</v>
       </c>
-      <c r="B1677" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1677" t="s">
-        <v>344</v>
+        <v>7</v>
       </c>
       <c r="D1677" t="s">
         <v>8</v>
       </c>
       <c r="E1677">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1678" spans="1:5">
       <c r="A1678" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B1678" t="s">
         <v>3359</v>
       </c>
-      <c r="B1678" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1678" t="s">
-        <v>344</v>
+        <v>26</v>
       </c>
       <c r="D1678" t="s">
         <v>8</v>
       </c>
       <c r="E1678">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1679" spans="1:5">
       <c r="A1679" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B1679" t="s">
         <v>3361</v>
       </c>
-      <c r="B1679" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1679" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D1679" t="s">
         <v>8</v>
       </c>
       <c r="E1679">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1680" spans="1:5">
       <c r="A1680" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B1680" t="s">
         <v>3363</v>
       </c>
-      <c r="B1680" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1680" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="D1680" t="s">
         <v>8</v>
       </c>
       <c r="E1680">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1681" spans="1:5">
       <c r="A1681" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B1681" t="s">
         <v>3365</v>
       </c>
-      <c r="B1681" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1681" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="D1681" t="s">
         <v>8</v>
       </c>
       <c r="E1681">
         <v>1</v>
       </c>
     </row>
     <row r="1682" spans="1:5">
       <c r="A1682" t="s">
+        <v>3366</v>
+      </c>
+      <c r="B1682" t="s">
         <v>3367</v>
       </c>
-      <c r="B1682" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1682" t="s">
-        <v>344</v>
+        <v>26</v>
       </c>
       <c r="D1682" t="s">
         <v>8</v>
       </c>
       <c r="E1682">
         <v>2.2</v>
       </c>
     </row>
     <row r="1683" spans="1:5">
       <c r="A1683" t="s">
+        <v>3368</v>
+      </c>
+      <c r="B1683" t="s">
         <v>3369</v>
       </c>
-      <c r="B1683" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1683" t="s">
-        <v>344</v>
+        <v>26</v>
       </c>
       <c r="D1683" t="s">
         <v>8</v>
       </c>
       <c r="E1683">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1684" spans="1:5">
       <c r="A1684" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B1684" t="s">
         <v>3371</v>
       </c>
-      <c r="B1684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1684" t="s">
-        <v>344</v>
+        <v>43</v>
       </c>
       <c r="D1684" t="s">
         <v>8</v>
       </c>
       <c r="E1684">
         <v>1</v>
       </c>
     </row>
     <row r="1685" spans="1:5">
       <c r="A1685" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1685" t="s">
         <v>3373</v>
       </c>
-      <c r="B1685" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1685" t="s">
-        <v>344</v>
+        <v>224</v>
       </c>
       <c r="D1685" t="s">
         <v>8</v>
       </c>
       <c r="E1685">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1686" spans="1:5">
       <c r="A1686" t="s">
+        <v>3374</v>
+      </c>
+      <c r="B1686" t="s">
         <v>3375</v>
       </c>
-      <c r="B1686" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1686" t="s">
-        <v>344</v>
+        <v>29</v>
       </c>
       <c r="D1686" t="s">
         <v>8</v>
       </c>
       <c r="E1686">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1687" spans="1:5">
       <c r="A1687" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B1687" t="s">
         <v>3377</v>
       </c>
-      <c r="B1687" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1687" t="s">
-        <v>344</v>
+        <v>224</v>
       </c>
       <c r="D1687" t="s">
         <v>8</v>
       </c>
       <c r="E1687">
         <v>1</v>
       </c>
     </row>
     <row r="1688" spans="1:5">
       <c r="A1688" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B1688" t="s">
         <v>3379</v>
       </c>
-      <c r="B1688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1688" t="s">
-        <v>344</v>
+        <v>26</v>
       </c>
       <c r="D1688" t="s">
         <v>8</v>
       </c>
       <c r="E1688">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1689" spans="1:5">
       <c r="A1689" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B1689" t="s">
         <v>3381</v>
       </c>
-      <c r="B1689" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1689" t="s">
-        <v>344</v>
+        <v>945</v>
       </c>
       <c r="D1689" t="s">
         <v>8</v>
       </c>
       <c r="E1689">
         <v>1</v>
       </c>
     </row>
     <row r="1690" spans="1:5">
       <c r="A1690" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B1690" t="s">
         <v>3383</v>
       </c>
-      <c r="B1690" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1690" t="s">
-        <v>344</v>
+        <v>54</v>
       </c>
       <c r="D1690" t="s">
         <v>8</v>
       </c>
       <c r="E1690">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="1691" spans="1:5">
       <c r="A1691" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B1691" t="s">
         <v>3385</v>
       </c>
-      <c r="B1691" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1691" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D1691" t="s">
         <v>8</v>
       </c>
       <c r="E1691">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1692" spans="1:5">
       <c r="A1692" t="s">
+        <v>3386</v>
+      </c>
+      <c r="B1692" t="s">
         <v>3387</v>
       </c>
-      <c r="B1692" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1692" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D1692" t="s">
         <v>8</v>
       </c>
       <c r="E1692">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1693" spans="1:5">
       <c r="A1693" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B1693" t="s">
         <v>3389</v>
       </c>
-      <c r="B1693" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1693" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1693" t="s">
         <v>8</v>
       </c>
       <c r="E1693">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1694" spans="1:5">
       <c r="A1694" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B1694" t="s">
         <v>3391</v>
       </c>
-      <c r="B1694" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1694" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D1694" t="s">
         <v>8</v>
       </c>
       <c r="E1694">
         <v>1</v>
       </c>
     </row>
     <row r="1695" spans="1:5">
       <c r="A1695" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B1695" t="s">
         <v>3393</v>
       </c>
-      <c r="B1695" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1695" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D1695" t="s">
         <v>8</v>
       </c>
       <c r="E1695">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1696" spans="1:5">
       <c r="A1696" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B1696" t="s">
         <v>3395</v>
       </c>
-      <c r="B1696" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1696" t="s">
-        <v>224</v>
+        <v>344</v>
       </c>
       <c r="D1696" t="s">
         <v>8</v>
       </c>
       <c r="E1696">
         <v>1</v>
       </c>
     </row>
     <row r="1697" spans="1:5">
       <c r="A1697" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B1697" t="s">
         <v>3397</v>
       </c>
-      <c r="B1697" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1697" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D1697" t="s">
         <v>8</v>
       </c>
       <c r="E1697">
         <v>1</v>
       </c>
     </row>
     <row r="1698" spans="1:5">
       <c r="A1698" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B1698" t="s">
         <v>3399</v>
       </c>
-      <c r="B1698" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1698" t="s">
-        <v>160</v>
+        <v>344</v>
       </c>
       <c r="D1698" t="s">
         <v>8</v>
       </c>
       <c r="E1698">
         <v>1</v>
       </c>
     </row>
     <row r="1699" spans="1:5">
       <c r="A1699" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B1699" t="s">
         <v>3401</v>
       </c>
-      <c r="B1699" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1699" t="s">
-        <v>160</v>
+        <v>16</v>
       </c>
       <c r="D1699" t="s">
         <v>8</v>
       </c>
       <c r="E1699">
         <v>1</v>
       </c>
     </row>
     <row r="1700" spans="1:5">
       <c r="A1700" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B1700" t="s">
         <v>3403</v>
       </c>
-      <c r="B1700" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1700" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D1700" t="s">
         <v>8</v>
       </c>
       <c r="E1700">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1701" spans="1:5">
       <c r="A1701" t="s">
+        <v>3404</v>
+      </c>
+      <c r="B1701" t="s">
         <v>3405</v>
       </c>
-      <c r="B1701" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1701" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D1701" t="s">
         <v>8</v>
       </c>
       <c r="E1701">
         <v>1</v>
       </c>
     </row>
     <row r="1702" spans="1:5">
       <c r="A1702" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B1702" t="s">
         <v>3407</v>
       </c>
-      <c r="B1702" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1702" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
       <c r="D1702" t="s">
         <v>8</v>
       </c>
       <c r="E1702">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1703" spans="1:5">
       <c r="A1703" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B1703" t="s">
         <v>3409</v>
       </c>
-      <c r="B1703" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1703" t="s">
-        <v>13</v>
+        <v>344</v>
       </c>
       <c r="D1703" t="s">
         <v>8</v>
       </c>
       <c r="E1703">
         <v>2.2</v>
       </c>
     </row>
     <row r="1704" spans="1:5">
       <c r="A1704" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B1704" t="s">
         <v>3411</v>
       </c>
-      <c r="B1704" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1704" t="s">
-        <v>63</v>
+        <v>344</v>
       </c>
       <c r="D1704" t="s">
         <v>8</v>
       </c>
       <c r="E1704">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1705" spans="1:5">
       <c r="A1705" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B1705" t="s">
         <v>3413</v>
       </c>
-      <c r="B1705" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1705" t="s">
-        <v>63</v>
+        <v>344</v>
       </c>
       <c r="D1705" t="s">
         <v>8</v>
       </c>
       <c r="E1705">
         <v>1</v>
       </c>
     </row>
     <row r="1706" spans="1:5">
       <c r="A1706" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B1706" t="s">
         <v>3415</v>
       </c>
-      <c r="B1706" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1706" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1706" t="s">
         <v>8</v>
       </c>
       <c r="E1706">
         <v>1</v>
       </c>
     </row>
     <row r="1707" spans="1:5">
       <c r="A1707" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B1707" t="s">
         <v>3417</v>
       </c>
-      <c r="B1707" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1707" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1707" t="s">
         <v>8</v>
       </c>
       <c r="E1707">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1708" spans="1:5">
       <c r="A1708" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B1708" t="s">
         <v>3419</v>
       </c>
-      <c r="B1708" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1708" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1708" t="s">
         <v>8</v>
       </c>
       <c r="E1708">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1709" spans="1:5">
       <c r="A1709" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B1709" t="s">
         <v>3421</v>
       </c>
-      <c r="B1709" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1709" t="s">
-        <v>7</v>
+        <v>344</v>
       </c>
       <c r="D1709" t="s">
         <v>8</v>
       </c>
       <c r="E1709">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1710" spans="1:5">
       <c r="A1710" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B1710" t="s">
         <v>3423</v>
       </c>
-      <c r="B1710" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1710" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
       <c r="D1710" t="s">
         <v>8</v>
       </c>
       <c r="E1710">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1711" spans="1:5">
       <c r="A1711" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B1711" t="s">
         <v>3425</v>
       </c>
-      <c r="B1711" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1711" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D1711" t="s">
         <v>8</v>
       </c>
       <c r="E1711">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1712" spans="1:5">
       <c r="A1712" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1712" t="s">
         <v>3427</v>
       </c>
-      <c r="B1712" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1712" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="D1712" t="s">
         <v>8</v>
       </c>
       <c r="E1712">
         <v>1</v>
       </c>
     </row>
     <row r="1713" spans="1:5">
       <c r="A1713" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1713" t="s">
         <v>3429</v>
       </c>
-      <c r="B1713" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1713" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="D1713" t="s">
         <v>8</v>
       </c>
       <c r="E1713">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1714" spans="1:5">
       <c r="A1714" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B1714" t="s">
         <v>3431</v>
       </c>
-      <c r="B1714" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1714" t="s">
-        <v>29</v>
+        <v>224</v>
       </c>
       <c r="D1714" t="s">
         <v>8</v>
       </c>
       <c r="E1714">
         <v>1</v>
       </c>
     </row>
     <row r="1715" spans="1:5">
       <c r="A1715" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1715" t="s">
         <v>3433</v>
       </c>
-      <c r="B1715" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1715" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D1715" t="s">
         <v>8</v>
       </c>
       <c r="E1715">
         <v>1</v>
       </c>
     </row>
     <row r="1716" spans="1:5">
       <c r="A1716" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1716" t="s">
         <v>3435</v>
       </c>
-      <c r="B1716" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1716" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1716" t="s">
         <v>8</v>
       </c>
       <c r="E1716">
         <v>1</v>
       </c>
     </row>
     <row r="1717" spans="1:5">
       <c r="A1717" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B1717" t="s">
         <v>3437</v>
       </c>
-      <c r="B1717" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1717" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D1717" t="s">
         <v>8</v>
       </c>
       <c r="E1717">
         <v>1</v>
       </c>
     </row>
     <row r="1718" spans="1:5">
       <c r="A1718" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1718" t="s">
         <v>3439</v>
-      </c>
-[...1 lines deleted...]
-        <v>3440</v>
       </c>
       <c r="C1718" t="s">
         <v>29</v>
       </c>
       <c r="D1718" t="s">
         <v>8</v>
       </c>
       <c r="E1718">
         <v>1</v>
       </c>
     </row>
     <row r="1719" spans="1:5">
       <c r="A1719" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1719" t="s">
         <v>3441</v>
-      </c>
-[...1 lines deleted...]
-        <v>3442</v>
       </c>
       <c r="C1719" t="s">
         <v>29</v>
       </c>
       <c r="D1719" t="s">
         <v>8</v>
       </c>
       <c r="E1719">
         <v>1</v>
       </c>
     </row>
     <row r="1720" spans="1:5">
       <c r="A1720" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1720" t="s">
         <v>3443</v>
       </c>
-      <c r="B1720" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1720" t="s">
-        <v>29</v>
+        <v>313</v>
       </c>
       <c r="D1720" t="s">
         <v>8</v>
       </c>
       <c r="E1720">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1721" spans="1:5">
       <c r="A1721" t="s">
         <v>3444</v>
       </c>
       <c r="B1721" t="s">
         <v>3445</v>
       </c>
       <c r="C1721" t="s">
-        <v>1446</v>
+        <v>13</v>
       </c>
       <c r="D1721" t="s">
         <v>8</v>
       </c>
       <c r="E1721">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1722" spans="1:5">
       <c r="A1722" t="s">
         <v>3446</v>
       </c>
       <c r="B1722" t="s">
         <v>3447</v>
       </c>
       <c r="C1722" t="s">
-        <v>1446</v>
+        <v>63</v>
       </c>
       <c r="D1722" t="s">
         <v>8</v>
       </c>
       <c r="E1722">
         <v>1</v>
       </c>
     </row>
     <row r="1723" spans="1:5">
       <c r="A1723" t="s">
         <v>3448</v>
       </c>
       <c r="B1723" t="s">
         <v>3449</v>
       </c>
       <c r="C1723" t="s">
-        <v>1446</v>
+        <v>63</v>
       </c>
       <c r="D1723" t="s">
         <v>8</v>
       </c>
       <c r="E1723">
         <v>1</v>
       </c>
     </row>
     <row r="1724" spans="1:5">
       <c r="A1724" t="s">
         <v>3450</v>
       </c>
       <c r="B1724" t="s">
         <v>3451</v>
       </c>
       <c r="C1724" t="s">
-        <v>1446</v>
+        <v>7</v>
       </c>
       <c r="D1724" t="s">
         <v>8</v>
       </c>
       <c r="E1724">
         <v>1</v>
       </c>
     </row>
     <row r="1725" spans="1:5">
       <c r="A1725" t="s">
         <v>3452</v>
       </c>
       <c r="B1725" t="s">
         <v>3453</v>
       </c>
       <c r="C1725" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D1725" t="s">
         <v>8</v>
       </c>
       <c r="E1725">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1726" spans="1:5">
       <c r="A1726" t="s">
         <v>3454</v>
       </c>
       <c r="B1726" t="s">
         <v>3455</v>
       </c>
       <c r="C1726" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D1726" t="s">
         <v>8</v>
       </c>
       <c r="E1726">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1727" spans="1:5">
       <c r="A1727" t="s">
         <v>3456</v>
       </c>
       <c r="B1727" t="s">
         <v>3457</v>
       </c>
       <c r="C1727" t="s">
-        <v>363</v>
+        <v>7</v>
       </c>
       <c r="D1727" t="s">
         <v>8</v>
       </c>
       <c r="E1727">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1728" spans="1:5">
       <c r="A1728" t="s">
         <v>3458</v>
       </c>
       <c r="B1728" t="s">
         <v>3459</v>
       </c>
       <c r="C1728" t="s">
-        <v>124</v>
+        <v>313</v>
       </c>
       <c r="D1728" t="s">
         <v>8</v>
       </c>
       <c r="E1728">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="1729" spans="1:5">
       <c r="A1729" t="s">
         <v>3460</v>
       </c>
       <c r="B1729" t="s">
         <v>3461</v>
       </c>
       <c r="C1729" t="s">
         <v>32</v>
       </c>
       <c r="D1729" t="s">
         <v>8</v>
       </c>
       <c r="E1729">
         <v>1</v>
       </c>
     </row>
     <row r="1730" spans="1:5">
       <c r="A1730" t="s">
         <v>3462</v>
       </c>
       <c r="B1730" t="s">
         <v>3463</v>
       </c>
       <c r="C1730" t="s">
-        <v>54</v>
+        <v>138</v>
       </c>
       <c r="D1730" t="s">
         <v>8</v>
       </c>
       <c r="E1730">
         <v>1</v>
       </c>
     </row>
     <row r="1731" spans="1:5">
       <c r="A1731" t="s">
         <v>3464</v>
       </c>
       <c r="B1731" t="s">
         <v>3465</v>
       </c>
       <c r="C1731" t="s">
-        <v>43</v>
+        <v>224</v>
       </c>
       <c r="D1731" t="s">
         <v>8</v>
       </c>
       <c r="E1731">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1732" spans="1:5">
       <c r="A1732" t="s">
         <v>3466</v>
       </c>
       <c r="B1732" t="s">
         <v>3467</v>
       </c>
       <c r="C1732" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1732" t="s">
         <v>8</v>
       </c>
       <c r="E1732">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1733" spans="1:5">
       <c r="A1733" t="s">
         <v>3468</v>
       </c>
       <c r="B1733" t="s">
         <v>3469</v>
       </c>
       <c r="C1733" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D1733" t="s">
         <v>8</v>
       </c>
       <c r="E1733">
         <v>1</v>
       </c>
     </row>
     <row r="1734" spans="1:5">
       <c r="A1734" t="s">
         <v>3470</v>
       </c>
       <c r="B1734" t="s">
         <v>3471</v>
       </c>
       <c r="C1734" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1734" t="s">
         <v>8</v>
       </c>
       <c r="E1734">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1735" spans="1:5">
       <c r="A1735" t="s">
         <v>3472</v>
       </c>
       <c r="B1735" t="s">
         <v>3473</v>
       </c>
       <c r="C1735" t="s">
         <v>29</v>
       </c>
       <c r="D1735" t="s">
         <v>8</v>
       </c>
       <c r="E1735">
         <v>1</v>
       </c>
     </row>
     <row r="1736" spans="1:5">
       <c r="A1736" t="s">
         <v>3474</v>
       </c>
       <c r="B1736" t="s">
         <v>3475</v>
       </c>
       <c r="C1736" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="D1736" t="s">
         <v>8</v>
       </c>
       <c r="E1736">
         <v>1</v>
       </c>
     </row>
     <row r="1737" spans="1:5">
       <c r="A1737" t="s">
         <v>3476</v>
       </c>
       <c r="B1737" t="s">
         <v>3477</v>
       </c>
       <c r="C1737" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D1737" t="s">
         <v>8</v>
       </c>
       <c r="E1737">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1738" spans="1:5">
       <c r="A1738" t="s">
         <v>3478</v>
       </c>
       <c r="B1738" t="s">
-        <v>3479</v>
+        <v>3475</v>
       </c>
       <c r="C1738" t="s">
         <v>29</v>
       </c>
       <c r="D1738" t="s">
         <v>8</v>
       </c>
       <c r="E1738">
         <v>1</v>
       </c>
     </row>
     <row r="1739" spans="1:5">
       <c r="A1739" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1739" t="s">
         <v>3480</v>
       </c>
-      <c r="B1739" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1739" t="s">
-        <v>157</v>
+        <v>1456</v>
       </c>
       <c r="D1739" t="s">
         <v>8</v>
       </c>
       <c r="E1739">
         <v>1</v>
       </c>
     </row>
     <row r="1740" spans="1:5">
       <c r="A1740" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B1740" t="s">
         <v>3482</v>
       </c>
-      <c r="B1740" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1740" t="s">
-        <v>49</v>
+        <v>1456</v>
       </c>
       <c r="D1740" t="s">
         <v>8</v>
       </c>
       <c r="E1740">
         <v>1</v>
       </c>
     </row>
     <row r="1741" spans="1:5">
       <c r="A1741" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1741" t="s">
         <v>3484</v>
       </c>
-      <c r="B1741" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1741" t="s">
-        <v>29</v>
+        <v>1456</v>
       </c>
       <c r="D1741" t="s">
         <v>8</v>
       </c>
       <c r="E1741">
         <v>1</v>
       </c>
     </row>
     <row r="1742" spans="1:5">
       <c r="A1742" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1742" t="s">
         <v>3486</v>
       </c>
-      <c r="B1742" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1742" t="s">
-        <v>21</v>
+        <v>1456</v>
       </c>
       <c r="D1742" t="s">
         <v>8</v>
       </c>
       <c r="E1742">
         <v>1</v>
       </c>
     </row>
     <row r="1743" spans="1:5">
       <c r="A1743" t="s">
+        <v>3487</v>
+      </c>
+      <c r="B1743" t="s">
         <v>3488</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489</v>
       </c>
       <c r="C1743" t="s">
         <v>29</v>
       </c>
       <c r="D1743" t="s">
         <v>8</v>
       </c>
       <c r="E1743">
         <v>1</v>
       </c>
     </row>
     <row r="1744" spans="1:5">
       <c r="A1744" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1744" t="s">
         <v>3490</v>
       </c>
-      <c r="B1744" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1744" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D1744" t="s">
         <v>8</v>
       </c>
       <c r="E1744">
         <v>1</v>
       </c>
     </row>
     <row r="1745" spans="1:5">
       <c r="A1745" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1745" t="s">
         <v>3492</v>
       </c>
-      <c r="B1745" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1745" t="s">
-        <v>54</v>
+        <v>365</v>
       </c>
       <c r="D1745" t="s">
         <v>8</v>
       </c>
       <c r="E1745">
         <v>1</v>
       </c>
     </row>
     <row r="1746" spans="1:5">
       <c r="A1746" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1746" t="s">
         <v>3494</v>
       </c>
-      <c r="B1746" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1746" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="D1746" t="s">
         <v>8</v>
       </c>
       <c r="E1746">
         <v>1</v>
       </c>
     </row>
     <row r="1747" spans="1:5">
       <c r="A1747" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1747" t="s">
         <v>3496</v>
       </c>
-      <c r="B1747" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1747" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="D1747" t="s">
         <v>8</v>
       </c>
       <c r="E1747">
         <v>1</v>
       </c>
     </row>
     <row r="1748" spans="1:5">
       <c r="A1748" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B1748" t="s">
         <v>3498</v>
       </c>
-      <c r="B1748" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1748" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D1748" t="s">
         <v>8</v>
       </c>
       <c r="E1748">
         <v>1</v>
       </c>
     </row>
     <row r="1749" spans="1:5">
       <c r="A1749" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1749" t="s">
         <v>3500</v>
       </c>
-      <c r="B1749" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1749" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="D1749" t="s">
         <v>8</v>
       </c>
       <c r="E1749">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1750" spans="1:5">
       <c r="A1750" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B1750" t="s">
         <v>3502</v>
-      </c>
-[...1 lines deleted...]
-        <v>3503</v>
       </c>
       <c r="C1750" t="s">
         <v>43</v>
       </c>
       <c r="D1750" t="s">
         <v>8</v>
       </c>
       <c r="E1750">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1751" spans="1:5">
       <c r="A1751" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1751" t="s">
         <v>3504</v>
       </c>
-      <c r="B1751" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1751" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D1751" t="s">
         <v>8</v>
       </c>
       <c r="E1751">
         <v>1</v>
       </c>
     </row>
     <row r="1752" spans="1:5">
       <c r="A1752" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B1752" t="s">
         <v>3506</v>
       </c>
-      <c r="B1752" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1752" t="s">
-        <v>709</v>
+        <v>43</v>
       </c>
       <c r="D1752" t="s">
         <v>8</v>
       </c>
       <c r="E1752">
         <v>2.2</v>
       </c>
     </row>
     <row r="1753" spans="1:5">
       <c r="A1753" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1753" t="s">
         <v>3508</v>
       </c>
-      <c r="B1753" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1753" t="s">
-        <v>344</v>
+        <v>29</v>
       </c>
       <c r="D1753" t="s">
         <v>8</v>
       </c>
       <c r="E1753">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1754" spans="1:5">
       <c r="A1754" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B1754" t="s">
         <v>3510</v>
       </c>
-      <c r="B1754" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1754" t="s">
-        <v>344</v>
+        <v>63</v>
       </c>
       <c r="D1754" t="s">
         <v>8</v>
       </c>
       <c r="E1754">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1755" spans="1:5">
       <c r="A1755" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1755" t="s">
         <v>3512</v>
       </c>
-      <c r="B1755" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1755" t="s">
-        <v>344</v>
+        <v>32</v>
       </c>
       <c r="D1755" t="s">
         <v>8</v>
       </c>
       <c r="E1755">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1756" spans="1:5">
       <c r="A1756" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1756" t="s">
         <v>3514</v>
       </c>
-      <c r="B1756" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1756" t="s">
-        <v>344</v>
+        <v>29</v>
       </c>
       <c r="D1756" t="s">
         <v>8</v>
       </c>
       <c r="E1756">
         <v>1</v>
       </c>
     </row>
     <row r="1757" spans="1:5">
       <c r="A1757" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B1757" t="s">
         <v>3516</v>
       </c>
-      <c r="B1757" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1757" t="s">
-        <v>344</v>
+        <v>157</v>
       </c>
       <c r="D1757" t="s">
         <v>8</v>
       </c>
       <c r="E1757">
         <v>1</v>
       </c>
     </row>
     <row r="1758" spans="1:5">
       <c r="A1758" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B1758" t="s">
         <v>3518</v>
       </c>
-      <c r="B1758" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1758" t="s">
-        <v>344</v>
+        <v>49</v>
       </c>
       <c r="D1758" t="s">
         <v>8</v>
       </c>
       <c r="E1758">
         <v>1</v>
       </c>
     </row>
     <row r="1759" spans="1:5">
       <c r="A1759" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B1759" t="s">
         <v>3520</v>
       </c>
-      <c r="B1759" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1759" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D1759" t="s">
         <v>8</v>
       </c>
       <c r="E1759">
         <v>1</v>
       </c>
     </row>
     <row r="1760" spans="1:5">
       <c r="A1760" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1760" t="s">
         <v>3522</v>
       </c>
-      <c r="B1760" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1760" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="D1760" t="s">
         <v>8</v>
       </c>
       <c r="E1760">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1761" spans="1:5">
       <c r="A1761" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B1761" t="s">
         <v>3524</v>
       </c>
-      <c r="B1761" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1761" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D1761" t="s">
         <v>8</v>
       </c>
       <c r="E1761">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1762" spans="1:5">
       <c r="A1762" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1762" t="s">
         <v>3526</v>
       </c>
-      <c r="B1762" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1762" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="D1762" t="s">
         <v>8</v>
       </c>
       <c r="E1762">
         <v>1</v>
       </c>
     </row>
     <row r="1763" spans="1:5">
       <c r="A1763" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1763" t="s">
         <v>3528</v>
       </c>
-      <c r="B1763" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1763" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D1763" t="s">
         <v>8</v>
       </c>
       <c r="E1763">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1764" spans="1:5">
       <c r="A1764" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1764" t="s">
         <v>3530</v>
       </c>
-      <c r="B1764" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1764" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="D1764" t="s">
         <v>8</v>
       </c>
       <c r="E1764">
         <v>1</v>
       </c>
     </row>
     <row r="1765" spans="1:5">
       <c r="A1765" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1765" t="s">
         <v>3532</v>
       </c>
-      <c r="B1765" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1765" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="D1765" t="s">
         <v>8</v>
       </c>
       <c r="E1765">
         <v>1</v>
       </c>
     </row>
     <row r="1766" spans="1:5">
       <c r="A1766" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1766" t="s">
         <v>3534</v>
       </c>
-      <c r="B1766" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1766" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D1766" t="s">
         <v>8</v>
       </c>
       <c r="E1766">
         <v>1</v>
       </c>
     </row>
     <row r="1767" spans="1:5">
       <c r="A1767" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1767" t="s">
         <v>3536</v>
       </c>
-      <c r="B1767" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1767" t="s">
-        <v>3538</v>
+        <v>49</v>
       </c>
       <c r="D1767" t="s">
         <v>8</v>
       </c>
       <c r="E1767">
         <v>1</v>
       </c>
     </row>
     <row r="1768" spans="1:5">
       <c r="A1768" t="s">
-        <v>3539</v>
+        <v>3537</v>
       </c>
       <c r="B1768" t="s">
-        <v>3540</v>
+        <v>3538</v>
       </c>
       <c r="C1768" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1768" t="s">
         <v>8</v>
       </c>
       <c r="E1768">
         <v>1</v>
       </c>
     </row>
     <row r="1769" spans="1:5">
       <c r="A1769" t="s">
-        <v>3541</v>
+        <v>3539</v>
       </c>
       <c r="B1769" t="s">
-        <v>3542</v>
+        <v>3540</v>
       </c>
       <c r="C1769" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D1769" t="s">
         <v>8</v>
       </c>
       <c r="E1769">
         <v>1</v>
       </c>
     </row>
     <row r="1770" spans="1:5">
       <c r="A1770" t="s">
-        <v>3543</v>
+        <v>3541</v>
       </c>
       <c r="B1770" t="s">
-        <v>3544</v>
+        <v>3542</v>
       </c>
       <c r="C1770" t="s">
-        <v>29</v>
+        <v>715</v>
       </c>
       <c r="D1770" t="s">
         <v>8</v>
       </c>
       <c r="E1770">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1771" spans="1:5">
       <c r="A1771" t="s">
-        <v>3545</v>
+        <v>3543</v>
       </c>
       <c r="B1771" t="s">
-        <v>3546</v>
+        <v>3544</v>
       </c>
       <c r="C1771" t="s">
-        <v>32</v>
+        <v>344</v>
       </c>
       <c r="D1771" t="s">
         <v>8</v>
       </c>
       <c r="E1771">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1772" spans="1:5">
       <c r="A1772" t="s">
-        <v>3547</v>
+        <v>3545</v>
       </c>
       <c r="B1772" t="s">
-        <v>3548</v>
+        <v>3546</v>
       </c>
       <c r="C1772" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D1772" t="s">
         <v>8</v>
       </c>
       <c r="E1772">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="1773" spans="1:5">
       <c r="A1773" t="s">
-        <v>3549</v>
+        <v>3547</v>
       </c>
       <c r="B1773" t="s">
-        <v>3550</v>
+        <v>3548</v>
       </c>
       <c r="C1773" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="D1773" t="s">
         <v>8</v>
       </c>
       <c r="E1773">
         <v>1</v>
       </c>
     </row>
     <row r="1774" spans="1:5">
       <c r="A1774" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>344</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1774">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:5">
+      <c r="A1775" t="s">
         <v>3551</v>
       </c>
-      <c r="B1774" t="s">
+      <c r="B1775" t="s">
         <v>3552</v>
       </c>
-      <c r="C1774" t="s">
+      <c r="C1775" t="s">
+        <v>344</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1775">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:5">
+      <c r="A1776" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>344</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1776">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:5">
+      <c r="A1777" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>3556</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1777">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:5">
+      <c r="A1778" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1778">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:5">
+      <c r="A1779" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1779">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:5">
+      <c r="A1780" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>160</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1780">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:5">
+      <c r="A1781" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1781">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:5">
+      <c r="A1782" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1782">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:5">
+      <c r="A1783" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1783" t="s">
         <v>248</v>
       </c>
-      <c r="D1774" t="s">
-[...2 lines deleted...]
-      <c r="E1774">
+      <c r="D1783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1783">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:5">
+      <c r="A1784" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1784">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:5">
+      <c r="A1785" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1785">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:5">
+      <c r="A1786" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1786">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:5">
+      <c r="A1787" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1787">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:5">
+      <c r="A1788" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1788">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:5">
+      <c r="A1789" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>32</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1789">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:5">
+      <c r="A1790" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1790">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:5">
+      <c r="A1791" t="s">
+        <v>3584</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1791">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:5">
+      <c r="A1792" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1792">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>