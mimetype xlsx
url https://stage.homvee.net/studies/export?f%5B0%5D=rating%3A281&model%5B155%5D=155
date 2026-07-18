--- v1 (2026-05-22)
+++ v2 (2026-07-18)
@@ -12,736 +12,667 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3530">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
-    <t>SafeCare®</t>
+    <t>WWHV062537</t>
+  </si>
+  <si>
+    <t>Aarons, G. A., Fettes, D. L., Hurlburt, M. S., Palinkas, L. A., Gunderson, L., Willging, C. E., &amp; Chaffin, M. J. (2014). Collaboration, negotiation, and coalescence for interagency-collaborative teams to scale-up evidence-based practice. Journal of Child &amp; Adolescent Psychology, 43(6), 915–928.</t>
+  </si>
+  <si>
+    <t>WWHV014511</t>
+  </si>
+  <si>
+    <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
+  </si>
+  <si>
+    <t>WWHV046434</t>
+  </si>
+  <si>
+    <t>Abramson, R., Altfeld, S., &amp; Teibloom-Mishkin, J. (2000). The community-based doula: An emerging role in family support. Zero to Three, 21(2), 11–16.</t>
+  </si>
+  <si>
+    <t>WWHV046393</t>
+  </si>
+  <si>
+    <t>Abramson, R., Breedlove, G. K., &amp; Isaacs, B. (2007). Birthing support and the community-based doula. Zero to Three, 27(4), 55–60.</t>
+  </si>
+  <si>
+    <t>WWHV027449</t>
+  </si>
+  <si>
+    <t>Abt Associates. (1998). Exploratory study of the effects of early childbearing for Even Start participants. Cambridge, MA: Abt Associates.</t>
+  </si>
+  <si>
+    <t>WWHV027456</t>
+  </si>
+  <si>
+    <t>Abt Associates. (1998). Exploratory study of the role of vocational education in Even Start projects. Cambridge, MA: Abt Associates.</t>
+  </si>
+  <si>
+    <t>WWHV095287</t>
+  </si>
+  <si>
+    <t>Acosta, P. F. C., Landon, O. A., Ribau, Z. J., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2023). Plant-based dietary indices in relation to nutrient and food group intakes in preschool-aged children. Nutrients, 15(21), 4617. https://doi.org/10.3390/nu15214617</t>
+  </si>
+  <si>
+    <t>WWHV063513</t>
+  </si>
+  <si>
+    <t>Adamson, M., Morawska, A., &amp; Sanders, M. R. (2013). Childhood feeding difficulties: A randomized controlled trial of a group-based parenting intervention. Journal of Developmental &amp; Behavioral Pediatrics, 34(5), 293–302.</t>
+  </si>
+  <si>
+    <t>WWHV014272</t>
+  </si>
+  <si>
+    <t>Administration for Children and Families. Early Head Start evaluation and Tracking Pre-K (TPK) follow-up. Retrieved November 19, 2009, from http://www.acf.hhs.gov/programs/opre/other_resrch/eval_data/reports/ common_constructs/com_appa_hseval.html</t>
+  </si>
+  <si>
+    <t>WWHV027252</t>
+  </si>
+  <si>
+    <t>Aeschliman, S.,  &amp; DeKalb County School System. (1998). Parents  and teachers: Education in concert. Decatur, GA: DCSS.</t>
+  </si>
+  <si>
+    <t>WWHV016738</t>
+  </si>
+  <si>
+    <t>Affonso, D. D., &amp; Doran, D. (2002). Cultivating discoveries in patient safety research: A framework. International Nursing Perspectives, 2(1), 33–47.</t>
+  </si>
+  <si>
+    <t>WWHV063683</t>
+  </si>
+  <si>
+    <t>Agahi, A. (2016). Parental engagement in parent training programs (Doctoral dissertation, Alliant International University). Retrieved from ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV063085</t>
+  </si>
+  <si>
+    <t>Aghebati, A., Gharraee, B., Shoshtari, M. H., &amp; Gohari, M. R. (2014). Triple P-Positive Parenting Program for mothers of ADHD children. Iranian Journal of Psychiatry and Behavioral Sciences, 8(1), 59.</t>
+  </si>
+  <si>
+    <t>WWHV072137</t>
+  </si>
+  <si>
+    <t>Ah Chee, D., Boffa, J. D., &amp; Tilton, E. (2016). Towards an integrated model for child and family services in central Australia. Medical Journal of Australia, 205(1), 8.</t>
+  </si>
+  <si>
+    <t>WWHV030846</t>
+  </si>
+  <si>
+    <t>Akister, J., &amp; Johnson, K. (2003). Research into practice. Community Care, (1494), 52.</t>
+  </si>
+  <si>
+    <t>WWHV064170</t>
+  </si>
+  <si>
+    <t>Alarcón, C. (2017). Parent education in the home. NAMTA Journal, 42(2), 155–167.</t>
+  </si>
+  <si>
+    <t>WWHV072517</t>
+  </si>
+  <si>
+    <t>Aldrich, H., &amp; Gance-Cleveland, B. (2018). Comparing weight-for-length status of young children in two infant feeding programs. Maternal and Child Health Journal, 20(12), 2518–2526.</t>
+  </si>
+  <si>
+    <t>WWHV088752</t>
+  </si>
+  <si>
+    <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
+  </si>
+  <si>
+    <t>WWHV094350</t>
+  </si>
+  <si>
+    <t>Alyousefi-van Dijk K., de Waal, N., van IJzendoorn M. H., &amp; Bakermans-Kranenburg M. J. (2021). Development and feasibility of the prenatal video-feedback intervention to promote positive parenting for expectant fathers. Journal of Reproductive and Infant Psychology, 1–14.</t>
+  </si>
+  <si>
+    <t>WWHV095299</t>
+  </si>
+  <si>
+    <t>Ambrose, T., Walton, K., Annis, A., Buchholz, A., &amp; Haines, J. (2017). Putting family in Guelph Family Health Study. Guelph, Canada: University of Guelph. https://atrium.lib.uoguelph.ca/server/api/core/bitstreams/e3435089-54ed…</t>
+  </si>
+  <si>
+    <t>WWHV015135</t>
+  </si>
+  <si>
+    <t>Amm, R., &amp; Juan, S. (1994). A parent education success story: The Parents as Teachers program in the US and Australia. Australian Journal of Early Childhood, 19(2), 10-15.</t>
+  </si>
+  <si>
+    <t>WWHV081514</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Peugh, J. L., Jones, D. E., Van Ginkel, J. B., &amp; Feinberg, M. E. (2019). Promoting co-parenting in home-visiting: A CACE analysis of the Family Foundations program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV035492</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Peugh, J. L., Putnam, F. W., &amp; Van Ginkel, J. B. (2012). Predictors of treatment response in depressed mothers receiving in-home cognitive-behavioral therapy and concurrent home visiting. Behavior Modification, 36(4), 462-481.</t>
+  </si>
+  <si>
+    <t>WWHV003550</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., ... &amp; Spector, A. R. (2007). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. Journal of Prevention and Intervention in the Community, 34(1-2), 89-107.</t>
+  </si>
+  <si>
+    <t>WWHV081543</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., Clark, M. J., Carrozza, M. A., &amp; Spector, A. R. (2012). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 89–108). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV015012</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Stevens, J., Holleb, L. J., Novak, A. L., &amp; van Ginkel, J. B. (2005). In-home cognitive-behavior therapy for depression: An adapted treatment for first-time mothers in home visitation. Best Practice in Mental Health: An International Journal, 1(1), 1–14.</t>
+  </si>
+  <si>
+    <t>WWHV035322</t>
+  </si>
+  <si>
+    <t>Ammerman, R., Shenk, C., Teeters, A., Noll, J., Putnam, F., &amp; Ginkel, J. (2012). Impact of depression and childhood trauma in mothers receiving home visitation. Journal of Child &amp; Family Studies, 21(4), 612-625.</t>
+  </si>
+  <si>
+    <t>WWHV079417</t>
+  </si>
+  <si>
+    <t>Ammerman, R., Stevens, J., Putnam, F., Altaye, M., Hulsmann, J., Lehmkuhl, H., Monroe, J., Gannon, T., &amp; Ginkel, J. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115. https://doi.org/10.1007/s10896-005-9009-8</t>
+  </si>
+  <si>
+    <t>WWHV070996</t>
+  </si>
+  <si>
+    <t>Anderson, A. K. (2005). Impact of peer counseling on exclusive breastfeeding: A randomized controlled trial (Publication No. 305015882)[Doctoral dissertation, University of Connecticut]. ProQuest Dissertations and Theses A&amp;I. https://www.proquest.com/dissertations-theses/impact-peer-counseling-on…</t>
+  </si>
+  <si>
+    <t>WWHV082533</t>
+  </si>
+  <si>
+    <t>Anderson, K. E. (2018). Parenting behaviors during adolescence and associations with emerging adult educational attainment and mental health [Doctoral dissertation, University of Oregon].</t>
+  </si>
+  <si>
+    <t>WWHV050934</t>
+  </si>
+  <si>
+    <t>Anderson, S., Aller, T. B., Piercy, K. W., &amp; Roggman, L. A. (2015). "Helping us find our own selves": Exploring father-role construction and early childhood programme engagement. Early Child Development and Care, 185(3), 360-376.</t>
+  </si>
+  <si>
+    <t>WWHV095835</t>
+  </si>
+  <si>
+    <t>Andom, F. (2024). Impact of Parent Reported Adverse Experiences and Other Family Stressors on Child Development and Home Visitation Participation Among Immigrant Families. (Publication No. 31295912) [Doctoral dissertation, Washington University in St. Louis, The Brown School]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV014564</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., &amp; Guillen, S. (2001). Adaptation of the Healthy Families America program to families affected by drug use: A use of the harm reduction model. The Source: Newsletter of the National Abandoned Infants Assistance Resource Center, 11(1), 12–16.</t>
+  </si>
+  <si>
+    <t>WWHV014562</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guillen, S. (2005) Lessons learned from a randomized trial of home visiting with substance-affected and non-substance-affected families. New York:  Columbia University College of Physicians &amp; Surgeons Department of Pediatrics; Alianza Dominicana, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV014571</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2005). Summary of main findings from the Best Beginnings randomized trial. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV014569</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., Guterman, N. B., &amp; Guillen, S. (2003). Correlates of depressive symptoms in immigrant mothers of infants and toddlers. Poster presentation at SRCD biennial meeting, Tampa, Florida, April 27, 2003. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV094904</t>
+  </si>
+  <si>
+    <t>Appleyard Carmody, K. A., Murray, K. J., Williams, B., Frost, A., Coleman, C., &amp; Sullivan, K. (2023). Enhancing early parenting in the community: Preliminary results from a learning collaborative approach to scale up Attachment and Biobehavioral Catch-up. Infant Mental Health Journal, 44(6) 752–766.  https://doi.org/10.1002/imhj.22081</t>
+  </si>
+  <si>
+    <t>WWHV081490</t>
+  </si>
+  <si>
+    <t>Arbour, M., Mackrain, M., Fitzgerald, E., &amp; Atwood, S. (2019). National quality improvement initiative in home visiting services improves breastfeeding initiation and duration. Academic Pediatrics, 19(2), 236–244. https://doi.org/10.1016/j.acap.2018.11.005</t>
+  </si>
+  <si>
+    <t>WWHV014393</t>
+  </si>
+  <si>
+    <t>Argosy Foundation. (2006). Research brief: Nurse-Family Partnership. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV042553</t>
+  </si>
+  <si>
+    <t>Arkan, B., Ustun, B., &amp; Guvenir, T. (2013). An analysis of two evidence-based parent training programmes and determination of the characteristics for a new programme model. Journal of Psychiatric &amp; Mental Health Nursing, 20(2), 176-185.</t>
+  </si>
+  <si>
+    <t>WWHV069358</t>
+  </si>
+  <si>
+    <t>Armstrong, J. M. (2018). Decreasing the risk of maltreatment for children experiencing homelessness: An evaluation of Triple P in shelters (Doctoral dissertation, North Carolina State University). Retrieved from https://pdfs.semanticscholar.org/d460/f3f64a6d9f07643f33f571d7d11a85584…</t>
+  </si>
+  <si>
+    <t>WWHV064296</t>
+  </si>
+  <si>
+    <t>Arnold, J. (2012). The Parents as Teachers program in Missouri and the resulting difference in academic effects for fifth- and sixth-grade students. (Doctoral dissertation). Doctoral Dissertations and Projects, 563.</t>
+  </si>
+  <si>
+    <t>WWHV078001</t>
+  </si>
+  <si>
+    <t>Arruabarrena, I., de Paul, J., &amp; Cañas, M. (2019). Implementation of an early preventive intervention programme for child neglect: SafeCare. Psicothema, 31(4), 443–449. https://doi.org/10.7334/psicothema2019.190</t>
+  </si>
+  <si>
+    <t>WWHV088726</t>
+  </si>
+  <si>
+    <t>Asdonk, S., Haan, W. D., Berkel, S. R., IJzendoorn, M. H., Rippe, R. C. A., Schuengel, C., Kuiper, C., Lindauer, R. J. L., Overbeek, M., &amp; Alink, L. R. A. (2020). Effectiveness of an attachment-based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835. https://doi.org/10.1002/imhj.21874</t>
+  </si>
+  <si>
+    <t>WWHV042797</t>
+  </si>
+  <si>
+    <t>Asgary Eden, V. (2011). The implementation of Triple P—Positive Parenting Program: An examination of key variables and program adherence. (Doctoral dissertation). ProQuest Dissertations and Theses. (1364888165)</t>
+  </si>
+  <si>
+    <t>WWHV042567</t>
+  </si>
+  <si>
+    <t>Asgary-Eden, V., &amp; Lee, C. M. (2012). Implementing an evidence-based parenting program in community agencies: What helps and what gets in the way? Administration &amp; Policy in Mental Health, 39(6), 478-488.</t>
+  </si>
+  <si>
+    <t>WWHV063802</t>
+  </si>
+  <si>
+    <t>Ashori, M., Afrooz, G., Arjmandnia, A., Pourmohamadreza-Tajrishi, M., &amp; Ghobri-Bonab, B. (2015). The effectiveness of Group Positive Parenting Program (Triple-P) on the mother-child relationships with intellectual disability. Iranian Journal of Public Health, 44(2), 290.</t>
+  </si>
+  <si>
+    <t>WWHV094841</t>
+  </si>
+  <si>
+    <t>Aslam, H., Kemp, L., Harris, E., &amp; Gilbert, E. (2009). Socio‐cultural perceptions of sudden infant death syndrome among migrant Indian mothers. Journal of Paediatrics and Child Health, 45(11), 670-675.</t>
+  </si>
+  <si>
+    <t>WWHV029904</t>
+  </si>
+  <si>
+    <t>Asscher, J. J., Hermanns, J. M. A., Dekovic, M., &amp; Reitz, E. (2007). Predicting the effectiveness of the home-start parenting support program. Children and Youth Services Review, 29(2), 247-263.</t>
+  </si>
+  <si>
+    <t>WWHV089867</t>
+  </si>
+  <si>
+    <t>Astuto, J. (2020). How are ParentChild+ graduates performing in elementary school? K-3rd grade outcomes for studies one and two. ParentChild+ Program, NYU Steinhardt, p.l.a.y.LabNYU. https://parentchildplus.org/wp-content/uploads/2024/04/Technical-Report…</t>
+  </si>
+  <si>
+    <t>WWHV073856</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2016). Improving school readiness for children living in urban poverty through home-based intervention. [Unpublished manuscript submitted to HomVEE.]</t>
+  </si>
+  <si>
+    <t>WWHV049561</t>
+  </si>
+  <si>
+    <t>Atkinson, E., Job, J., Pei, J., Poth, C., O'Riordan, T., &amp; Taylor, L. (2013). Capturing the experiences of FASD prevention workers through quilting. First Peoples Child &amp; Family Review, 8(1), 123-130.</t>
+  </si>
+  <si>
+    <t>WWHV015007</t>
+  </si>
+  <si>
+    <t>Atler, J. V. J. D., &amp; Hill, P. M. S. (2001). Importance of investing in proven programs for children: A case study. Children's Legal Rights Journal, 21(2), 11-16.</t>
+  </si>
+  <si>
+    <t>WWHV062577</t>
+  </si>
+  <si>
+    <t>At-risk families could benefit from tailored parent training. (2016). Community Practitioner, 89(8), 8.</t>
+  </si>
+  <si>
+    <t>WWHV062981</t>
+  </si>
+  <si>
+    <t>Au, A., Lau, K. M., Wong, A. H. C., Lam, C., Leung, C., Lau, J., &amp; Lee, Y. K. (2014). The efficacy of a Group Triple P (Positive Parenting Program) for Chinese parents with a child diagnosed with ADHD in Hong Kong: A pilot randomised controlled study. Australian Psychologist, 49(3), 151–162.</t>
+  </si>
+  <si>
+    <t>WWHV043362</t>
+  </si>
+  <si>
+    <t>Austin, S. A., &amp; Mbewu, N. (2009). Philani program: A case study of an integrative approach of empowerment and social and economic development. Social Work in Public Health, 24(1-2), 148-160.</t>
+  </si>
+  <si>
+    <t>WWHV063177</t>
+  </si>
+  <si>
+    <t>Averdijk, M., Zirk-Sadowski, J., Ribeaud, D., &amp; Eisner, M. (2016). Long-term effects of two childhood psychosocial interventions on adolescent delinquency, substance use, and antisocial behavior: A cluster randomized controlled trial. Journal of Experimental Criminology, 12(1), 21–47.</t>
+  </si>
+  <si>
+    <t>WWHV034160</t>
+  </si>
+  <si>
+    <t>Ayoub, C., O’Connor, E., Rappolt-Schlictmann, G., Vallotton, C., Raikes, H., &amp; Chazan-Cohen, R. (2009). Cognitive skill performance among young children living in poverty: Risk, change, and the promotive effects of Early Head Start. Early Childhood Research Quarterly, 24(3), 289-305. doi:10.1016/j.ecresq.2009.04.001</t>
+  </si>
+  <si>
+    <t>WWHV028710</t>
+  </si>
+  <si>
+    <t>Azzi-Lessing, L. (2011). Home visitation programs: Critical issues and future directions. Early Childhood Research Quarterly, 26(4), 387-398. doi:10.1016/j.ecresq.2011.03.005</t>
+  </si>
+  <si>
+    <t>WWHV062643</t>
+  </si>
+  <si>
+    <t>Baggett, K. M., Self-Brown, S. R., Osborne, M. C., Rostad, W., &amp; Feil, E. (2017). A technology-mediated approach to the implementation of an evidence-based child maltreatment prevention program. Child Maltreatment, 22(4), 344–353.</t>
+  </si>
+  <si>
+    <t>WWHV013855</t>
+  </si>
+  <si>
+    <t>Bailey, S. J. (1996). Family literacy programs: Can they make a difference in parenting? (Even Start). (Oregon State University; 0172). Dissertation Abstracts International, 57 (11A), 106-4642. (AAG9711819)</t>
+  </si>
+  <si>
+    <t>WWHV027201</t>
+  </si>
+  <si>
+    <t>Bailey, S. J., &amp; Richards, L. N. (2001). Challenges in evaluation: Assessing processes and outcomes in human service programs. Journal of Teaching in Marriage &amp; Family, 1(4), 53–67.</t>
+  </si>
+  <si>
+    <t>WWHV003344</t>
+  </si>
+  <si>
+    <t>Bair-Merritt, M., Crowne, S. S., Burrell, L., Caldera, D., Cheng, T. L., &amp; Duggan, A. K. (2008). Impact of intimate partner violence on children's well-child care and medical home. Pediatrics, 121(3), e473–e480.</t>
+  </si>
+  <si>
+    <t>WWHV079647</t>
+  </si>
+  <si>
+    <t>Bair-Merritt, M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., &amp; Duggan, A. K. (2010). Reducing maternal intimate partner violence after the birth of a child: A randomized controlled trial of the Hawaii Healthy Start Home Visitation Program. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 16–23. https://doi.org/10.1001/archpediatrics.2009.237</t>
+  </si>
+  <si>
+    <t>WWHV027801</t>
+  </si>
+  <si>
+    <t>Baker,  J. A. (1997). Family Connections: A treatment foster care model for adolescents  with delinquency. Journal of Child and  Family Studies, 6 (2), 267-269.</t>
+  </si>
+  <si>
+    <t>WWHV014612</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1993). The  effects of participation in HIPPY on children’s classroom adaptation: Teacher  ratings. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081571</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 3, NY/AR/MI sample). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV063387</t>
+  </si>
+  <si>
+    <t>Baker, S., &amp; Sanders, M. R. (2017). Predictors of program use and child and parent outcomes of a brief online parenting intervention. Child Psychiatry &amp; Human Development, 48(5), 807–817.</t>
+  </si>
+  <si>
+    <t>WWHV062785</t>
+  </si>
+  <si>
+    <t>Baker, S., Sanders, M. R., Turner, K. M., &amp; Morawska, A. (2017). A randomized controlled trial evaluating a low-intensity interactive online parenting intervention, Triple P Online Brief, with parents of children with early onset conduct problems. Behaviour Research and Therapy, 91, 78–90.</t>
+  </si>
+  <si>
+    <t>WWHV012612</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Breddels-van Baardewijk, P., Juffer, F., Klein Velderman, M., &amp; van IJzendoorn, M. H. (2008). Insecure mothers with temperamentally reactive infants: A chance for intervention. In F. Juffer, Bakermans-Kranenburg, M. J., IJzendoorn, &amp; M. H., van (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 75-90). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
+  </si>
+  <si>
+    <t>WWHV069797</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Pijlman, F. T., Mesman, J., &amp; Juffer, F. (2008). Experimental evidence for differential susceptibility: Dopamine D4 receptor polymorphism (DRD4 VNTR) moderates intervention effects on toddlers’ externalizing behavior in a randomized controlled trial. Developmental Psychology, 44(1), 293.</t>
+  </si>
+  <si>
+    <t>WWHV069938</t>
+  </si>
+  <si>
+    <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Mesman, J., Alink, L. R., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1-to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
+  </si>
+  <si>
+    <t>WWHV027109</t>
+  </si>
+  <si>
+    <t>Ballard, D. R. (2006). Assessing factors that may contribute to the life success of teenage mothers. (University of Connecticut; 0056 Advisor: Orv Karan). Dissertation Abstracts International, 67 (09A), 87-3294. (AAI3234293)</t>
+  </si>
+  <si>
+    <t>WWHV062884</t>
+  </si>
+  <si>
+    <t>Ballard, S. M., Tyndall, L. E., Baugh, E. J., Bumgarner Bergeson, C., &amp; Littlewood, K. (2016). Framework for best practices in family life education: A case example. Family Relations, 65(3), 393–406.</t>
+  </si>
+  <si>
+    <t>WWHV005872</t>
+  </si>
+  <si>
+    <t>Baltimore County Public Schools. (1992). Parents as Teachers project: Learning styles. Washington, DC: U.S. Department of Education.</t>
+  </si>
+  <si>
+    <t>WWHV081553</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081568</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081569</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 3). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081560</t>
+  </si>
+  <si>
+    <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program: Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV012816</t>
+  </si>
+  <si>
+    <t>Barnes, J. (2005).  Review of young families under stress: Outcomes and costs of Home-Start  support. Child &amp; Family Social Work,  10(2), 179-180.</t>
+  </si>
+  <si>
+    <t>WWHV027102</t>
+  </si>
+  <si>
+    <t>Barnes, J. (2010). From evidence-base to practice: Implementation of the Nurse Family Partnership Programme in England. Journal of Children's Services, 5(4), 4–17.</t>
+  </si>
+  <si>
+    <t>WWHV038053</t>
+  </si>
+  <si>
+    <t>Barnes, J., Ball, M., Meadows, P., Belsky, J., &amp; FNP Implementation Research Team. (2009). Nurse-Family Partnership Programme—Second year pilot sites implementation in England: The infancy period. London, England: Department for Children, Schools and Families, Birkbeck, University of London.</t>
+  </si>
+  <si>
+    <t>WWHV027103</t>
+  </si>
+  <si>
+    <t>Barnes, J., Ball, M., Meadows, P., Howden, B., Jackson, A., Henderson, J., &amp; Niven, L. (2011). The Family-Nurse Partnership Programme in England: Wave 1 implementation in toddlerhood &amp; a comparison between waves 1 and 2a of implementation in pregnancy and infancy. London, England: Institute for the Study of Children, Families, and Social Issues, Birkbeck, University of London.</t>
+  </si>
+  <si>
+    <t>WWHV028761</t>
+  </si>
+  <si>
+    <t>Barnes, J., Ball, M., &amp; Niven, L. (2011). Providing the Family-Nurse Partnership Programme through interpreters in England. Health &amp; Social Care in the Community, 19(4), 382–391.</t>
+  </si>
+  <si>
+    <t>WWHV030820</t>
+  </si>
+  <si>
+    <t>Barnes, M., &amp; Eddy, G. (2000). Home-start (Newcastle/Eastlake macquarie) research project. Presentation to Family futures: issues in research and policy, 7th Australian Institute of Family Studies Conference , Sydney Convention and Exhibition Centre, Darling Harbour Sydney, Australia, July 24-26, 2000.</t>
+  </si>
+  <si>
+    <t>WWHV041969</t>
+  </si>
+  <si>
+    <t>Barnes, J., Howden, B., Niven, L., &amp; Ball, M. (2012). Eligibility for the Family Nurse Partnership Programme: Testing new criteria. London, England: Institute for the Study of Children, Families, and Social Issues, Birkbeck, University of London.</t>
+  </si>
+  <si>
+    <t>WWHV004250</t>
+  </si>
+  <si>
+    <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
+  </si>
+  <si>
+    <t>WWHV062490</t>
+  </si>
+  <si>
+    <t>Barolet-Fogarty, M. (2016). Latina mothers in Early Head Start: Negotiating cultural differences through relationships with home visitors [Doctoral dissertation, University of Delaware]. http://udspace.udel.edu/handle/19716/21488</t>
+  </si>
+  <si>
+    <t>WWHV070101</t>
+  </si>
+  <si>
+    <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
+  </si>
+  <si>
+    <t>WWHV088755</t>
+  </si>
+  <si>
+    <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
+  </si>
+  <si>
+    <t>WWHV027460</t>
+  </si>
+  <si>
+    <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
+  </si>
+  <si>
+    <t>WWHV070148</t>
+  </si>
+  <si>
+    <t>Barone, L., Ozturk, Y., &amp; Lionetti, F. (2018). The key role of positive parenting and children’s temperament in post‐institutionalized children’s socio‐emotional adjustment after adoption placement. A RCT study. Social Development, 1-16.</t>
+  </si>
+  <si>
+    <t>WWHV016124</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1996). Healthy Families Alexandria: 30-month evaluation report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016107</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1996). Is it working: A 3-year evaluation of a suburban home visitation program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016125</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1998). Healthy Families Prince William area: 21-month outcome evaluation report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV014688</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (1989). Evaluation of a task-centered child abuse prevention program. Children and Youth Services Review, 11(2), 117-131.</t>
+  </si>
+  <si>
+    <t>WWHV027166</t>
+  </si>
+  <si>
+    <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
+  </si>
+  <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
-    <t>WWHV062537</t>
-[...655 lines deleted...]
-  <si>
     <t>WWHV033645</t>
   </si>
   <si>
     <t>Barth, R. P., Ash, J. R., &amp; Hacking, S. (1986). Identifying, screening and engaging high-risk clients in private nonprofit child-abuse prevention programs. Child Abuse and Neglect, 10(1), 99-109.</t>
   </si>
   <si>
     <t>WWHV017026</t>
   </si>
   <si>
     <t>Bartik, T. J. (2008). The economic development effects of early childhood programs. W.E. Upjohn Institute for Employment Research, Partnership for American’s Economic Success. https://research.upjohn.org/cgi/viewcontent.cgi?article=1031&amp;context=re…</t>
   </si>
   <si>
     <t>WWHV007630</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). Estimated state and local fiscal effects of the Nurse Family Partnership program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV017486</t>
@@ -749,62 +680,56 @@
   <si>
     <t>Bartik, T. J., &amp; W. E. Upjohn Institute for Employment Research. (2009).  Distributional effects of early childhood programs and business incentives and  their implications for policy. Upjohn Institute staff working paper no. 09-151.  Kalamazoo, MI: W. E. Upjohn Institute</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; WE Upjohn Institute for Employment Research. (2009). Distributional effects of early childhood programs and business incentives and their implications for policy. Upjohn Institute staff working paper no. 09-151W. Kalamazoo, MI: W.E. Upjohn Institute for Employment Research.</t>
   </si>
   <si>
     <t>WWHV029500</t>
   </si>
   <si>
     <t>Bartlett, J. (2012). Young mothers, infant neglect, and discontinuities in intergenerational cycles of maltreatment. Tufts University. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV027821</t>
   </si>
   <si>
     <t>Bath, H. I.,  Richey, C. A., &amp; Haapala, D. A. (1992). Child age and outcome correlates in  intensive family preservation services. Children  and Youth Services Review, 14(5), 389-406.</t>
   </si>
   <si>
     <t>WWHV064564</t>
   </si>
   <si>
     <t>Batz Herrera, S. R. (2016). Effects of ePALS on Latıno/Hispanic mother-child interactions and shared book reading. (Doctoral thesis, University of Oregon).</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV026487</t>
   </si>
   <si>
     <t>Bauer, S. C., Smith, P. J., Chien,  A. T., Berry, A. D., &amp; Msall, M. E. (2009). Educating pediatric residents  about developmental and social-emotional health. Infants &amp; Young Children, 22(4),  309–320.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062804</t>
   </si>
   <si>
     <t>Baugh, E., Ballard, S. M., Tyndall, L., Littlewood, K., &amp; Nolan, M. (2015). Balancing work and family: A pilot evaluation of an evidence-based parenting education program. Families in Society, 96(3), 195–202.</t>
   </si>
   <si>
     <t>WWHV062830</t>
   </si>
   <si>
     <t>Baumann, A. A., Powell, B. J., Kohl, P. L., Tabak, R. G., Penalba, V., Proctor, E. K., . . . Cabassa, L. J. (2015). Cultural adaptation and implementation of evidence-based parent-training: A systematic review and critique of guiding evidence. Children and Youth Services Review, 53, 113–120.</t>
   </si>
   <si>
     <t>WWHV063422</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV069395</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV037865</t>
@@ -827,53 +752,50 @@
   <si>
     <t>WWHV080681</t>
   </si>
   <si>
     <t>Beatch, M., &amp; Le Mare, L. (2007). Taking ownership: The implementation of a non-Aboriginal early education programme for on-reserve children. Australian Journal of Indigenous Education, 36, 77–87.</t>
   </si>
   <si>
     <t>WWHV094857</t>
   </si>
   <si>
     <t>Because childhood can’t wait: Home-Start impact report. (2019). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV081962</t>
   </si>
   <si>
     <t>Becker, S. J., Marceau, K., Hernandez, L., &amp; Spirito, A. (2019). Is it selection or socialization? Disentangling peer influences on heavy drinking and marijuana use among adolescents whose parents received brief interventions. Substance Abuse: Research and Treatment, 13, https://doi.org/10.1177/1178221819852644</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV033968</t>
   </si>
   <si>
     <t>Beeber, L. S., Holditch-Davis, D., Perreira, K., Schwartz, T. A., Lewis, V., Blanchard, H., Canuso, R., &amp; Goldman, B. D. (2010). Short-term in-home intervention reduces depressive symptoms in Early Head Start Latina mothers of infants and toddlers. Research in Nursing and Health, 33, 60-76.</t>
   </si>
   <si>
     <t>WWHV044189</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Holditch-Davis, D., Canuso, R., Lewis, V., &amp; Matsuda, Y. (2014). Interpersonal psychotherapy with a parenting enhancement adapted for in-home delivery in Early Head Start. Zero to Three, 34(5), 35–44. https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4662263/</t>
   </si>
   <si>
     <t>WWHV051167</t>
   </si>
   <si>
     <t>Beeber, L. S., Schwartz, T. A., Martinez, M. I., HolditchDavis, D., Bledsoe, S. E., Canuso, R., &amp; Lewis, V. S. (Aug 2014). Depressive symptoms and compromised parenting in low-income mothers of infants and toddlers: Distal and proximal risks. Research in Nursing &amp; Health, 37(4), 276-291.</t>
   </si>
   <si>
     <t>WWHV027129</t>
   </si>
   <si>
     <t>Belliston, L. M. (1998). Program evaluation of Family Connections II, a family enrichment program. (Utah State University; 0241 Advisor: Major Professor: Thomas R. Lee). Masters Abstracts International, 37 (01), 211–142. (AAG1390988)</t>
   </si>
   <si>
     <t>WWHV070440</t>
@@ -938,68 +860,62 @@
   <si>
     <t>WWHV081134</t>
   </si>
   <si>
     <t>Bernard, K., Meade, E. B., &amp; Dozier, M. (2013). Parental synchrony and nurturance as targets in an attachment based intervention: Building upon Mary Ainsworth’s insights about mother-infant interaction. Attachment &amp; Human Development, 15(5–6), 507–523. https://doi.org/10.1080/14616734.2013.820920</t>
   </si>
   <si>
     <t>WWHV063691</t>
   </si>
   <si>
     <t>Bezzina, L. A., Rice, L. J., Howlin, P., Tonge, B. J., &amp; Einfeld, S. L. (2017). Syndrome specific modules to enhance the Stepping Stones Triple P public health intervention. Journal of Intellectual Disability Research, 61(9), 836–842.</t>
   </si>
   <si>
     <t>WWHV063424</t>
   </si>
   <si>
     <t>WWHV063429</t>
   </si>
   <si>
     <t>WWHV062347</t>
   </si>
   <si>
     <t>Bialk, K. J. (2016). Women leading to make a difference: An inside look at a strength-based home visiting program in rural Appalachia. (Doctoral dissertation). ProQuest Dissertations and Theses. (1795088455)</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV049898</t>
   </si>
   <si>
     <t>Bick, J., Bernard, K., &amp; Dozier, M. (2013). Attachment and Biobehavioral Catch-Up: An attachment-based intervention for substance using mothers and their infants. In N. E. Suchman, M. Pajulo, &amp; L. C. Mayes (Eds.), Parenting and substance abuse: Developmental approaches to intervention (pp. 303-320). New York: Oxford University Press.</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV071699</t>
   </si>
   <si>
     <t>Billingham, K. (2016). International replication of Nurse Family Partnership/Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 33–36.</t>
   </si>
   <si>
     <t>WWHV062557</t>
   </si>
   <si>
     <t>Birken, S. A., Bunger, A. C., Powell, B. J., Turner, K., Clary, A. S., Klaman, S. L., Yu, Y., Whitaker, D. J., Self, S. R., Rostad, W. L., Shanley Chatham, J. R., Kirk, M. A., Shea, C. M., Haines, E., Weiner, B. J., &amp; Yu, Y. (2017). Organizational theory for dissemination and implementation research. Implementation Science, 12, 1–15.</t>
   </si>
   <si>
     <t>WWHV037760</t>
@@ -1044,53 +960,50 @@
     <t>Black, M., &amp; Powell, D. (2006). Year Two HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016076</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2007). Year Three HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV047337</t>
   </si>
   <si>
     <t>Black, K. J., Wenger, M. B., &amp; O' Fallon, M. (2015). Developing a fidelity assessment instrument for nurse home visitors. Research in Nursing &amp; Health, 38(3), 232-240.</t>
   </si>
   <si>
     <t>WWHV003957</t>
   </si>
   <si>
     <t>Blackwell, A. P., Stanberry, A. M., &amp; Bates, M. (2001, November). Participation in a Parents as Teachers program: A protective resource for stress &amp; coping. Paper presented at the 63rd annual conference of the National Council on Family Relations, Rochester, NY.</t>
   </si>
   <si>
     <t>WWHV095247</t>
   </si>
   <si>
     <t>Blazé, K. S. R., Xu, H., Buchanan, L., Baur, L. A., &amp; Wen, L. M. (2023). Parental smoking in the first two years of a child's life and its associations with breastfeeding. Australian and New Zealand Journal of Obstetrics and Gynaecology, 1–8. https://doi.org/10.1111/ajo.13736</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
     <t>WWHV088172</t>
   </si>
   <si>
     <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
   </si>
   <si>
     <t>WWHV033893</t>
   </si>
   <si>
     <t>Bocknek, E. L., Brophy-Herb, H., &amp; Banerjee, M. (2009). Effects of parental supportiveness on toddlers’ emotion regulation over the first three years of life in a low-income African American sample. Infant Mental Health Journal, 30(5), 452-476.</t>
   </si>
   <si>
     <t>WWHV034542</t>
   </si>
   <si>
     <t>Bohlander, A. (2011). The influence of poverty correlates on cognitive ability of toddlers in the Early Head Start program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 71(12-A), 4280.1</t>
   </si>
@@ -1110,53 +1023,50 @@
   <si>
     <t>WWHV059030</t>
   </si>
   <si>
     <t>Borden, L. A. (2013). Project arches: An evaluation of a modified family check-up intervention in an assessment setting (Doctoral dissertation, University of Missouri—Columbia).</t>
   </si>
   <si>
     <t>WWHV027717</t>
   </si>
   <si>
     <t>Boser, S. (2002).  Evaluation across an intergovernmental context: Issues raised through different  perspectives on even start. New  Directions for Evaluation, 95, 23-37.</t>
   </si>
   <si>
     <t>WWHV095301</t>
   </si>
   <si>
     <t>Bossé, A. (2023). How do meals and snacks consumed in childcare contribute to children’s diet? A cross-sectional analysis from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27684</t>
   </si>
   <si>
     <t>WWHV037110</t>
   </si>
   <si>
     <t>Boyd, A. and Dixon, H. C. (1994). Parents as First Teachers Pilot Project: Northern evaluation team, phase 3 report. Report to the New Zealand Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037107</t>
   </si>
   <si>
     <t>Boyd, A. and Dixon, H. C. (1995). Parents as First Teachers Pilot Project: Northern evaluation team, phase 4, executive summary. Report to the New Zealand Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV042661</t>
   </si>
   <si>
     <t>Boyle, C. L. (2012). An analysis of training, generalization, and maintenance effects of enhanced primary care Triple P for parents of preschool-age children with disruptive behavior. (Doctoral dissertation). Proquest Dissertations and Theses. (3490827)</t>
   </si>
   <si>
     <t>WWHV062701</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R.J., Shapiro, C., &amp; Whitaker, D.J. (2015). Erratum: “An analysis of training, generalization, and maintenance effects of primary care Triple P for parents of preschool-aged children with disruptive behavior.” Child Psychiatry &amp; Human Development, 46(5), 820.</t>
   </si>
   <si>
     <t>WWHV062711</t>
   </si>
   <si>
     <t>WWHV062599</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R. J., Shapiro, C., &amp; Whitaker, D. J. (2016). Erratum: “An analysis of training, generalization, and maintenance effects of primary care triple P for parents of preschool-aged children with disruptive behavior.” Child Psychiatry &amp; Human Development, 47(3), 528.</t>
@@ -1413,53 +1323,50 @@
   <si>
     <t>WWHV026469</t>
   </si>
   <si>
     <t>Bugental, D. B.,  Ellerson, P. C., Lin, E. K., Rainey, B., Kokotovic, A., &amp; O’Hara, N.  (2010). A cognitive approach to child abuse prevention. Psychology of Violence, 1(S), 84-106.</t>
   </si>
   <si>
     <t>WWHV094412</t>
   </si>
   <si>
     <t>Bullinger, L. R., Marcus, S., Reuben, K., Whitaker, D., &amp; Self-Brown, S. (2022). Evaluating child maltreatment and family violence risk during the COVID-19 Pandemic: Using a telehealth home visiting program as a conduit to families. Infant Mental Health Journal, 43(1). https://doi.org/10.1002/imhj.21968</t>
   </si>
   <si>
     <t>WWHV059747</t>
   </si>
   <si>
     <t>Bullock, A. (2015). Getting to the roots: Early life intervention and adult health. The American Journal of Psychiatry, 172(2), 108–110.</t>
   </si>
   <si>
     <t>WWHV043405</t>
   </si>
   <si>
     <t>Bulman, A. (2008). Nursing mothers. American Journal of Nursing, 108(8), 86–87.</t>
   </si>
   <si>
-    <t>Nurses for Newborns®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014953</t>
   </si>
   <si>
     <t>Bunik, M., Krebs, N. F., Beaty, B., McClatchey, M., &amp; Olds, D. L. (2009). Breastfeeding and WIC enrollment in the Nurse Family Partnership program. Breastfeeding Medicine, 4(3), 145.</t>
   </si>
   <si>
     <t>WWHV042115</t>
   </si>
   <si>
     <t>Burgess, C., Cheers, B., &amp; Fisher, D. (2004). Early intervention parenting assistance for rural and remote families in the south. Presentation at the International Rural Human Services Conference—Beyond Geographical and Disciplinary Boundaries, Halifa, Australia.</t>
   </si>
   <si>
     <t>WWHV027134</t>
   </si>
   <si>
     <t>Burns, M. K.  (2002). Cementing the cracks: A qualitative study of how parents interpret  their experiences as recipients of family preservation services. (Pennsylvania  State University; 0176 Advisor: Daniele Flannery). Dissertation Abstracts International, 63 (05A), 267-1666. (AAI3051628)</t>
   </si>
   <si>
     <t>WWHV095267</t>
   </si>
   <si>
     <t>Burns, J. L., Mirotta, J. A., Duncan, A. M., Darlington, G., Haines, J., Shivappa, N., Hébert, J.R., Ma, D. W. L., &amp; the Guelph Family Health Study. (2022). Intakes of PUFA are low in preschool-aged children in the Guelph Family Health Study pilot cohort. Applied Physiology, Nutrition, and Metabolism, 47(9), 973–978. https://doi.org/10.1139/apnm-2021-0618</t>
   </si>
   <si>
     <t>WWHV095129</t>
@@ -1608,50 +1515,53 @@
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
     <t>WWHV058229</t>
   </si>
   <si>
     <t>Caruthers, A. S., Van Ryzin, M. J., &amp; Dishion, T. J. (2014). Preventing high-risk sexual behavior in early adulthood with family interventions in adolescence: Outcomes and developmental processes. Prevention Science, 15(1), 59–69.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV095929</t>
   </si>
   <si>
     <t>Catov, J. (2022). Expanding the Family Check-Up in Early Childhood to Promote Cardiovascular Health of Mothers and Young Children.  https://clinicaltrials.gov/show/NCT05473767; Identification No. NCT05473767.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV014616</t>
   </si>
   <si>
     <t>Center on Child Abuse Prevention Research. (1996). Intensive home visitation: A randomized trial, follow-up, and risk assessment study of Hawaii’s Healthy Start program. Final report prepared for the National Center on Child Abuse and Neglect. Chicago, IL: National Committee to Prevent Child Abuse.</t>
   </si>
   <si>
     <t>WWHV015741</t>
   </si>
   <si>
     <t>Chaffin, M. (2004). Is it time to rethink Healthy Start/Healthy Families? Child Abuse &amp; Neglect, 28(6), 589–595.</t>
   </si>
   <si>
     <t>WWHV027464</t>
   </si>
   <si>
     <t>Chaffin, M., Bard, D., Bigfoot, D. S., &amp; Maher, E. J. (2012). Is a structured, manualized, evidence-based treatment protocol culturally competent and equivalently effective among American Indian parents in child welfare? Child Maltreatment, 17(3), 242–252.</t>
   </si>
   <si>
     <t>WWHV029475</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Bard, D., Silovsky, J. F., &amp; Beasley, W. (2012). A statewide trial of SafeCare home-based services model with parents in child protective services.  Pediatrics, 129(3), 509-515.</t>
   </si>
   <si>
     <t>WWHV027481</t>
@@ -1704,95 +1614,89 @@
   <si>
     <t>WWHV081957</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2017). The long–term effectiveness of the Family Check–Up on peer preference: Parent–child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology, 45(4), 705–717.</t>
   </si>
   <si>
     <t>WWHV056093</t>
   </si>
   <si>
     <t>Channon, S., Bekkers, M. J., Sanders, J., Cannings-John, R., Robertson, L., Bennert, K., … Robling, M. (2016). Motivational interviewing competencies among UK Family Nurse Partnership nurses: A process evaluation component of the building blocks trial. BMC Nursing, 15, 55.</t>
   </si>
   <si>
     <t>WWHV033940</t>
   </si>
   <si>
     <t>Chapin, L. A., &amp; Altenhofen, S. (2010). Neurocognitive perspectives in language outcomes of Early Head Start: Language and cognitive stimulation and maternal depression. Infant Mental Health Journal, 31(5), 486-498. doi:10.1002/imhj.20268</t>
   </si>
   <si>
     <t>WWHV019604</t>
   </si>
   <si>
     <t>Chapman, J., Siegel, E., &amp;  Cross, A. (1990). Home visitors and child health: Analysis of selected  programs. Pediatrics, 85(6), 1059.   </t>
   </si>
   <si>
-    <t>Resource Mothers Program</t>
-[...1 lines deleted...]
-  <si>
     <t>Chapman, J., Siegel, E., &amp; Cross, A. Home visitors and child health: Analysis of selected programs. Pediatrics, 85(6), 1059.</t>
   </si>
   <si>
     <t>WWHV016120</t>
   </si>
   <si>
     <t>Chase &amp; Palmer. (1998). Program progress report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014893</t>
   </si>
   <si>
     <t>Chazan-Cohen, R. (2007). It takes time: Impacts of Early Head Start that lead to reductions in maternal depression two years later. Infant Mental Health Journal, 28, 151–170.</t>
   </si>
   <si>
     <t>WWHV043374</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., &amp; Kisker, E. E. (2013). VI. Links between early care and education experiences birth to age 5 and prekindergarten outcomes. Monographs of the Society for Research in Child Development, 78(1), 110-129.</t>
   </si>
   <si>
     <t>WWHV034178</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H., Brooks-Gunn, J., Ayoub, C., Pan, B. A., Kisker, E. E., Roggman, L., &amp; Fuligni, A. S. (2009). Low-income children’s school readiness: Parent contributions over the first five years. Early Education and Development, 20(6) 958-977.</t>
   </si>
   <si>
     <t>WWHV027110</t>
   </si>
   <si>
     <t>Chen, C. (2005).  Even Start Family Literacy program participants’ perceptions of parenting  education, an integral component in family literacy programs. (Texas A&amp;M  University; 0803 Advisors: Rafael Lara-Alecio and Don F. Seaman). Dissertation Abstracts International, 67 (08A), 165-2845. (AAI3231511)</t>
   </si>
   <si>
     <t>WWHV081588</t>
   </si>
   <si>
     <t>Chen, W., Spiker, D., Wei, X., Gaylor, E., Schachner, A., &amp; Hudson, L. (2019). Who gets what? Describing the non-supervisory training and supports received by home visiting staff members and its relationship with turnover. American Journal of Community Psychology, 63(3), 298–311. https://doi.org/10.1002/ajcp.12331</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095246</t>
   </si>
   <si>
     <t>Cheng, Y., Xu, H., Rissel, C., Phongsavan, P., Buchanan, L., Taki, S., Hayes, A., Baur, L. A., &amp; Wen, L. M. (2022). Estimation and feasibility of correction modelling for mother‑reported child height and weight at 2 years using data from the Australian CHAT trial. Scientific Reports, 12(1), 21353. https://doi.org/10.1038/s41598-022-25388-8</t>
   </si>
   <si>
     <t>WWHV058248</t>
   </si>
   <si>
     <t>Chiapa, A., Smith, J. D., Kim, H., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). The trajectory of fidelity in a multiyear trial of the family check-up predicts change in child problem behavior. Journal of Consulting and Clinical Psychology, 83(5), 1006.</t>
   </si>
   <si>
     <t>WWHV046627</t>
   </si>
   <si>
     <t>Child Care and Early Education Research Connections. “Early Head Start Research and Evaluation Project.” n.d. Available at http://www.researchconnections.org/childcare/resources/338. Accessed July 6, 2016.</t>
   </si>
   <si>
     <t>WWHV038041</t>
   </si>
   <si>
     <t>Children First Program. (2011). Children First, Oklahoma’s Nurse-Family Partnership annual report, State Fiscal Year 2011. Oklahoma City, OK: Oklahoma State Department of Health.</t>
   </si>
   <si>
     <t>WWHV037965</t>
@@ -1947,53 +1851,50 @@
   <si>
     <t>WWHV063081</t>
   </si>
   <si>
     <t>Colditz, P., Sanders, M. R., Boyd, R., Pritchard, M., Gray, P., O’Callaghan, M. J., . . .  Evans, T. (2015). Prem Baby Triple P: A randomised controlled trial of enhanced parenting capacity to improve developmental outcomes in preterm infants. BMC Pediatrics, 15(1), 15.</t>
   </si>
   <si>
     <t>WWHV037360</t>
   </si>
   <si>
     <t>Colvard, J., Schmit, S., Center for Law and,Social Policy, &amp; Zero to Three. (2012). Expanding access to Early Head Start: State initiatives for infants &amp; toddlers at risk. Center for Law and Social Policy, Inc.</t>
   </si>
   <si>
     <t>WWHV050290</t>
   </si>
   <si>
     <t>Comerford, C. (2015). Getting it right from the start. Nursing Standard, 29(34), 64-65.</t>
   </si>
   <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027918</t>
   </si>
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV015228</t>
   </si>
   <si>
     <t>Condon, M., &amp; Spieker, S. (2008). It's more than a measure: Reflections on a university-Early Head Start partnership. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 21(1), 70–81.</t>
   </si>
   <si>
     <t>WWHV060515</t>
   </si>
   <si>
     <t>Connell, A. M., &amp; Dishion, T. J. (2017). Long–term effects of the Family Check–Up in public secondary school on diagnosed major depressive disorder in adulthood. Journal of Youth and Adolescence, 46(3), 570–581.</t>
   </si>
   <si>
     <t>WWHV016137</t>
   </si>
   <si>
     <t>Connell, A. M., Dishion, T. J., Yasui, M., &amp; Kavanagh, K. (2007). An adaptive approach to family intervention: Linking engagement in family-centered intervention to reductions in adolescent problem behavior. Journal of Consulting and Clinical Psychology, 75(4), 568–579.</t>
   </si>
   <si>
     <t>WWHV058129</t>
@@ -2088,194 +1989,176 @@
   <si>
     <t>WWHV062748</t>
   </si>
   <si>
     <t>Corso, P., Taylor, N., Bennett, J., Ingels, J., Self-Brown, S., &amp; Whitaker, D. (2014). Marginal cost analysis of two train-the-trainer models for implementing SafeCare. Western Journal of Emergency Medicine, 15(5), 623–626.</t>
   </si>
   <si>
     <t>WWHV062486</t>
   </si>
   <si>
     <t>Coskun, L. Z. (2017). Housing insecurity among teenage mothers. (Ph.D., Tufts University). ProQuest Dissertations and Theses. (1912289640)</t>
   </si>
   <si>
     <t>WWHV081116</t>
   </si>
   <si>
     <t>Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2019). Attachment and biobehavioral catch-up. In A. S. Morris &amp; A. C. Williamson (Eds.), Building early social and emotional relationships with infants and toddlers: Integrating research and practice (pp. 213–235). Springer. https://doi.org/10.1007/978-3-030-03110-7_9</t>
   </si>
   <si>
     <t>WWHV065012</t>
   </si>
   <si>
     <t>Côté, S. M., Orri, M., Tremblay, R. E., &amp; Doyle, O. (2018). A multicomponent early intervention program and trajectories of behavior, cognition, and health. Pediatrics, 141(5), 1–12.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV080319</t>
   </si>
   <si>
     <t>Cotter Mena, K. M. (2000). Impact of the supervisory relationship on worker job satisfaction and burnout (Publication No. 304592070) [Doctoral dissertation, University of Houston]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV015699</t>
   </si>
   <si>
     <t>Cotter Mena, K. M. (2001). Impact of the supervisory relationship on worker job satisfaction and burnout. Dissertation Abstracts International Section A: Humanities and Social Sciences, 61 (9-A), 3771.</t>
   </si>
   <si>
     <t>WWHV027416</t>
   </si>
   <si>
     <t>Couto, R. A. (1985). Fair starts for children. An assessment of rural poverty and maternal and infant health. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV014251</t>
   </si>
   <si>
     <t>Cowen, P. S. (2001). Effectiveness of a parent education intervention for at-risk families. Journal of the Society of Pediatric Nurses, 6(2), 73-82.</t>
   </si>
   <si>
-    <t>Nurturing Parenting Programs (Birth to Age 5)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV081397</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV038074</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (Mar 2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV027198</t>
   </si>
   <si>
     <t>Craig, E. (2006).  Building bonds from the inside out. Corrections  Today, 68(7), 42–45.</t>
   </si>
   <si>
     <t>WWHV042434</t>
   </si>
   <si>
     <t>Crisante, L. (2003). Triple P in Western Sydney Area Health Service: Five years on. Paper presented at the Australian Psychological Society New South Wales State Conference, May, Newcastle, Australia.</t>
   </si>
   <si>
     <t>WWHV034695</t>
   </si>
   <si>
     <t>Crockett, J., &amp; Hird, O. (2009). The effects of project SafeCare on the parenting skills of a mother with an intellectual disability. International Journal of Child Health and Human Development, 2(1), 73-81.</t>
   </si>
   <si>
     <t>WWHV016205</t>
   </si>
   <si>
     <t>Crowley, A. A., &amp; Magee, T. K. (2003). Integrating Healthy Steps into PNP graduate education. Journal of Pediatric Healthcare, 17(5), 232–239.</t>
   </si>
   <si>
     <t>WWHV028465</t>
   </si>
   <si>
     <t>Crusto, C. A., Lowell, D., Paulicin, B., Reynolds, J., Feinn, R., Friedman, S. R., &amp; Kaufman, J. S. (2008). Evaluation of a wraparound process for children exposed to family violence. Best Practices in Mental Health, 4(1), 1-18.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095232</t>
   </si>
   <si>
     <t>Crusto, C. A., Whitson, M. L., Feinn, R., Gargiulo, J., Holt, C., Paulicin, B., Simmons, W., &amp; Lowell, D. I. (2013). Evaluation of a mental health consultation intervention in preschool settings. Journal of Infant Mental Health, 9(2), 1–21. https://link.gale.com/apps/doc/A386919350/HRCA?u=googlescholar&amp;sid=book…</t>
   </si>
   <si>
     <t>WWHV095311</t>
   </si>
   <si>
     <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
   </si>
   <si>
     <t>WWHV029502</t>
   </si>
   <si>
     <t>Cullen, J. P., Ownbey, J. B., &amp; Ownbey, M. A. (2010). The effects of the healthy families america home visitation program on parenting attitudes and practices and child social and emotional competence. Child and Adolescent Social Work Journal, 27(5), 335-354. doi:10.1007/s10560-010-0206-9</t>
   </si>
   <si>
     <t>WWHV078057</t>
   </si>
   <si>
     <t>Cullen, J. P., Ownbey, J. B., &amp; Ownbey, M. A. (2010). The effects of the Healthy Families America home visitation program on parenting attitudes and practices and child social and emotional competence. Child and Adolescent Social Work Journal, 27(5), 335–354. https://doi.org/10.1007/s10560-010-0206-9</t>
   </si>
   <si>
     <t>WWHV017028</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; Bor, B. (1984). Training children to eat independently: Evaluation of mealtime management training for parents. Behavioural Psychotherapy, 12, 356-366.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV043930</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(4), 289–313. (Study 2 of 2)</t>
   </si>
   <si>
     <t>WWHV063562</t>
   </si>
   <si>
     <t>Dahinten, V. S., Arim, R. G., Guèvremont, A., &amp; Kohen, D. E. (2014). The case for using administrative data to examine a population-based parenting intervention. International Journal of Child Health and Human Development, 7(2), 115.</t>
   </si>
   <si>
     <t>WWHV041142</t>
   </si>
   <si>
     <t>Daley, A. E. (2013). Reflective functioning and differentiation-relatedness during pregnancy and infant attachment outcomes at one year. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (1431029744)</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070922</t>
   </si>
   <si>
     <t>Daley, D. (2016). 45.1 Efficacy and cost-effectiveness of individual versus group-based parent training for preschool attention-deficit/ hyperactivity disorder: A multi-center randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
-    <t>New Forest Parenting Programme (NFPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV042043</t>
   </si>
   <si>
     <t>Daley, D., Jones, K., Hutchings, J., &amp; Thompson, M. (2009). Attention deficit hyperactivity disorder in pre-school children: Current findings, recommended interventions and future directions. Child care, health &amp; development, 35(6), 754-766.</t>
   </si>
   <si>
     <t>WWHV088808</t>
   </si>
   <si>
     <t>Daley, D., Tarver, J., &amp; Sayal, K. (2020). Efficacy of a self-help parenting intervention for parents of children with attention deficit hyperactivity disorder in adjunct to usual treatment: Small-scale randomized controlled trial. Child: Care, Health and Development, (2), 269–280. doi:http://dx.doi.org/10.1111/cch.12825</t>
   </si>
   <si>
     <t>WWHV045795</t>
   </si>
   <si>
     <t>Daly, M., Delaney, L., Doyle, O., Fitzpatrick, N., &amp; O'Farrelly, C. (2014). Can early intervention policies improve well-being? Evidence from a randomized controlled trial (No. WP14/15). UCD Centre for Economic Research Working Paper Series.</t>
   </si>
   <si>
     <t>WWHV035518</t>
   </si>
   <si>
     <t>Damashek, A., Bard, D., &amp; Hecht, D. (2012). Provider cultural competency, client satisfaction, and engagement in home-based programs to treat child abuse and neglect. Child Maltreatment, 17(1), 56–66.</t>
   </si>
   <si>
     <t>WWHV078418</t>
@@ -2388,107 +2271,98 @@
   <si>
     <t>WWHV042125</t>
   </si>
   <si>
     <t>de Graaf, I., Speetjens, P., Smit, F., de Wolff, M., &amp; Tavecchio, L. (2008). Effectiveness of the Triple P Positive Parenting Program on behavioral problems in children: A meta-analysis. Behavior Modification, 32(5), 714-735.</t>
   </si>
   <si>
     <t>WWHV042126</t>
   </si>
   <si>
     <t>de Graaf, I., Speetjens, P., Smit, F., de Wolff, M., &amp; Tavecchio, L. (2008). Effectiveness of the Triple P Positive Parenting Program on parenting: A meta-analysis. Family Relations, 57(5), 553-566.</t>
   </si>
   <si>
     <t>WWHV074955</t>
   </si>
   <si>
     <t>de la Haye, K., Fluke, M., Laney, P. C., Goran, M., Galama, T., Chou, C., &amp; Salvy, S. (2019). In-home obesity prevention in low-income infants through maternal and social transmission. Contemporary Clinical Trials, 77, 61–69. https://doi.org/10.1016/j.cct.2018.12.010</t>
   </si>
   <si>
     <t>WWHV005126</t>
   </si>
   <si>
     <t>de la Rosa, I. A., Perry, J., Dalton, L. E., &amp; Johnson, V. (2005). Strengthening families with first-born children: Exploratory story of the outcomes of a home visiting intervention. Research on Social Work Practice, 15(5), 323-338.</t>
   </si>
   <si>
-    <t>First Born® Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV008001</t>
   </si>
   <si>
     <t>de la Rosa, I. A., Perry, J., &amp; Johnson, V. (2009). Benefits of increased home-visitation services: Exploring a case management model. Family and Community Health, 58–75.</t>
   </si>
   <si>
     <t>WWHV016135</t>
   </si>
   <si>
     <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (pp. 305-321). Jerusalem, Israel: Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081566</t>
   </si>
   <si>
     <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 18).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV014501</t>
   </si>
   <si>
     <t>Deater-Deckard, K., &amp; Haldiman, R.R. (n.d.). Child Health Investment Partnership (CHIP) home-visiting asthma case management program: Preliminary results. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Virginia’s Comprehensive Health Investment Project (CHIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027223</t>
   </si>
   <si>
     <t>DeBruin-Parecki, A., &amp; Paris, S. G. (1997). Family literacy: Examining practice and issues of effectiveness. Journal of Adolescent &amp; Adult Literacy, 40(8), 596.</t>
   </si>
   <si>
     <t>WWHV065276</t>
   </si>
   <si>
     <t>Delawarde-Saïas, C., Gagné, M. H., Brunson, L., &amp; Drapeau, S. (2018). Implementing a multilevel prevention strategy under an intersectoral partnership: The case of the Triple P Program. Children and Youth Services Review, 88, 170–179.</t>
   </si>
   <si>
     <t>WWHV058187</t>
   </si>
   <si>
     <t>DeLay, D., Ha, T., Van Ryzin, M., Winter, C., &amp; Dishion, T. J. (2016). Changing friend selection in middle school: A social network analysis of a randomized intervention study designed to prevent adolescent problem behavior. Prevention Science, 17(3), 285–294.</t>
   </si>
   <si>
     <t>WWHV092582</t>
   </si>
   <si>
     <t>Demeusy, E. M. (2020). A multi-component intervention to prevent child maltreatment: long-term effects on parenting and child functioning (Pub. No. 28028845). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC), Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV063680</t>
   </si>
   <si>
     <t>Denard, C. (2017). Child welfare caseworkers: A pivotal role in the uptake of evidence-based practices (Doctoral dissertation). Retrieved from https://repository.upenn.edu/edissertations/2253/</t>
   </si>
   <si>
     <t>WWHV014195</t>
   </si>
   <si>
     <t>DePanfilis, D. (2002). Helping families prevent neglect - final report. (Grant No. 90CA1580). Baltimore, MD: University of Maryland School of Social Work.</t>
   </si>
   <si>
     <t>WWHV027422</t>
   </si>
   <si>
     <t>DePanfilis, D.  (2009). Using prevention science to reduce the risk of child neglect. Children Australia, 34(1), 40–44.</t>
   </si>
   <si>
     <t>WWHV014196</t>
   </si>
   <si>
     <t>DePanfilis, D., &amp; Dubowitz, H. (2005). Family Connections: A program for preventing child neglect. Child Maltreatment, 10, 108–123.</t>
   </si>
   <si>
     <t>WWHV014194</t>
@@ -2523,53 +2397,50 @@
   <si>
     <t>WWHV087272</t>
   </si>
   <si>
     <t>DeVargas, E. C., &amp; Stormshak, E. A. (2020). Motivational interviewing skills as predictors of change in emerging adult risk behavior. Professional Psychology: Research and Practice, 51(1), 16–24.</t>
   </si>
   <si>
     <t>WWHV037142</t>
   </si>
   <si>
     <t>Devereux-Blum, S. (2001). Teen parents in the Parents as First Teachers Programme: Narratives of experience. Thesis submitted in partial fulfilment of the requirements for the degree of master of education, Victoria University of Wellington.</t>
   </si>
   <si>
     <t>WWHV017030</t>
   </si>
   <si>
     <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
   </si>
   <si>
     <t>WWHV017989</t>
   </si>
   <si>
     <t>Diamond, L. T., &amp; Jarrett, M. H. (1998). “Pride in parenting: Training curriculum for lay home visitors.” NIH-DC initiative to reduce infant mortality in minority populations. Bethesda, MD: National Institutes of Health.</t>
   </si>
   <si>
-    <t>Pride in Parenting (PIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065584</t>
   </si>
   <si>
     <t>Diaz de Leon, C. (2018). Toddler mental health screening for the Nurse Family Partnership program. (Doctoral dissertation, University of Arizona). UA Theses and Dissertations, Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV066866</t>
   </si>
   <si>
     <t>Diaz de Leon, C. (2018). Toddler mental health screening for the Nurse Family Partnership program. (Doctoral dissertation, University of Arizona). Available from ProQuest Dissertations and Theses. (UMI No. 2015134399)</t>
   </si>
   <si>
     <t>WWHV003778</t>
   </si>
   <si>
     <t>Dieterich, S. E., Landry, S. H., Smith, K. E., Swank, P. R., &amp; Hebert, H. M. (2006). Impact of community mentors on maternal behaviors and child outcomes. Journal of Early Intervention, 28(2), 111-124.</t>
   </si>
   <si>
     <t>WWHV027706</t>
   </si>
   <si>
     <t>DiGirolamo, A. M.  (2010). An investigation of the effects of mothers' participation in adult  literacy classes on interactive literacy activities (ILAs) at home. ProQuest, Ann Arbor MI). 70(11), 4149. (201046765; AAI3380831)</t>
   </si>
   <si>
     <t>WWHV095836</t>
@@ -2598,53 +2469,50 @@
   <si>
     <t>WWHV062943</t>
   </si>
   <si>
     <t>Dittman, C. K., Farruggia, S. P., Palmer, M. L., Sanders, M. R., &amp; Keown, L. J. (2014). Predicting success in an online parenting intervention: The role of child, parent, and family factors. Journal of Family Psychology, 28(2), 236.</t>
   </si>
   <si>
     <t>WWHV047617</t>
   </si>
   <si>
     <t>Dmytryshyn, A., Jack, S., Ballantyne, M., Wahoush, O., &amp; MacMillan, H. (2015). Long-term home visiting with vulnerable young mothers: An interpretive description of the impact on public health nurses. BMC Nursing, 14(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV050789</t>
   </si>
   <si>
     <t>Do fatherhood programs work? Four programs to watch. (2015). Child Law Practice, 34(1), 16.</t>
   </si>
   <si>
     <t>WWHV040987</t>
   </si>
   <si>
     <t>Dodge, K. A. (2013). Nurse home visits decreased infant emergency care. Pediatric Annals, 42(12), 480.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV049440</t>
   </si>
   <si>
     <t>Dodge, K. A. (2015). Nurse home visits for infants and toddlers of low-income families improve behavioural, language and attention outcomes at age 6–9 years; Paraprofessional visits improve visual attention and task switching. Evidence-Based Nursing, 18(2), 50–51.</t>
   </si>
   <si>
     <t>WWHV081808</t>
   </si>
   <si>
     <t>Dodge, K. A. (2019). Redefining the science and policy of early childhood intervention programs. Pediatrics, 144(6), 12. https://doi.org/10.1542/peds.2019-2606</t>
   </si>
   <si>
     <t>WWHV075250</t>
   </si>
   <si>
     <t>Dodge, K. A., &amp; Goodman, W. B. (2019). Universal Reach at Birth. The Future of Children, 29(1), 41–60.</t>
   </si>
   <si>
     <t>WWHV064789</t>
   </si>
   <si>
     <t>Doherty, F. M., Calam, R. &amp; Sanders, M. R. (2014). Clarification: “Positive Parenting Program (Triple P) for families of adolescents with type 1 diabetes: A randomized controlled trial of self-directed teen Triple P.” Journal of Pediatric Psychology, 39(10), 1175.</t>
   </si>
   <si>
     <t>WWHV063538</t>
@@ -2667,53 +2535,50 @@
   <si>
     <t>WWHV014422</t>
   </si>
   <si>
     <t>Donelan-McCall, N., Eckenrode, J., &amp; Olds, D. L. (2009). Home visiting for the prevention of child maltreatment: Lessons learned during the past 20 years. Pediatric Clinics of North America, 56, 389-403.</t>
   </si>
   <si>
     <t>WWHV066738</t>
   </si>
   <si>
     <t>Donelan-McCall, N., &amp; Olds, D. (2018). The Nurse-Family Partnership: Theoretical and empirical foundations. In Harold Steele and Miriam Steele (Eds.), Handbook of Attachment-Based Interventions (pp. 79–103). New York, NY: Guilford Press.</t>
   </si>
   <si>
     <t>WWHV072523</t>
   </si>
   <si>
     <t>O’Donnell, K., Chen, L., MacIsaac, J., McEwen, L., Nguyen, T., Beckmann, K., Zhu, Y., Chen, L., Brooks-Gunn, J., Goldman, D., Grigorenko, E., Leckman, J., Diorio, J., Karnani, N., Olds, D., Holbrook, J., Kobor, M., &amp; Meaney, M. (2018). DNA methylome variation in a perinatal nurse-visitation program that reduces child maltreatment: A 27-year follow-up. Translational Psychiatry, 8(1), 15. https://doi.org/10.1038/s41398-017-0063-9</t>
   </si>
   <si>
     <t>WWHV014551</t>
   </si>
   <si>
     <t>Donovan, E. F., Ammerman, R. T., Besl, J., Atherton, H., Khoury, J. C., Altaye, M., ... &amp; Van Ginkel, J. B. (2007). Intensive home visiting is associated with decreased risk of infant death. Pediatrics, 119(6), 1145–1151.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®, Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095276</t>
   </si>
   <si>
     <t>Douglas, S. (2016). Relationship between sleep and obesity among children in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/9992</t>
   </si>
   <si>
     <t>WWHV095304</t>
   </si>
   <si>
     <t>Douglas, S., Darlington, G., Beaton, J., Davison, K., Haines, J., &amp; the Guelph Family Health Study. (2021). Associations between coparenting quality and food parenting practices among mothers and fathers in the Guelph Family Health Study. Nutrients, 13(3), 750. https://doi.org/10.3390/nu13030750</t>
   </si>
   <si>
     <t>WWHV080579</t>
   </si>
   <si>
     <t>Doyle, M. E. (2005). HIPPY: Home Instruction for Parents of Preschool Youngsters program. New England Reading Association Journal, 41(2), 28–29.</t>
   </si>
   <si>
     <t>WWHV042820</t>
   </si>
   <si>
     <t>Doyle, O. (2011). Breaking the cycle of deprivation: An experimental evaluation of an early childhood intervention. Journal of the Statistical and Social Inquiry Society of Ireland, 41, 92–111.</t>
   </si>
   <si>
     <t>WWHV064981</t>
@@ -2850,53 +2715,50 @@
   <si>
     <t>WWHV094187</t>
   </si>
   <si>
     <t>Duer, J. (2021). Evaluating Early Head Start: Health impacts, academic achievement, and partnership programs [Doctoral dissertation, UC Irvine]. https://escholarship.org/uc/item/5vv9q5x3</t>
   </si>
   <si>
     <t>WWHV003687</t>
   </si>
   <si>
     <t>Duggan, A. K., Berlin, L. J., Cassidy, J., Burrell, L., &amp; Tandon, S. D. (2009). Examining maternal depression and attachment insecurity as moderators of the impacts of home visiting for at-risk mothers and infants. Journal of Consulting &amp; Clinical Psychology, 77(4), 788–799. doi:10.1037/a0015709</t>
   </si>
   <si>
     <t>WWHV014667</t>
   </si>
   <si>
     <t>Duggan, A., Windham, A., McFarlane, E., Fuddy, L., Rohde, C., Buchbinder, S., et al. (2000). Hawaii's Healthy Start program of home visiting for at-risk families: Evaluation of family identification, family engagement, and service delivery. Pediatrics, 105(1, Pt. 3), 250–259.</t>
   </si>
   <si>
     <t>WWHV070302</t>
   </si>
   <si>
     <t>Dugravier, R., Guedeney, A., Saias, T., Greacen, T., &amp; Tubach, F. (2009). Compétences parentales et attachement dans la petite enfance: diminution des risques liés aux troubles de santé mentale et promotion de la résilience (CAPEDP): une étude longitudinale de prévention précoce des troubles de la relation mère–enfant [CAPEDP: A preventive longitudinal study on infant-mother relationship disorders]. Neuropsychiatrie de l'efance et de l'adolescence, 57, 482–486.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV070260</t>
   </si>
   <si>
     <t>Dugravier, R., Guedeney, A., Saias, T., Greacen, T., &amp; Tubach, F. (2009). Compétences parentales et attachement dans la petite enfance: diminution des risques liés aux troubles de santé mentale et promotion de la résilience (CAPEDP): une étude longitudinale de prévention précoce des troubles de la relation mère–enfant [CAPEDP: A preventive longitudinal study on infant-mother relationship disorders]. Neuropsychiatrie de l'efance et de l'adolescence, 57, 482–486</t>
   </si>
   <si>
     <t>WWHV036882</t>
   </si>
   <si>
     <t>DuMont, K., Rodriguez, M. L., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Lee, E., et al.(2012). Evaluation of the Healthy Families New York Home Visiting Program, age seven follow up, 2007-2009. Ann Arbor, MI: Inter-university Consortium for Political and Social Research.</t>
   </si>
   <si>
     <t>WWHV062825</t>
   </si>
   <si>
     <t>Duncombe, M. E., Havighurst, S. S., Kehoe, C. E., Holland, K. A., Frankling, E. J., &amp; Stargatt, R. (2016). Comparing an emotion-and a behavior-focused parenting program as part of a multsystemic intervention for child conduct problems. Journal of Clinical Child &amp; Adolescent Psychology, 45(3), 320–334.</t>
   </si>
   <si>
     <t>WWHV027234</t>
   </si>
   <si>
     <t>Dwyer, M. C., &amp; RMC Research Corp. (1995). Guide to quality: Even Start Family Literacy  programs. Portsmouth, NH: RMC</t>
   </si>
   <si>
     <t>WWHV066654</t>
@@ -4074,671 +3936,662 @@
   <si>
     <t>WWHV028461</t>
   </si>
   <si>
     <t>Harding, K., Reid,  R., Oshana, D., &amp; Holton, J. (2004). Initial results from the HFA  implementation study. Chicago: Prevent Child Abuse America.</t>
   </si>
   <si>
     <t>WWHV095834</t>
   </si>
   <si>
     <t>Harden, B. J., Martoccio, T. L., &amp; Berlin, L. J. (2021). Maternal psychological risk moderates the impacts of attachment-based intervention on mother-toddler mutuality and toddler behavior problems: A randomized controlled trial. Prevention Science, 1-12.</t>
   </si>
   <si>
     <t>WWHV037644</t>
   </si>
   <si>
     <t>Harden, B. J., Sandstrom, H., &amp; Chazan-Cohen, R. (2012). Early Head Start and African American families: Impacts and mechanisms of child outcomes. Early Childhood Research Quarterly, 27(4), 572-581.</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
+    <t>WWHV015966</t>
+  </si>
+  <si>
+    <t>Harris, B. A. (2005). Impact of Early Head Start and community child care partnerships on quality infant and toddler programming. (Doctoral dissertation, University of Nebraska – Lincoln, 2005); 0138 Adviser: Supervisor Pauline Davey Zeece. Dissertation Abstracts International, 66 (05A), 103-1628. (AAI3176782)</t>
+  </si>
+  <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>WWHV029899</t>
+  </si>
+  <si>
+    <t>Harrison, M. (1983). The 'home-start' scheme. Midwife, Health Visitor &amp; Community Nurse, 19(8), 328-330.</t>
+  </si>
+  <si>
+    <t>WWHV029898</t>
+  </si>
+  <si>
+    <t>Harrison, M. (1984). The experience of home-start. Health Visitor, 57(6), 168.</t>
+  </si>
+  <si>
+    <t>WWHV016750</t>
+  </si>
+  <si>
+    <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
+  </si>
+  <si>
+    <t>WWHV043335</t>
+  </si>
+  <si>
+    <t>Hartley, M., Tomlinson, M., Greco, E., Comulada, W. S., Stewart, J., le Roux, I., Mbewu, N., &amp; Rotheram-Borus, M. J. (2011). Depressed mood in pregnancy: Prevalence and correlates in two Cape Town peri-urban settlements. Reproductive Health, 8(9).</t>
+  </si>
+  <si>
+    <t>WWHV042352</t>
+  </si>
+  <si>
+    <t>Hartung, D., &amp; Hahlweg, K. (2010). Strengthening parent well-being at the work–family interface: A German trial on workplace Triple P. Journal of Community &amp; Applied Social Psychology, 20(5), 404-418.</t>
+  </si>
+  <si>
+    <t>WWHV027136</t>
+  </si>
+  <si>
+    <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
+  </si>
+  <si>
+    <t>WWHV067454</t>
+  </si>
+  <si>
+    <t>Haskett, M. E., Armstrong, J., Neal, S. C., &amp; Aldianto, K. (2018). Perceptions of Triple P-Positive Parenting Program seminars among parents experiencing homelessness. Journal of Child and Family Studies, 27(6), 1957–1967.</t>
+  </si>
+  <si>
+    <t>WWHV079095</t>
+  </si>
+  <si>
+    <t>Haskins, R., &amp; Barnett, W. S. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution. https://www.brookings.edu/articles/investing-in-young-children-new-dire…</t>
+  </si>
+  <si>
+    <t>WWHV028097</t>
+  </si>
+  <si>
+    <t>Haskins, R., Barnett, W. S., Brookings Institution, &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Brookings Institution.</t>
+  </si>
+  <si>
+    <t>Haskins, R., Barnett, W. S., &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Washington, DC: Brookings Institution.</t>
+  </si>
+  <si>
+    <t>WWHV042639</t>
+  </si>
+  <si>
+    <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of workplace Triple P. School Mental Health, 5(2), 70-82.</t>
+  </si>
+  <si>
+    <t>WWHV063531</t>
+  </si>
+  <si>
+    <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of Workplace Triple P. School Mental Health, 5(2), 70–82.</t>
+  </si>
+  <si>
+    <t>WWHV095839</t>
+  </si>
+  <si>
+    <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
+  </si>
+  <si>
+    <t>WWHV069720</t>
+  </si>
+  <si>
+    <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
+  </si>
+  <si>
+    <t>WWHV016070</t>
+  </si>
+  <si>
+    <t>Haviland, M., Orr, L., &amp; Longbottom, S. (2004). HIPPY La Perouse: An evaluation report.  LaPerouse, Australia.</t>
+  </si>
+  <si>
+    <t>WWHV038015</t>
+  </si>
+  <si>
+    <t>Hawkins, J. D. (2010). Broadening understanding of the long-term effects of risk- and protection-focused prevention on the public health: Lessons from nurse-family partnerships. Archives of Pediatrics and Adolescent Medicine, 164(1), 92–94.</t>
+  </si>
+  <si>
+    <t>WWHV027165</t>
+  </si>
+  <si>
+    <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
+  </si>
+  <si>
+    <t>WWHV034142</t>
+  </si>
+  <si>
+    <t>Hayes, D., Jones, D. A., Silverstein, L. B., &amp; Auerbach, C. F. (2010). In their own words: Early Head Start fathers. Psychology of Men &amp; Masculinity, 11(4), 241-250.</t>
+  </si>
+  <si>
+    <t>WWHV009294</t>
+  </si>
+  <si>
+    <t>Hayward, S. (2000). Nurse home visits during pregnancy and early childhood  had positive effects on aspects of maternal life course 3 years later...  Commentary on Kitzman, H., Olds, D. L., Sidora, K., et al. Enduring effects of  nurse home visitation on maternal life course: A 3-year follow-up of a  randomized trial. JAMA, 283:1983-1989. Evidence-Based Nursing,  3(4), 115-115.</t>
+  </si>
+  <si>
+    <t>WWHV027124</t>
+  </si>
+  <si>
+    <t>Hayward, R. A. (2009). Neighborhood conditions, father involvement, parenting competence, and behavior problems in a sample of children at risk for neglect: A structural equation model. (University of Maryland, Baltimore; 0373 Advisor: Diane DePanfilis). Dissertation Abstracts International, 70 (04A), 130-1428. (AAI3355088)</t>
+  </si>
+  <si>
+    <t>WWHV027883</t>
+  </si>
+  <si>
+    <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
+  </si>
+  <si>
+    <t>WWHV027810</t>
+  </si>
+  <si>
+    <t>Heads,  T. C. (1996). A social interactional approach, vol. 5: Family Connections. Criminal Behaviour and Mental Health, 6 (1),  108-109.</t>
+  </si>
+  <si>
+    <t>WWHV063391</t>
+  </si>
+  <si>
+    <t>Healy, K. L., &amp; Sanders, M. R. (2014). Randomized controlled trial of a family intervention for children bullied by peers. Behavior Therapy, 45(6), 760–777.</t>
+  </si>
+  <si>
+    <t>WWHV069068</t>
+  </si>
+  <si>
+    <t>Healy, K. L., &amp; Sanders, M. R. (2018). Mechanisms through which supportive relationships with parents and peers mitigate victimization, depression and internalizing problems in children bullied by peers. Child Psychiatry and Human Development, 49(5), 800–813.</t>
+  </si>
+  <si>
+    <t>WWHV079524</t>
+  </si>
+  <si>
+    <t>Healthy Families America. (1996). A role for nurses: Healthy Families America. American Nurse, 28(3), 20.</t>
+  </si>
+  <si>
+    <t>WWHV062883</t>
+  </si>
+  <si>
+    <t>Heinrichs, N., Kliem, S., &amp; Hahlweg, K. (2014). Four-year follow-up of a randomized controlled trial of Triple P group for parent and child outcomes. Prevention Science, 15(2), 233–245.</t>
+  </si>
+  <si>
+    <t>WWHV063710</t>
+  </si>
+  <si>
+    <t>Heinrichs, N., Kliem, S., &amp; Hahlweg, K. (2017). Addendum: “Four-year follow-up of a randomized controlled trial of triple P group for parent and child outcomes.” Prevention Science, 18(4), 491–503.</t>
+  </si>
+  <si>
+    <t>WWHV063441</t>
+  </si>
+  <si>
+    <t>WWHV027574</t>
+  </si>
+  <si>
+    <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
+  </si>
+  <si>
+    <t>WWHV017047</t>
+  </si>
+  <si>
+    <t>Helping Oklahoma families in greatest need: Preventing child maltreatment. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV094686</t>
+  </si>
+  <si>
+    <t>Henk, J., McEnry, C., &amp; Traube, D. (2022) Engaging families with virtual home visiting during the COVID-19 Pandemic: Innovations in supporting home visitors and building relationships with families [Presentation Poster]. National Research Conference on Early Childhood, Washington D.C, United States.</t>
+  </si>
+  <si>
+    <t>WWHV050858</t>
+  </si>
+  <si>
+    <t>Henninger, W. R., &amp; Luze, G. (2014). Poverty, caregiver depression and stress as predictors of children's externalizing behaviours in a low-income sample. Child &amp; Family Social Work, 19(4), 467-479.</t>
+  </si>
+  <si>
+    <t>WWHV087472</t>
+  </si>
+  <si>
+    <t>Hentges, R. F., Krug, C. M. W., Shaw, D. S., Wilson, M. N., Dishion, T. J., &amp; Lemery–Chalfant, K. (2020). The long–term indirect effect of the early Family Check–Up intervention on adolescent internalizing and externalizing symptoms via inhibitory control. Development and psychopathology, 32(4), 1544–1554.</t>
+  </si>
+  <si>
+    <t>WWHV087299</t>
+  </si>
+  <si>
+    <t>Hepworth, A. D., Berlin, L. J., Martoccio, T. L., Cannon, E. N., Berger, R. H., &amp; Harden, B. J. (2020). Supporting infant emotion regulation through attachment-based intervention: A randomized controlled trial. Prevention Science, 21(5), 702–713. https://doi.org/10.1007/s11121-020-01127-1</t>
+  </si>
+  <si>
+    <t>WWHV058600</t>
+  </si>
+  <si>
+    <t>Herman, K. C., Reinke, W. M., Bradshaw, C. P., Lochman, J. E., Boxmeyer, C. L., Powell, N. P., . . . Ialongo, N. S. (2012). Integrating the family check-up and the parent coping power program. Advances in School Mental Health Promotion, 5(3), 208–219.</t>
+  </si>
+  <si>
+    <t>WWHV038827</t>
+  </si>
+  <si>
+    <t>Hermanns, J. M., Asscher, J. J., Zijlstra, B. J., Hoffenaar, P. J., &amp; Dekovič, M. (2013). Long-term changes in parenting and child behavior after the Home-Start family support program. Children and Youth Services Review, 35(4), 678–684.</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
+    <t>WWHV058583</t>
+  </si>
+  <si>
+    <t>Hernandez, L., Rodriguez, A. M., &amp; Spirito, A. (2015). Brief family-based intervention for substance-abusing adolescents. Child and Adolescent Psychiatric Clinics of North America, 24(3), 585–599.</t>
+  </si>
+  <si>
+    <t>WWHV058281</t>
+  </si>
+  <si>
+    <t>Hernandez, L., &amp; Spirito, A. (2014). Examining the efficacy of a brief parent-based intervention for adolescent drinkers and their siblings. Alcoholism: Clinical &amp; Experimental Research, 38, 307A.</t>
+  </si>
+  <si>
+    <t>WWHV062493</t>
+  </si>
+  <si>
+    <t>Higgins, M. (2016). The power and potential of relationships: An examination of juvenile justice involved adolescent mothers in a home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845018143)</t>
+  </si>
+  <si>
+    <t>WWHV094824</t>
+  </si>
+  <si>
+    <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
+  </si>
+  <si>
+    <t>WWHV041903</t>
+  </si>
+  <si>
+    <t>Hill, P., &amp; Olds, D. L. (2013). Improving implementation of the Nurse-Family Partnership in the process of going to scale. In T. Halle, A. Metz, &amp; I. Martinez-Beck (Eds.), Applying implementation science in early childhood programs and systems (pp. 193–207). Baltimore, MD: Paul H. Brookes.</t>
+  </si>
+  <si>
+    <t>WWHV008208</t>
+  </si>
+  <si>
+    <t>Hill, P., Uris, P., &amp; Bauer, T. (2007). The Nurse-Family Partnership: A policy priority. In-home nurse visits are cost-effective and evidence based. American Journal of Nursing, 107(11), 73–75.</t>
+  </si>
+  <si>
+    <t>WWHV063331</t>
+  </si>
+  <si>
+    <t>Hinton, S., Sheffield, J., Sanders, M. R., &amp; Sofronoff, K. (2017). A randomized controlled trial of a telehealth parenting intervention: A mixed-disability trial. Research in Developmental Disabilities, 65, 74–85.</t>
+  </si>
+  <si>
+    <t>WWHV042304</t>
+  </si>
+  <si>
+    <t>Hiscock, H., Bayer, J., Lycett, K., Ukoumunne, O., Shaw, D., Gold, L., . . . Wake, M. (2012). Preventing mental health problems in children: The Families in Mind population-based cluster randomised controlled trial. BMC Public Health, 12(1), 420–428.</t>
+  </si>
+  <si>
+    <t>WWHV058293</t>
+  </si>
+  <si>
+    <t>Hiscock, H., Bayer, J. K., Lycett, K., Ukoumunne, O. C., Shaw, D., Gold, L., ... &amp; Wake, M. (2012). Preventing mental health problems in children: the Families in Mind population–based cluster randomised controlled trial. BMC Public Health, 12(1), 1–9.</t>
+  </si>
+  <si>
+    <t>WWHV041996</t>
+  </si>
+  <si>
+    <t>Hoath, F. E., &amp; Sanders, M. R. (2002). A feasibility study of Enhanced Group Triple P—Positive Parenting Program for parents of children with attention-deficit/hyperactivity disorder. Behaviour Change, 19(04), 191-206.</t>
+  </si>
+  <si>
+    <t>WWHV062878</t>
+  </si>
+  <si>
+    <t>Hodge, L. M., Turner, K. M., Sanders, M. R., &amp; Forster, M. (2017). Factors that influence evidence-based program sustainment for family support providers in child protection services in disadvantaged communities. Child Abuse &amp; Neglect, 70, 134–145.</t>
+  </si>
+  <si>
+    <t>WWHV042645</t>
+  </si>
+  <si>
+    <t>Hodgetts, S., Savage, A., &amp; McConnell, D. (2013). Experience and outcomes of Stepping Stones Triple P for families of children with autism. Research in Developmental Disabilities, 34(9), 2572-2585.</t>
+  </si>
+  <si>
+    <t>WWHV070300</t>
+  </si>
+  <si>
+    <t>Hok, V., Hoisnard, G., Simon-Vernier, E., Hauchecorne, A., Thomas, A., Menard, C., . . . Saïas, T. (2011). Des psychologues à domicile : pratiques, modèles et enjeux d’une intervention préventive [Psychologists at home: Practices, models and issues of a preventive intervention]. Pratiques Psychologiques, 17(2), 119–135.</t>
+  </si>
+  <si>
+    <t>WWHV070262</t>
+  </si>
+  <si>
+    <t>Hok, V., Hoisnard, G., Simon-Vernier, E., Hauchecorne, A., Thomas, A., Ménard, C., . . . Saïas, T. (2011). Des psychologues à domicile: pratiques, modèles et enjeux d’une intervention preventive [Psychologists at home: Practices, models and issues of a preventive intervention]. Pratiques Psychologiques, 17(2), 119–135.</t>
+  </si>
+  <si>
+    <t>WWHV024966</t>
+  </si>
+  <si>
+    <t>Holland, M. L. (2009). Mechanisms to explain the association between child health care utilization and maternal depression. University of Rochester; 0188 Advisor: Adviser Helena Temkin-Greener). DAI, 70 (12B), 263-7514. (AAI3386067)</t>
+  </si>
+  <si>
+    <t>WWHV072719</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Groth, S. W., Smith, J. A., Meng, Y., &amp; Kitzman, H. (2018). Low birthweight in second children after nurse home visiting. Journal of Perinatology, 38(12), 1610–1619.</t>
+  </si>
+  <si>
+    <t>WWHV072614</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Olds, D. L., Dozier, A. M., &amp; Kitzman, H. J. (2018). Visit attendance patterns in Nurse-Family Partnership community sites. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 516–527.</t>
+  </si>
+  <si>
+    <t>WWHV037916</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Yoo, B. K., Kitzman, H., Chaudron, L., Szilagyi, P. G., &amp; Temkin-Greener, H. (2012). Mother-child interactions and the associations with child healthcare utilization in low-income urban families. Maternal &amp; Child Health Journal, 16(1), 83–91.</t>
+  </si>
+  <si>
+    <t>WWHV037934</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Yoo, B. K., Kitzman, H., Chaudron, L., Szilagyi, P. G., &amp; Temkin-Greener, H. (2011). Self-efficacy as a mediator between maternal depression and child hospitalizations in low-income urban families. Maternal &amp; Child Health Journal, 15(7), 1011–1019.</t>
+  </si>
+  <si>
+    <t>WWHV034578</t>
+  </si>
+  <si>
+    <t>Holmes, A. K. (2010). Low-income teen fathers' trajectory of involvement: The influence of individual, contextual, and coparental factors. Dissertation Abstracts International: Section B: The Sciences and Engineering, 70(9-B), 5866.</t>
+  </si>
+  <si>
+    <t>WWHV094834</t>
+  </si>
+  <si>
+    <t>Holmes, V. R. (2019). Supporting school readiness through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Texas Maternal, Infant and Early Childhood Home Visiting (MIECHV) Programs in HISD, 2018-2019 (Research Educational Program Report). Houston Independent School District.</t>
+  </si>
+  <si>
+    <t>WWHV093926</t>
+  </si>
+  <si>
+    <t>Holmes, V. R. (2020). Improving school readiness during the coronavirus pandemic through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Department of Family and Protective Services Texas Home Visiting Grant, 2019-2020 (Research Educational Program Report). Houston Independent School District.</t>
+  </si>
+  <si>
+    <t>WWHV008262</t>
+  </si>
+  <si>
+    <t>Holton, J. K., &amp; Harding, K. (2007). Healthy Families America: Ruminations on implementing a home visitation program to prevent child maltreatment. Journal of Prevention &amp; Intervention in the Community, 34(1–2), 13–38.</t>
+  </si>
+  <si>
+    <t>WWHV081548</t>
+  </si>
+  <si>
+    <t>Holton, J. K., &amp; Harding, K. (2012). Healthy Families America: Ruminations on implementing a home visitation program to prevent child maltreatment. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 13–38). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV016090</t>
+  </si>
+  <si>
+    <t>Holtzapple, E. (1996). State of Arizona Office of the Auditor General. Performance audit. Annual evaluation: Healthy Families pilot program. Phoenix , AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014234</t>
+  </si>
+  <si>
+    <t>Home visiting and resource mothers: Bibliography of materials from MCHLine. Retrieved November 19, 2009, from http://www.mchlibrary.info/databases/bibliography.php?target=auto_searc…</t>
+  </si>
+  <si>
+    <t>WWHV094855</t>
+  </si>
+  <si>
+    <t>Home is where we start from. (2021). Home-Start UK.</t>
+  </si>
+  <si>
+    <t>WWHV072729</t>
+  </si>
+  <si>
+    <t>Homel, R. &amp; Freiberg, K. (2017). Developmental prevention. In Antje Deckert and Rick Sarre (Eds.), The Australian and New Zealand handbook of criminology, crime and justice (pp. 815–830). Sydney, Australia: Palgrave Macmillan (Springer).</t>
+  </si>
+  <si>
+    <t>WWHV014418</t>
+  </si>
+  <si>
+    <t>Honoré, H. H., Mena, K. C., &amp; Swank, P. R. Utilizing growth curve analysis to examine change in family functioning among home visitation clients. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV015186</t>
+  </si>
+  <si>
+    <t>Hoodecheck, J., &amp; Kearns, E. (1990). PAT program description. Parent-child programs. District 742 community education's early childhood family education project [revised]. Minnesota: St. Cloud Independent School District 742.</t>
+  </si>
+  <si>
+    <t>WWHV063052</t>
+  </si>
+  <si>
+    <t>Hopman, M., De Winter, M., &amp; Koops, W. (2013). Values and youth care interventions: The case of Triple P. British Journal of Social Work, 44(6), 1526–1544.</t>
+  </si>
+  <si>
+    <t>WWHV009369</t>
+  </si>
+  <si>
+    <t>Horodynski, M. A., &amp; Gibbons, C. (2004). Rural low-income mothers' interactions with their young children. Pediatric Nursing, 30(4), 299–306.</t>
+  </si>
+  <si>
+    <t>WWHV033930</t>
+  </si>
+  <si>
+    <t>Horodynski, M. A., Stommel, M., Brophy-Herb, H., Xie, Y., &amp; Weatherspoon, L. (2010). Low-income African American and non-Hispanic white mothers’ self-efficacy, “Picky eater” perception, and toddler fruit and vegetable consumption. Public Health Nursing, 27(5), 408-417.</t>
+  </si>
+  <si>
+    <t>WWHV095249</t>
+  </si>
+  <si>
+    <t>House, E., Xu, H., Taki, S., Denney‐Wilson, E., Baur, L. A., &amp; Wen, L. M. (2023). Mothers' sociodemographic factors and use of health professionals for child feeding advice. Maternal &amp; Child Nutrition, 20(1), e13586. https://doi.org/10.1111/mcn.13586</t>
+  </si>
+  <si>
+    <t>WWHV004245</t>
+  </si>
+  <si>
+    <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
+  </si>
+  <si>
+    <t>WWHV033888</t>
+  </si>
+  <si>
+    <t>Howard, K., Martin, A., Berlin, L. J., &amp; Brooks-Gunn, J. (2011). Early mother-child separation, parenting, and child well-being in Early Head Start families. Attachment &amp; Human Development, 13(1), 5-26. doi:10.1080/14616734.2010.488119</t>
+  </si>
+  <si>
+    <t>WWHV081499</t>
+  </si>
+  <si>
+    <t>Hoye, J. R., Cheishvili, D., Yarger, H. A., Roth, T. L., Szyf, M., &amp; Dozier, M. (2020). Preliminary indications that the Attachment and Biobehavioral Catch-up Intervention alters DNA methylation in maltreated children. Development and Psychopathology, 32(4), 1486–1494. https://doi.org/10.1017/S0954579419001421</t>
+  </si>
+  <si>
+    <t>WWHV080777</t>
+  </si>
+  <si>
+    <t>Hoye, J. R., &amp; Dozier, M. (2018). Implementing Attachment and Biobehavioral Catch-Up with birth parents: Rationale and case example. Journal of Clinical Psychology, 74(8), 1300–1307. https://doi.org/10.1002/jclp.22641</t>
+  </si>
+  <si>
+    <t>WWHV062494</t>
+  </si>
+  <si>
+    <t>Hoysgaard, L. T. (2016). Child care use among adolescent mothers enrolled in a Massachusetts home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845017908)</t>
+  </si>
+  <si>
+    <t>WWHV095275</t>
+  </si>
+  <si>
+    <t>Hruska, V. (2018). The weight of parenting: A cross-sectional analysis of family stress and body composition among parents in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/12922</t>
+  </si>
+  <si>
+    <t>WWHV095288</t>
+  </si>
+  <si>
+    <t>Hruska, V., Ambrose, T., Darlington, G., Ma, D. W. L., Haines, J., Buchholz, A. C., &amp; the Guelph Family Health Study. (2020). Stress is associated with adiposity in parents of young children. Obesity, 28(3), 655–659. https://doi.org/10.1002/oby.22710</t>
+  </si>
+  <si>
+    <t>WWHV078049</t>
+  </si>
+  <si>
+    <t>Hubel, G. S., Rostad, W. L., Self-Brown, S., &amp; Moreland, A. D. (2018). Service needs of adolescent parents in child welfare: Is an evidence-based, structured, in-home behavioral parent training protocol effective? Child Abuse &amp; Neglect, 79, 203–212. https://doi.org/10.1016/j.chiabu.2018.02.005</t>
+  </si>
+  <si>
+    <t>WWHV078995</t>
+  </si>
+  <si>
+    <t>Hubel, G. S., Schreier, A., Wilcox, B. L., Flood, M. F., &amp; Hansen, D. J. (2017). Increasing participation and improving engagement in home visitation. Infants &amp; Young Children, 30(1), 94–107. https://doi.org/10.1097/IYC.0000000000000078</t>
+  </si>
+  <si>
+    <t>WWHV004485</t>
+  </si>
+  <si>
+    <t>Huerta-Macias, A.,  &amp; Ysleta Independent School District. (1995). Chapter 1 regular Even Start project. Independent evaluation report,  1994-1995. El Paso, TX: YISD.</t>
+  </si>
+  <si>
+    <t>WWHV037237</t>
+  </si>
+  <si>
+    <t>Humphries, M. L., &amp; Korfmacher, J. (2012). The good, the bad, and the ambivalent: Quality of alliance in a support program for young mothers. Infant Mental Health Journal, 33(1), 22–33.</t>
+  </si>
+  <si>
+    <t>WWHV095913</t>
+  </si>
+  <si>
+    <t>Hunter, L. J., Aviles, A. I., Miller, E. B., Canfield, C. F., Guyon-Harris, K., Morris-Perez, P. A., Mendelsohn, A. L., &amp; Shaw, D. S. (2025). Impacts of the Smart Beginnings Parenting Program on Early Childhood Special Education Evaluation and Service Referral. Academic Pediatrics, 25(6). https://doi.org/10.1016/j.acap.2025.102826</t>
+  </si>
+  <si>
+    <t>WWHV038493</t>
+  </si>
+  <si>
+    <t>Huntington, L., &amp; Galano, J. (2013). Does home visiting benefit only first-time mothers? Zero to Three, 33(3), 24-30.</t>
+  </si>
+  <si>
+    <t>WWHV046712</t>
+  </si>
+  <si>
+    <t>Husson, N. (1995). Healthy Beginnings Plus: An innovative approach to prenatal care. Home Health Care Management and Practice, 7(3), 46–61.</t>
+  </si>
+  <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
+    <t>WWHV095284</t>
+  </si>
+  <si>
+    <t>Hutchinson, J. M., Watterworth, J. C., Haines, J., Duncan, A. M., Mirotta, J. A., Ma, D. W. L., &amp; Buchholz, A. C. (2018). Snacking patterns of preschool-aged children: Opportunity for improvement. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 2–6. https://doi.org/10.3148/cjdpr-2017-022</t>
+  </si>
+  <si>
+    <t>WWHV041757</t>
+  </si>
+  <si>
+    <t>Hutzler, R. (2013). Implementation of the Nurse Family Partnership program in Pima County rural communities (Order No. 3604539, The University of Arizona). ProQuest Dissertations and Theses, 182.</t>
+  </si>
+  <si>
+    <t>WWHV016774</t>
+  </si>
+  <si>
+    <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
+  </si>
+  <si>
+    <t>WWHV069754</t>
+  </si>
+  <si>
+    <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
+  </si>
+  <si>
+    <t>WWHV027900</t>
+  </si>
+  <si>
+    <t>Illback, R. J., &amp; Kalafat, J. (1996). Evaluation studies of the Kentucky family resource &amp; youth services centers program: Compendium of current reports. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV027885</t>
+  </si>
+  <si>
+    <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV080750</t>
+  </si>
+  <si>
+    <t>Imrisek, S. D., Castaño, K., &amp; Bernard, K. (2018). Developing self-regulation in a dysregulating world: Attachment and Biobehavioral Catch-up for a toddler in foster care. Journal of Clinical Psychology, 74(8), 1308–1318. https://doi.org/10.1002/jclp.22642</t>
+  </si>
+  <si>
+    <t>WWHV090807</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
     <t>Family Spirit®</t>
   </si>
   <si>
-    <t>WWHV015966</t>
-[...577 lines deleted...]
-  <si>
     <t>WWHV094974</t>
   </si>
   <si>
     <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
   </si>
   <si>
     <t>WWHV074886</t>
   </si>
   <si>
     <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
   </si>
   <si>
     <t>WWHV050300</t>
   </si>
   <si>
     <t>Intensive intervention for teenage mothers widened. (2015). Nursing Standard, 29(29), 8.</t>
   </si>
   <si>
     <t>WWHV063461</t>
   </si>
   <si>
     <t>Ionutiu, R. D. (2016). The effectiveness of a positive parenting program-results of a preliminary study in a Romanian sample. Cognitie, Creier, Comportament, 20(3).</t>
   </si>
   <si>
     <t>WWHV016115</t>
   </si>
   <si>
     <t>Iowa Department of Public Health. (2004). Healthy opportunities for parents to experience success - Healthy Families Iowa (HOPES- HFI): Annual report for FY '03. Des Moines, IA: Author.</t>
   </si>
   <si>
     <t>WWHV065169</t>
   </si>
   <si>
     <t>Iruka, I. U., Brown, D., Jerald, J., &amp; Blitch, K. (2018). Early Steps to School Success (ESSS): Examining pathways linking home visiting and language outcomes. Child &amp; Youth Care Forum, 47(2), 283–301.</t>
   </si>
   <si>
-    <t>Early Steps to School Success™-Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV069408</t>
   </si>
   <si>
     <t>Iskander, J. M., Rakestraw, H. M., Morris, A. T., Wildman, B. G., &amp; Duby, J. C. (2018). Group Triple P and child unintentional injury risk: A pilot study. Children’s Health Care, 47(4), 452–466.</t>
   </si>
   <si>
     <t>WWHV078982</t>
   </si>
   <si>
     <t>Izumi, B. T., Eckhardt, C. L., Wilson, D. P., &amp; Cahill, J. (2016). A cooking intervention to increase vegetable consumption by parents with children enrolled in an Early Head Start home visiting program: A pilot study in Portland, Oregon, 2013-2014. Preventing Chronic Disease, 13, E174. https://doi.org/10.5888/pcd13.160259</t>
   </si>
   <si>
     <t>WWHV053724</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV043937</t>
   </si>
   <si>
     <t>Jack, S., M., Busser, L. D., Sheehan, D., Gonzalez, A., Zwygers, E. J., &amp; MacMillan, H. L. (2012). Adaptation and implementation of the Nurse-Family Partnership in Canada. Canadian Journal of Public Health, 103(Suppl. 1), S42-S49.</t>
   </si>
   <si>
     <t>WWHV047184</t>
@@ -4971,74 +4824,68 @@
   <si>
     <t>WWHV093695</t>
   </si>
   <si>
     <t>Kapp, J. M., Hall, B., &amp; Kemner, A. (2020). Collecting early childhood obesity measurements through a home visiting program: A proof-of-concept study. Preventing Chronic Disease, 17, E169.</t>
   </si>
   <si>
     <t>WWHV013590</t>
   </si>
   <si>
     <t>Karmaliani, R. S. (2000). Inter-sectoral collaborative dynamics and their effects on systems change: A case study on Healthy Families initiative. (Doctoral dissertation, University of Minnesota, 2000); 0130 Adviser: Co-Advisers Sandra Edwardson Derryl Block. Dissertation Abstracts International, 61 (10B), 158-5236. (AAI9991424)</t>
   </si>
   <si>
     <t>WWHV013501</t>
   </si>
   <si>
     <t>Karther, D. E. (1995). Even Start parents’ practices and views of literacy with preschool-aged children. (West Virginia University; 0256 Advisor: Chairperson Joy Saab). Dissertation Abstracts International, 57 (06A), 248-2352. (AAI9635105)</t>
   </si>
   <si>
     <t>WWHV095864</t>
   </si>
   <si>
     <t>Kash, B., Tan, D., Tittle, K., &amp; Tomaszewski, L. (2016). The pediatric medical home: What do evidence-based models look like? The American Journal of Accountable Care, 4(2).</t>
   </si>
   <si>
-    <t>Building Healthy Children (BHC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038554</t>
   </si>
   <si>
     <t>Katz, K. S., El-Mohandes, A., Johnson, D. M., Jarrett, M., Rose, A., &amp; Cober, M. (2001). Retention of low income mothers in a parenting intervention study. Journal of Community Health, vol. 26(3), 203–218.</t>
   </si>
   <si>
     <t>WWHV014917</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., Henderson, T., &amp; McGuigan, W. (1999). Oregon’s Healthy Start effort: 1997–98 status report. Corvallis, OR: Oregon State University Family Policy Program. </t>
   </si>
   <si>
     <t>WWHV030048</t>
   </si>
   <si>
     <t>Keefe, M. R. (2000). Managing infant irritability: A clinical trial. Abstract available at http://search.engrant.com/project/a4Vv6u/managing_infant_irritabilitya_…. Accessed March 6, 2012.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV034225</t>
   </si>
   <si>
     <t>Kelley, C. E. The impact of maternal mental health on parenting quality and child outcomes in Early Head Start. Master’s thesis, Georgetown University. (AAI1475317). (MSTAR_818805467; 201077260).</t>
   </si>
   <si>
     <t>WWHV014436</t>
   </si>
   <si>
     <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
   </si>
   <si>
     <t>WWHV050340</t>
   </si>
   <si>
     <t>Kelly, P. J. (2015). The invisibility of public health nurses. Public Health Nursing, 32(5), 379-380.</t>
   </si>
   <si>
     <t>WWHV045879</t>
   </si>
   <si>
     <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
   </si>
   <si>
     <t>WWHV045942</t>
@@ -5403,53 +5250,50 @@
   <si>
     <t>WWHV050983</t>
   </si>
   <si>
     <t>Korfmacher, J., Green, B., Staerkel, F., Peterson, C., Cook, G., Roggman, L., Faldowski, R., &amp; Schiffman, R. (2015). Parent involvement in early childhood home visiting. Child and Youth Care Forum, 1-26.</t>
   </si>
   <si>
     <t>WWHV089832</t>
   </si>
   <si>
     <t>Korom, M., Goldstein, A., Tabachnick, A. R., Palmwood, E. N., Simons, R. F., &amp; Dozier, M. (2021). Early parenting intervention accelerates inhibitory control development among CPS-involved children in middle childhood: A randomized clinical trial. Developmental Science, 24(3), e13054. https://doi.org/10.1111/desc.13054</t>
   </si>
   <si>
     <t>WWHV037650</t>
   </si>
   <si>
     <t>Kreisman, D. (2012). The source of black-white inequality in early language acquisition: Evidence from Early Head Start. Social Science Research, 41(6), 1429-1450.</t>
   </si>
   <si>
     <t>WWHV031207</t>
   </si>
   <si>
     <t>Krieger, J. W., Philby, M. L., &amp; Brooks, M. Z. (2011). Better home visits for asthma. American Journal of Preventive Medicine, 41(2), S48-S51.</t>
   </si>
   <si>
-    <t>Seattle-King County Healthy Homes Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV030091</t>
   </si>
   <si>
     <t>Krieger, J. W., Song, L., Takaro, T. K., &amp; Stout, J. (2000). Asthma and the home environment of low-income urban children: Preliminary findings from the Seattle-King County Healthy Homes Project. Journal of Urban Health, 77(1), 50-67.</t>
   </si>
   <si>
     <t>WWHV030032</t>
   </si>
   <si>
     <t>Krieger, J. W., Takaro, T. K., &amp; Song, L. (2008). Seattle King County healthy homes reducing asthma morbidity through home visits [abstract]. American Thoracic Society International Conference, May 16-21, 2008, Toronto, Canada, A232-A232.</t>
   </si>
   <si>
     <t>WWHV007593</t>
   </si>
   <si>
     <t>Krieger, J., Takaro, T. K., Song, L., Beaudet, N., &amp; Edwards, K. (2009). A randomized controlled trial of asthma self-management support comparing clinic-based nurses and in-home community health workers: The Seattle-King county Healthy Homes II project. Archives of Pediatrics &amp; Adolescent Medicine, 163(2), 141-149.</t>
   </si>
   <si>
     <t>WWHV007748</t>
   </si>
   <si>
     <t>Krieger, J. W., Takaro, T. K., Song, L., &amp; Weaver, M. (2005). The Seattle-King County Healthy Homes Project: A randomized, controlled trial of a community health worker intervention to decrease exposure to indoor asthma triggers. American Journal of Public Health, 95(4), 652-659.</t>
   </si>
   <si>
     <t>WWHV050343</t>
@@ -5514,53 +5358,50 @@
   <si>
     <t>WWHV063759</t>
   </si>
   <si>
     <t>Kuschel, A., Granic, M., Hahlweg, K., &amp; Hartung, D. (2016). «Nicht von schlechten Eltern!» Effekte einer therapieintegrierten Familienintervention [Children of mentally ill parents. Effects of a therapy-integrated family intervention]. Verhaltenstherapie, 26(2), 83–91.</t>
   </si>
   <si>
     <t>WWHV056631</t>
   </si>
   <si>
     <t>Kyzer, A., Whiteside-Mansell, L., McKelvey, L., &amp; Swindle, T. (2016). Supporting family engagement in home visiting with the Family Map Inventories. Infants &amp; Young Children, 29(1), 37–52. https://doi.org/10.1097/IYC.0000000000000051</t>
   </si>
   <si>
     <t>WWHV095905</t>
   </si>
   <si>
     <t>Labella, M. H., Eiden, R. D., Roben, C. K. P., &amp; Dozier, M. (2021). Adapting an evidence-based home visiting intervention for mothers with opioid dependence: Modified Attachment and Biobehavioral Catch-up. Frontiers in Psychology, 12. https://doi.org/ 10.3389/fpsyg.2021.675866</t>
   </si>
   <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV075783</t>
   </si>
   <si>
     <t>Lambarth, C. H., &amp; Green, B. L. (2019). Exploring a model for infant and early childhood mental health consultation in early childhood home visiting. Infant Mental Health Journal, 40(6), 874–888. https://doi.org/10.1002/imhj.21818</t>
   </si>
   <si>
     <t>WWHV034757</t>
   </si>
   <si>
     <t>Lambert, K. D. (2011). Violence, depression, parental stress, and child neglect among high risk postpartum women. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(7-B), 4173.</t>
   </si>
   <si>
     <t>WWHV079268</t>
   </si>
   <si>
     <t>LaMendola, W., &amp; Krysik, J. (2008). Design imperatives to enhance evidence-based interventions with persuasive technology: A case scenario in preventing child maltreatment. Journal of Technology in Human Services, 26(2), 397–422. https://doi.org/10.1080/15228830802097364</t>
   </si>
   <si>
     <t>WWHV040927</t>
   </si>
   <si>
     <t>Lancaster, S. (2004). Minding the Baby: Psychology and infant mental health. Clinical Psychologist, 8(1), 2-4.</t>
   </si>
   <si>
     <t>WWHV027156</t>
@@ -6018,53 +5859,50 @@
   <si>
     <t>WWHV041968</t>
   </si>
   <si>
     <t>Mackay, S., &amp; Newman, J. (2012). A study into the local costs of the Family Nurse Partnership Programme in England, summary report. Watford, England: Apteligen.</t>
   </si>
   <si>
     <t>WWHV071812</t>
   </si>
   <si>
     <t>MacKinnon, L. (2016). Saying goodbye in the Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 23–24.</t>
   </si>
   <si>
     <t>WWHV037137</t>
   </si>
   <si>
     <t>Macklin, S. (2006). Parents as First Teachers: The foundation for success. St. Paul: Concordia University.</t>
   </si>
   <si>
     <t>WWHV027018</t>
   </si>
   <si>
     <t>MacMillan, H. L., Wathen, C. N., Barlow, J., Fergusson, D. M., Leventhal, J. M., &amp; Taussig, H. N. (2009). Interventions to prevent child maltreatment and associated impairment. The Lancet, 373(9659), 250–266.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand), Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095289</t>
   </si>
   <si>
     <t>MacRae, L. M., Darlington, G., Haines, J., &amp; Ma, D. W. L. (2017). Examination of associations between chaos in the home environment, serum cortisol level, and dietary fat intake among parents of preschool-age children. Applied Physiology, Nutrition, and Metabolism, 42(7), 788–791. https://doi.org/10.1139/apnm-2016-0659</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV095821</t>
   </si>
   <si>
     <t>Maguire-Jack, K., Park, Y., Chang, O.D. et al. (2024). Findings from the Michigan EITC Access Project: ACEs Prevention Through Economic Intervention. Child and Adolescent Social Work Journal, 1-10. https://doi.org/10.1007/s10560-024-00971-2</t>
   </si>
   <si>
     <t>WWHV062410</t>
   </si>
   <si>
     <t>Mahabee–Gittens, E. M., Ammerman, R. T., Khoury, J. C., Stone, L., Meyers, G. T., Witry, J. K., ... &amp; Akers, L. (2017). Healthy families: Study protocol for a randomized controlled trial of a screening, brief intervention, and referral to treatment intervention for caregivers to reduce secondhand smoke exposure among pediatric emergency patients. BMC Public Health, 17(1), 374.</t>
   </si>
   <si>
     <t>WWHV095285</t>
@@ -6471,53 +6309,50 @@
   <si>
     <t>WWHV005564</t>
   </si>
   <si>
     <t>Meehan, M. L. (1999). Evaluation of the Monongalia County Schools Even Start program child vocabulary outcomes. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV027187</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Spring, J., Swisher, A., Lewis, H. (2000). Adult literacy and parenting outcomes of a rural, home-based program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV005019</t>
   </si>
   <si>
     <t>Meehan, M. L., Walsh, S., Swisher, A., Spring, J., &amp; Lewis H. (1999). Process and outcomes evaluation of an Even Start program. Charleston, WV: Appalachia Educational Lab.</t>
   </si>
   <si>
     <t>WWHV095021</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Yu, X., Meng, R., Luo, Z., Vander Meulen, P., Sanchez Lloyd, C., &amp; Roman, L. A. (2023). Community health worker home visiting, birth outcomes, maternal care, and disparities among birthing individuals with Medicaid insurance. JAMA Pediatrics, 177(9), 939–946. https://doi.org/10.1001/jamapediatrics.2023.2310</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095922</t>
   </si>
   <si>
     <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
   </si>
   <si>
     <t>WWHV041470</t>
   </si>
   <si>
     <t>Mejdoubi, J., Heijkant, S. C. C. M., Struijf, E., Leerdam, F. J. M., HiraSing, R. A., &amp; Crijnen, A. A. M. (2013). Risicofactoren voor kindermishandeling bij jonge hoogrisicozwangeren: Design van het VoorZorgonderzoek. JGZ—Tijdschrift voor Jeugdgezondheidszorg, 45(2), 26–31.</t>
   </si>
   <si>
     <t>WWHV038837</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, Silvia C. C. M., van Leerdam, F. J. M., Crone, M., Crijnen, A., &amp; HiraSing, R. A. (2013). Effects of nurse home visitation on cigarette smoking, pregnancy outcomes and breastfeeding: A randomized controlled trial. Midwifery, 30(6), 688–695.</t>
   </si>
   <si>
     <t>WWHV037933</t>
   </si>
   <si>
     <t>Mejdoubi, J., van den Heijkant, S., Struijf, E., van Leerdam, F., HiraSing, R., &amp; Crijnen, A. (2011). Addressing risk factors for child abuse among high risk pregnant women: Design of a randomised controlled trial of the nurse family partnership in Dutch preventative care. BMC Public Health, 11, 823.</t>
   </si>
   <si>
     <t>WWHV038836</t>
@@ -6856,53 +6691,50 @@
     <t>National Institutes of Health (2020). Intervening with opioid-dependent Mothers and Infants (mABC) (NCT04454645 ). https://clinicaltrials.gov/show/NCT04454645</t>
   </si>
   <si>
     <t>WWHV087456</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting self-regulation skills and healthy eating habits in Early Head Start (NCT03958214). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/NCT03958214</t>
   </si>
   <si>
     <t>WWHV087454</t>
   </si>
   <si>
     <t>National Library of Medicine. (2019). Promoting healthy development with the Recipe 4 Success intervention (NCT03976089). National Institute of Health, National Center for Biotechnology Information. https://clinicaltrials.gov/show/nct03976089</t>
   </si>
   <si>
     <t>WWHV095045</t>
   </si>
   <si>
     <t>National Library of Medicine. (2023). Grow Well: Addressing childhood obesity in low-income families. https://clinicaltrials.gov/show/NCT05885581</t>
   </si>
   <si>
     <t>WWHV033021</t>
   </si>
   <si>
     <t>Navaie-Waliser, M., Martin, S. L., Campbell, M. K., Tessaro, I., Kotelchuck, M., &amp; Cross, A. W. (2000). Factors predicting completion of a home visitation program by high-risk pregnant women: The North Carolina Maternal Outreach Worker program. American Journal of Public Health, 90(1), 121-124.</t>
-  </si>
-[...1 lines deleted...]
-    <t>North Carolina Baby Love Maternal Outreach Workers Program</t>
   </si>
   <si>
     <t>WWHV070919</t>
   </si>
   <si>
     <t>NCT01684644. (2012). A controlled study of parent training in the treatment of ADHD in young children. https://clinicaltrials.gov/show/nct01684644</t>
   </si>
   <si>
     <t>WWHV072178</t>
   </si>
   <si>
     <t>NCT03079752. (2017). The prenatal/early infancy project: An adolescent follow-up. Retrieved from https://clinicaltrials.gov/show/nct03079752.</t>
   </si>
   <si>
     <t>WWHV072169</t>
   </si>
   <si>
     <t>NCT03360539. (2017). Nurse-Family Partnership impact evaluation in South Carolina. Retrieved from https://clinicaltrials.gov/show/nct03360539</t>
   </si>
   <si>
     <t>WWHV087443</t>
   </si>
   <si>
     <t>NCT03887910. (2019). Northwell health visits: A family connects pilot implementation at Northwell Health. https://classic.clinicaltrials.gov/ct2/show/NCT03887910</t>
   </si>
@@ -7894,50 +7726,53 @@
   <si>
     <t>WWHV078906</t>
   </si>
   <si>
     <t>Raikes, H. H., &amp; Love, J. M. (2002). Early Head Start: A dynamic new program for infants and toddlers and their families. Infant Mental Health Journal, 23(1), 1–13. https://doi.org/10.1002/imhj.10000</t>
   </si>
   <si>
     <t>WWHV041866</t>
   </si>
   <si>
     <t>Raikes, H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64-92.</t>
   </si>
   <si>
     <t>WWHV078937</t>
   </si>
   <si>
     <t>Raikes, H. H., Vogel, C., &amp; Love, J. M. (2013). Family subgroups and impacts at ages 2, 3, and 5: Variability by race/ethnicity and demographic risk. Monographs of the Society for Research in Child Development, 78(1), 64–92.  https://www.jstor.org/stable/23361873</t>
   </si>
   <si>
     <t>WWHV091221</t>
   </si>
   <si>
     <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
     <t>WWHV042411</t>
   </si>
   <si>
     <t>Ralph, A., &amp; Sanders, M. (2006). The ‘teen Triple P’ Positive Parenting Program: a preliminary evaluation. Youth Studies Australia, 25(2), 41-48.</t>
   </si>
   <si>
     <t>WWHV064759</t>
   </si>
   <si>
     <t>Ramaekers, S., &amp; Vandezande, A. (2013). ‘Parents need to become independent problem solvers’: a critical reading of the current parenting culture through the case of Triple P. Ethics and Education, 8(1), 77–88.</t>
   </si>
   <si>
     <t>WWHV069833</t>
   </si>
   <si>
     <t>Ramchandani, P. G., O’Farrelly, C., Babalis, D., Bakermans-Kranenburg, M. J., Byford, S., Grimas, E. S., . . . Stein, A. (2017). Preventing enduring behavioral problems in young children through early psychological intervention (Healthy Start, Happy Start): Study protocol for a randomized controlled trial. Trials, 18(1), 543.</t>
   </si>
   <si>
     <t>WWHV095297</t>
   </si>
   <si>
     <t>Ramuscak, A. (2022). Comparing the perceptions and opinions of the 2007 and 2019 Canada’s Food Guide among parents from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27053</t>
   </si>
   <si>
     <t>WWHV095291</t>
@@ -8650,53 +8485,50 @@
   <si>
     <t>WWHV094802</t>
   </si>
   <si>
     <t>Schaub, S., Eberli, R., Ramseier, E., Neuhauser, A., &amp; Lanfranchi, A. (2021). Förderung ab Geburt mit dem Programm, PAT-Mit Eltern Lernen, Effekte im ersten Kindergartenjahr. Schweizerische Zeitschrift für Bildungswissenschaften, 43(2), 285–296. https://doi.org/10.25656/01:22969</t>
   </si>
   <si>
     <t>WWHV074841</t>
   </si>
   <si>
     <t>Schaub, S., Ramseier, E., Neuhauser, A., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2019). Effects of home-based early intervention on child outcomes: A randomized controlled trial of parents as teachers in Switzerland. Early Childhood Research Quarterly, 48, 173–185. https://doi.org/10.1016/j.ecresq.2019.03.007</t>
   </si>
   <si>
     <t>WWHV080778</t>
   </si>
   <si>
     <t>Schein, S. S., Costello, A. H., Roben, C. K. P., &amp; Dozier, M. (2017). Implementing attachment and biobehavioral catch-up with foster parents. International Journal of Birth and Parent Education, 5(2), 22–26.</t>
   </si>
   <si>
     <t>WWHV094789</t>
   </si>
   <si>
     <t>Schein, S. S., Roben, C. K. P., Costello, A. H., &amp; Dozier, M. (2022). Assessing changes in parent sensitivity in telehealth and hybrid implementation of Attachment and Biobehavioral Catch-Up during the COVID-19 pandemic. Child Maltreatment, 28(1). https://doi.org/10.1177/10775595211072516</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016101</t>
   </si>
   <si>
     <t>Schellenbach, C., &amp; Pernice, F. (1999). Healthy Start Oakland. A final report. Detroit, MI: Skillman Foundation.</t>
   </si>
   <si>
     <t>WWHV016212</t>
   </si>
   <si>
     <t>Schempf, A. H. (2007). Parental satisfaction with early pediatric care and immunization of young children: The mediating role of age-appropriate well-child care utilization. Archives of Pediatrics &amp; Adolescent Medicine, 161(1), 50–56.</t>
   </si>
   <si>
     <t>WWHV027131</t>
   </si>
   <si>
     <t>Schnieders, H. L. M. (1999). Parental empathy and discipline choice: Implications for a Nurturing Parenting Program (Kentucky, child abuse). (University of Louisville; 0110 Advisor: Chair Kathleen M. Kirby). Dissertation Abstracts International, 60 (07A), 93-2376. (AAG9939919)</t>
   </si>
   <si>
     <t>WWHV094191</t>
   </si>
   <si>
     <t>Schochet, O. N. (2021). Two-generation early intervention programs as vehicles for enhancing parental human capital and economic self-sufficiency [Doctoral dissertation, Georgetown University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/two-generation-early-inte…</t>
   </si>
   <si>
     <t>WWHV094369</t>
@@ -9490,53 +9322,50 @@
   <si>
     <t>WWHV073148</t>
   </si>
   <si>
     <t>Tabak, R. G., Morshed, A. B., Schwarz, C. D., &amp; Haire-Joshu, D. (2018). Impact of a healthy weight intervention embedded within a national home visiting program on the home food environment. Frontiers in Public Health, 6, 178.</t>
   </si>
   <si>
     <t>WWHV065758</t>
   </si>
   <si>
     <t>Tabak, R. G., Morshed, A. B., Schwarz, C. D., &amp; Haire-Joshu, D. (2018). Impact of a healthy weight intervention embedded within a national home visiting program on the home food environment: Obesity Facts. [Conference presentation]. 25th European Congress on Obesity, ECO 2018, Austria, 201811, 264–264.</t>
   </si>
   <si>
     <t>WWHV091444</t>
   </si>
   <si>
     <t>Tabak, R. G., Schwarz, C. D., Kemner, A., Johnston, S., Aramburu, A., &amp; Haire-Joshu, D. (2021). Social determinants of health discussed with mothers during personal visits before and during the COVID-19 pandemic. Health Equity, 5(1), 536–544. https://doi.org/10.1089/heq.2020.0140</t>
   </si>
   <si>
     <t>WWHV036997</t>
   </si>
   <si>
     <t>Taft, A., Small, R., Hegarty, K., &amp; Lumley, J. (2004). Mosaic (Mothers’ Advocates in the Community): A randomised community intervention trial in general practice to reduce partner abuse and depression among recent mothers. Journal of Epidemiology &amp; Community Health, 58(suppl. 1), p. A56.</t>
   </si>
   <si>
-    <t>Mothers’ Advocates in the Community (MOSAIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV033315</t>
   </si>
   <si>
     <t>Taft, A. J., Small, R., Hegarty, K. L., Lumley, J., Watson, L. F., &amp; Gold, L. (2009). MOSAIC (Mothers’ Advocates in the Community): Protocol and sample description of a cluster randomised trial of mentor mother support to reduce intimate partner violence among pregnant or recent mothers. BMC Public Health, 9(159).</t>
   </si>
   <si>
     <t>WWHV079353</t>
   </si>
   <si>
     <t>Taki, S., Li, M. W., Shaw, M., Caffrey, P., &amp; Gordon, P. (2018). Integrating an effective obesity prevention program into existing home visiting services: The Healthy Beginnings program. International Journal of Integrated Care, 18, 1–2. https://doi.org/10.5334/ijic.s1164.</t>
   </si>
   <si>
     <t>WWHV065817</t>
   </si>
   <si>
     <t>Tandon, S., Ward, E., Hamil, J., Jimenez, C., &amp; Carter, M. (2018). Perinatal depression prevention through home visitation: A cluster randomized trial of mothers and babies 1-on-1. Journal of Behavioral Medicine, 1–12.</t>
   </si>
   <si>
     <t>WWHV095279</t>
   </si>
   <si>
     <t>Tang, L., Darlington, G., Ma, D., &amp; Haines, J. (2018). Mothers’ and fathers’ media parenting practices associated with young children’s screen-time: A cross-sectional study. BMC Obesity, 5(1), 1–10. https://doi.org/10.1186/s40608-018-0214-4</t>
   </si>
   <si>
     <t>WWHV095283</t>
@@ -10733,53 +10562,50 @@
     <t>Yu, J., Mahajan, A., Darlington, G., Buchholz, A. C., Duncan, A. M., Haines, J., &amp; Ma, D. W. L. (2023). Free sugar intake from snacks and beverages in Canadian preschool- and toddler-aged children: A cross-sectional study. BMC Nutrition, 9(1). https://doi.org/10.1186/s40795-023-00702-3</t>
   </si>
   <si>
     <t>WWHV028664</t>
   </si>
   <si>
     <t>Zajicek-Farber, M., Wall, S. M., Kisker, E., E., Luze, G. J., &amp; Summers, J. A. (2011). Comparing service use of Early Head Start families of children with and without disabilities. Journal of Family Social Work, 14(2), 159-178. doi:10.1080/1052</t>
   </si>
   <si>
     <t>WWHV016657</t>
   </si>
   <si>
     <t>Zamora, I. (2007). The Healthy Steps program: Helping families grow. Dissertation Abstracts International: Section B: The Sciences and Engineering, 68(5B).</t>
   </si>
   <si>
     <t>WWHV065531</t>
   </si>
   <si>
     <t>Zarnowiecki, D., Nguyen, H., Hampton, C., Boffa, J., &amp; Segal, L. (2018). The Australian Nurse-Family Partnership program for aboriginal mothers and babies: Describing client complexity and implications for program delivery. Midwifery, 65, 72–81.</t>
   </si>
   <si>
     <t>WWHV029362</t>
   </si>
   <si>
     <t>Zeanah, C. H., Berlin, L. J., &amp; Boris, N. W. (2011). Practitioner review: Clinical applications of attachment theory and research for infants and young children. Journal of Child Psychology and Psychiatry, 52(8), 819–833.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
   <si>
     <t>WWHV063433</t>
   </si>
   <si>
     <t>Zemp, M., Milek, A., Cummings, E. M., &amp; Bodenmann, G. (2017). Longitudinal interrelations between dyadic coping and coparenting conflict in couples. Journal of Child and Family Studies, 26(8), 2276–2290.</t>
   </si>
   <si>
     <t>WWHV062888</t>
   </si>
   <si>
     <t>Zemp, M., Milek, A., Cummings, E. M., Cina, A., &amp; Bodenmann, G. (2016). How couple-and parenting-focused programs affect child behavioral problems: A randomized controlled trial. Journal of Child and Family Studies, 25(3), 798–810.</t>
   </si>
   <si>
     <t>WWHV063450</t>
   </si>
   <si>
     <t>Zemp, M., Milek, A., Davies, P. T., &amp; Bodenmann, G. (2016). Improved child problem behavior enhances the parents’ relationship quality: A randomized trial. Journal of Family Psychology, 30(8), 896.</t>
   </si>
   <si>
     <t>WWHV015224</t>
   </si>
   <si>
     <t>Zhang, C., &amp; Schwartz, B. (2003). How Early Head Start programs are doing their jobs: Perspectives from families in an inner city. Journal of Early Education &amp; Family Review, 11(1), 22–34.</t>
   </si>
@@ -10816,52 +10642,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -11128,30539 +10957,23482 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1792"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E1792"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...40 lines deleted...]
-      <c r="C7" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...136 lines deleted...]
-      <c r="A18" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="B27" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...12 lines deleted...]
-      <c r="E22">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...199 lines deleted...]
-      <c r="E34">
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...12 lines deleted...]
-      <c r="E35">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E104" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...29 lines deleted...]
-      <c r="E37">
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...80 lines deleted...]
-      <c r="E42">
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-[...97 lines deleted...]
-      <c r="E48">
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...12 lines deleted...]
-      <c r="E49">
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...63 lines deleted...]
-      <c r="E53">
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C235" s="1"/>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C241" s="1"/>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C244" s="1"/>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C253" s="1"/>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E256" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C264" s="1"/>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C272" s="1"/>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C276" s="1"/>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C279" s="1"/>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C283" s="1"/>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C288" s="1"/>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C290" s="1"/>
+      <c r="D290" s="1"/>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C291" s="1"/>
+      <c r="D291" s="1"/>
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C292" s="1"/>
+      <c r="D292" s="1"/>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C294" s="1"/>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C295" s="1"/>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C296" s="1"/>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C297" s="1"/>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C298" s="1"/>
+      <c r="D298" s="1"/>
+      <c r="E298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C300" s="1"/>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E301" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C302" s="1"/>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C303" s="1"/>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...29 lines deleted...]
-      <c r="E55">
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C304" s="1"/>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C306" s="1"/>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C307" s="1"/>
+      <c r="D307" s="1"/>
+      <c r="E307" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C308" s="1"/>
+      <c r="D308" s="1"/>
+      <c r="E308" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C309" s="1"/>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C310" s="1"/>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C311" s="1"/>
+      <c r="D311" s="1"/>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C312" s="1"/>
+      <c r="D312" s="1"/>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C313" s="1"/>
+      <c r="D313" s="1"/>
+      <c r="E313" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C314" s="1"/>
+      <c r="D314" s="1"/>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C315" s="1"/>
+      <c r="D315" s="1"/>
+      <c r="E315" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C316" s="1"/>
+      <c r="D316" s="1"/>
+      <c r="E316" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C317" s="1"/>
+      <c r="D317" s="1"/>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E318" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C319" s="1"/>
+      <c r="D319" s="1"/>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C320" s="1"/>
+      <c r="D320" s="1"/>
+      <c r="E320" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C321" s="1"/>
+      <c r="D321" s="1"/>
+      <c r="E321" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C322" s="1"/>
+      <c r="D322" s="1"/>
+      <c r="E322" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C323" s="1"/>
+      <c r="D323" s="1"/>
+      <c r="E323" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C324" s="1"/>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C325" s="1"/>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C326" s="1"/>
+      <c r="D326" s="1"/>
+      <c r="E326" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C327" s="1"/>
+      <c r="D327" s="1"/>
+      <c r="E327" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C328" s="1"/>
+      <c r="D328" s="1"/>
+      <c r="E328" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C329" s="1"/>
+      <c r="D329" s="1"/>
+      <c r="E329" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C330" s="1"/>
+      <c r="D330" s="1"/>
+      <c r="E330" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C331" s="1"/>
+      <c r="D331" s="1"/>
+      <c r="E331" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C332" s="1"/>
+      <c r="D332" s="1"/>
+      <c r="E332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C333" s="1"/>
+      <c r="D333" s="1"/>
+      <c r="E333" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C334" s="1"/>
+      <c r="D334" s="1"/>
+      <c r="E334" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C335" s="1"/>
+      <c r="D335" s="1"/>
+      <c r="E335" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C336" s="1"/>
+      <c r="D336" s="1"/>
+      <c r="E336" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C337" s="1"/>
+      <c r="D337" s="1"/>
+      <c r="E337" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C338" s="1"/>
+      <c r="D338" s="1"/>
+      <c r="E338" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C339" s="1"/>
+      <c r="D339" s="1"/>
+      <c r="E339" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C340" s="1"/>
+      <c r="D340" s="1"/>
+      <c r="E340" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C341" s="1"/>
+      <c r="D341" s="1"/>
+      <c r="E341" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C342" s="1"/>
+      <c r="D342" s="1"/>
+      <c r="E342" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C343" s="1"/>
+      <c r="D343" s="1"/>
+      <c r="E343" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C344" s="1"/>
+      <c r="D344" s="1"/>
+      <c r="E344" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C345" s="1"/>
+      <c r="D345" s="1"/>
+      <c r="E345" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C346" s="1"/>
+      <c r="D346" s="1"/>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C347" s="1"/>
+      <c r="D347" s="1"/>
+      <c r="E347" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...12 lines deleted...]
-      <c r="E56">
+    <row r="348" spans="1:5">
+      <c r="A348" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="C348" s="1"/>
+      <c r="D348" s="1"/>
+      <c r="E348" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...624 lines deleted...]
-      <c r="E93">
+    <row r="349" spans="1:5">
+      <c r="A349" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C349" s="1"/>
+      <c r="D349" s="1"/>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C350" s="1"/>
+      <c r="D350" s="1"/>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C351" s="1"/>
+      <c r="D351" s="1"/>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C352" s="1"/>
+      <c r="D352" s="1"/>
+      <c r="E352" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C353" s="1"/>
+      <c r="D353" s="1"/>
+      <c r="E353" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C354" s="1"/>
+      <c r="D354" s="1"/>
+      <c r="E354" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C355" s="1"/>
+      <c r="D355" s="1"/>
+      <c r="E355" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C356" s="1"/>
+      <c r="D356" s="1"/>
+      <c r="E356" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-      <c r="A94" t="s">
+    <row r="357" spans="1:5">
+      <c r="A357" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C357" s="1"/>
+      <c r="D357" s="1"/>
+      <c r="E357" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C358" s="1"/>
+      <c r="D358" s="1"/>
+      <c r="E358" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C359" s="1"/>
+      <c r="D359" s="1"/>
+      <c r="E359" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="C360" s="1"/>
+      <c r="D360" s="1"/>
+      <c r="E360" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C361" s="1"/>
+      <c r="D361" s="1"/>
+      <c r="E361" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="C362" s="1"/>
+      <c r="D362" s="1"/>
+      <c r="E362" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C363" s="1"/>
+      <c r="D363" s="1"/>
+      <c r="E363" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C364" s="1"/>
+      <c r="D364" s="1"/>
+      <c r="E364" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C365" s="1"/>
+      <c r="D365" s="1"/>
+      <c r="E365" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="C366" s="1"/>
+      <c r="D366" s="1"/>
+      <c r="E366" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C367" s="1"/>
+      <c r="D367" s="1"/>
+      <c r="E367" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C368" s="1"/>
+      <c r="D368" s="1"/>
+      <c r="E368" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C369" s="1"/>
+      <c r="D369" s="1"/>
+      <c r="E369" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C370" s="1"/>
+      <c r="D370" s="1"/>
+      <c r="E370" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C371" s="1"/>
+      <c r="D371" s="1"/>
+      <c r="E371" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C372" s="1"/>
+      <c r="D372" s="1"/>
+      <c r="E372" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C373" s="1"/>
+      <c r="D373" s="1"/>
+      <c r="E373" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C374" s="1"/>
+      <c r="D374" s="1"/>
+      <c r="E374" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C375" s="1"/>
+      <c r="D375" s="1"/>
+      <c r="E375" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C376" s="1"/>
+      <c r="D376" s="1"/>
+      <c r="E376" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C377" s="1"/>
+      <c r="D377" s="1"/>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C378" s="1"/>
+      <c r="D378" s="1"/>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C379" s="1"/>
+      <c r="D379" s="1"/>
+      <c r="E379" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C380" s="1"/>
+      <c r="D380" s="1"/>
+      <c r="E380" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="C381" s="1"/>
+      <c r="D381" s="1"/>
+      <c r="E381" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C382" s="1"/>
+      <c r="D382" s="1"/>
+      <c r="E382" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C383" s="1"/>
+      <c r="D383" s="1"/>
+      <c r="E383" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C384" s="1"/>
+      <c r="D384" s="1"/>
+      <c r="E384" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C385" s="1"/>
+      <c r="D385" s="1"/>
+      <c r="E385" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C386" s="1"/>
+      <c r="D386" s="1"/>
+      <c r="E386" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C387" s="1"/>
+      <c r="D387" s="1"/>
+      <c r="E387" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="C388" s="1"/>
+      <c r="D388" s="1"/>
+      <c r="E388" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C389" s="1"/>
+      <c r="D389" s="1"/>
+      <c r="E389" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C390" s="1"/>
+      <c r="D390" s="1"/>
+      <c r="E390" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="C391" s="1"/>
+      <c r="D391" s="1"/>
+      <c r="E391" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C392" s="1"/>
+      <c r="D392" s="1"/>
+      <c r="E392" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C393" s="1"/>
+      <c r="D393" s="1"/>
+      <c r="E393" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C394" s="1"/>
+      <c r="D394" s="1"/>
+      <c r="E394" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C395" s="1"/>
+      <c r="D395" s="1"/>
+      <c r="E395" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C396" s="1"/>
+      <c r="D396" s="1"/>
+      <c r="E396" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B397" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C397" s="1"/>
+      <c r="D397" s="1"/>
+      <c r="E397" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C398" s="1"/>
+      <c r="D398" s="1"/>
+      <c r="E398" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B399" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C399" s="1"/>
+      <c r="D399" s="1"/>
+      <c r="E399" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="C400" s="1"/>
+      <c r="D400" s="1"/>
+      <c r="E400" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="C401" s="1"/>
+      <c r="D401" s="1"/>
+      <c r="E401" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B402" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="C402" s="1"/>
+      <c r="D402" s="1"/>
+      <c r="E402" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B403" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C403" s="1"/>
+      <c r="D403" s="1"/>
+      <c r="E403" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B404" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="C404" s="1"/>
+      <c r="D404" s="1"/>
+      <c r="E404" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="C405" s="1"/>
+      <c r="D405" s="1"/>
+      <c r="E405" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B406" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="C406" s="1"/>
+      <c r="D406" s="1"/>
+      <c r="E406" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B407" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="C407" s="1"/>
+      <c r="D407" s="1"/>
+      <c r="E407" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C408" s="1"/>
+      <c r="D408" s="1"/>
+      <c r="E408" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="C409" s="1"/>
+      <c r="D409" s="1"/>
+      <c r="E409" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="C410" s="1"/>
+      <c r="D410" s="1"/>
+      <c r="E410" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B411" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="C411" s="1"/>
+      <c r="D411" s="1"/>
+      <c r="E411" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="B412" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="C412" s="1"/>
+      <c r="D412" s="1"/>
+      <c r="E412" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C413" s="1"/>
+      <c r="D413" s="1"/>
+      <c r="E413" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="C414" s="1"/>
+      <c r="D414" s="1"/>
+      <c r="E414" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C415" s="1"/>
+      <c r="D415" s="1"/>
+      <c r="E415" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C416" s="1"/>
+      <c r="D416" s="1"/>
+      <c r="E416" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="C417" s="1"/>
+      <c r="D417" s="1"/>
+      <c r="E417" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C418" s="1"/>
+      <c r="D418" s="1"/>
+      <c r="E418" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C419" s="1"/>
+      <c r="D419" s="1"/>
+      <c r="E419" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C420" s="1"/>
+      <c r="D420" s="1"/>
+      <c r="E420" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B421" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C421" s="1"/>
+      <c r="D421" s="1"/>
+      <c r="E421" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="B422" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C422" s="1"/>
+      <c r="D422" s="1"/>
+      <c r="E422" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C423" s="1"/>
+      <c r="D423" s="1"/>
+      <c r="E423" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C424" s="1"/>
+      <c r="D424" s="1"/>
+      <c r="E424" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="C425" s="1"/>
+      <c r="D425" s="1"/>
+      <c r="E425" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C426" s="1"/>
+      <c r="D426" s="1"/>
+      <c r="E426" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B427" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C427" s="1"/>
+      <c r="D427" s="1"/>
+      <c r="E427" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="B428" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C428" s="1"/>
+      <c r="D428" s="1"/>
+      <c r="E428" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B429" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C429" s="1"/>
+      <c r="D429" s="1"/>
+      <c r="E429" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="B430" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C430" s="1"/>
+      <c r="D430" s="1"/>
+      <c r="E430" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C431" s="1"/>
+      <c r="D431" s="1"/>
+      <c r="E431" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B432" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="C432" s="1"/>
+      <c r="D432" s="1"/>
+      <c r="E432" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B433" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="C433" s="1"/>
+      <c r="D433" s="1"/>
+      <c r="E433" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="B434" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C434" s="1"/>
+      <c r="D434" s="1"/>
+      <c r="E434" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B435" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="C435" s="1"/>
+      <c r="D435" s="1"/>
+      <c r="E435" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B436" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="C436" s="1"/>
+      <c r="D436" s="1"/>
+      <c r="E436" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B437" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="C437" s="1"/>
+      <c r="D437" s="1"/>
+      <c r="E437" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="B438" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="C438" s="1"/>
+      <c r="D438" s="1"/>
+      <c r="E438" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="C439" s="1"/>
+      <c r="D439" s="1"/>
+      <c r="E439" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="C440" s="1"/>
+      <c r="D440" s="1"/>
+      <c r="E440" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="C441" s="1"/>
+      <c r="D441" s="1"/>
+      <c r="E441" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B442" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="C442" s="1"/>
+      <c r="D442" s="1"/>
+      <c r="E442" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B443" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C443" s="1"/>
+      <c r="D443" s="1"/>
+      <c r="E443" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C444" s="1"/>
+      <c r="D444" s="1"/>
+      <c r="E444" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B445" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="C445" s="1"/>
+      <c r="D445" s="1"/>
+      <c r="E445" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="C446" s="1"/>
+      <c r="D446" s="1"/>
+      <c r="E446" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="C447" s="1"/>
+      <c r="D447" s="1"/>
+      <c r="E447" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="C448" s="1"/>
+      <c r="D448" s="1"/>
+      <c r="E448" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C449" s="1"/>
+      <c r="D449" s="1"/>
+      <c r="E449" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="C450" s="1"/>
+      <c r="D450" s="1"/>
+      <c r="E450" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C451" s="1"/>
+      <c r="D451" s="1"/>
+      <c r="E451" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C452" s="1"/>
+      <c r="D452" s="1"/>
+      <c r="E452" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="C453" s="1"/>
+      <c r="D453" s="1"/>
+      <c r="E453" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B454" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C454" s="1"/>
+      <c r="D454" s="1"/>
+      <c r="E454" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B455" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C455" s="1"/>
+      <c r="D455" s="1"/>
+      <c r="E455" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C456" s="1"/>
+      <c r="D456" s="1"/>
+      <c r="E456" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="C457" s="1"/>
+      <c r="D457" s="1"/>
+      <c r="E457" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C458" s="1"/>
+      <c r="D458" s="1"/>
+      <c r="E458" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C459" s="1"/>
+      <c r="D459" s="1"/>
+      <c r="E459" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C460" s="1"/>
+      <c r="D460" s="1"/>
+      <c r="E460" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C461" s="1"/>
+      <c r="D461" s="1"/>
+      <c r="E461" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="C462" s="1"/>
+      <c r="D462" s="1"/>
+      <c r="E462" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="C463" s="1"/>
+      <c r="D463" s="1"/>
+      <c r="E463" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C464" s="1"/>
+      <c r="D464" s="1"/>
+      <c r="E464" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C465" s="1"/>
+      <c r="D465" s="1"/>
+      <c r="E465" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B466" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="C466" s="1"/>
+      <c r="D466" s="1"/>
+      <c r="E466" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="C467" s="1"/>
+      <c r="D467" s="1"/>
+      <c r="E467" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="C468" s="1"/>
+      <c r="D468" s="1"/>
+      <c r="E468" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="C469" s="1"/>
+      <c r="D469" s="1"/>
+      <c r="E469" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="B470" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="C470" s="1"/>
+      <c r="D470" s="1"/>
+      <c r="E470" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="C471" s="1"/>
+      <c r="D471" s="1"/>
+      <c r="E471" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C472" s="1"/>
+      <c r="D472" s="1"/>
+      <c r="E472" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B473" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="C473" s="1"/>
+      <c r="D473" s="1"/>
+      <c r="E473" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B474" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C474" s="1"/>
+      <c r="D474" s="1"/>
+      <c r="E474" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="C475" s="1"/>
+      <c r="D475" s="1"/>
+      <c r="E475" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C476" s="1"/>
+      <c r="D476" s="1"/>
+      <c r="E476" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="C477" s="1"/>
+      <c r="D477" s="1"/>
+      <c r="E477" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C478" s="1"/>
+      <c r="D478" s="1"/>
+      <c r="E478" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="C479" s="1"/>
+      <c r="D479" s="1"/>
+      <c r="E479" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C480" s="1"/>
+      <c r="D480" s="1"/>
+      <c r="E480" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C481" s="1"/>
+      <c r="D481" s="1"/>
+      <c r="E481" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C482" s="1"/>
+      <c r="D482" s="1"/>
+      <c r="E482" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="C483" s="1"/>
+      <c r="D483" s="1"/>
+      <c r="E483" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C484" s="1"/>
+      <c r="D484" s="1"/>
+      <c r="E484" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="C485" s="1"/>
+      <c r="D485" s="1"/>
+      <c r="E485" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C486" s="1"/>
+      <c r="D486" s="1"/>
+      <c r="E486" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="C487" s="1"/>
+      <c r="D487" s="1"/>
+      <c r="E487" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="C488" s="1"/>
+      <c r="D488" s="1"/>
+      <c r="E488" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="C489" s="1"/>
+      <c r="D489" s="1"/>
+      <c r="E489" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="C490" s="1"/>
+      <c r="D490" s="1"/>
+      <c r="E490" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="C491" s="1"/>
+      <c r="D491" s="1"/>
+      <c r="E491" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="C492" s="1"/>
+      <c r="D492" s="1"/>
+      <c r="E492" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="C493" s="1"/>
+      <c r="D493" s="1"/>
+      <c r="E493" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C494" s="1"/>
+      <c r="D494" s="1"/>
+      <c r="E494" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C495" s="1"/>
+      <c r="D495" s="1"/>
+      <c r="E495" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="C496" s="1"/>
+      <c r="D496" s="1"/>
+      <c r="E496" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C497" s="1"/>
+      <c r="D497" s="1"/>
+      <c r="E497" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C498" s="1"/>
+      <c r="D498" s="1"/>
+      <c r="E498" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C499" s="1"/>
+      <c r="D499" s="1"/>
+      <c r="E499" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C500" s="1"/>
+      <c r="D500" s="1"/>
+      <c r="E500" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C501" s="1"/>
+      <c r="D501" s="1"/>
+      <c r="E501" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C502" s="1"/>
+      <c r="D502" s="1"/>
+      <c r="E502" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C503" s="1"/>
+      <c r="D503" s="1"/>
+      <c r="E503" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C504" s="1"/>
+      <c r="D504" s="1"/>
+      <c r="E504" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C505" s="1"/>
+      <c r="D505" s="1"/>
+      <c r="E505" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C506" s="1"/>
+      <c r="D506" s="1"/>
+      <c r="E506" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C507" s="1"/>
+      <c r="D507" s="1"/>
+      <c r="E507" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C508" s="1"/>
+      <c r="D508" s="1"/>
+      <c r="E508" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C509" s="1"/>
+      <c r="D509" s="1"/>
+      <c r="E509" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C510" s="1"/>
+      <c r="D510" s="1"/>
+      <c r="E510" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C511" s="1"/>
+      <c r="D511" s="1"/>
+      <c r="E511" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C512" s="1"/>
+      <c r="D512" s="1"/>
+      <c r="E512" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C513" s="1"/>
+      <c r="D513" s="1"/>
+      <c r="E513" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C514" s="1"/>
+      <c r="D514" s="1"/>
+      <c r="E514" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C515" s="1"/>
+      <c r="D515" s="1"/>
+      <c r="E515" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C516" s="1"/>
+      <c r="D516" s="1"/>
+      <c r="E516" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C517" s="1"/>
+      <c r="D517" s="1"/>
+      <c r="E517" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C518" s="1"/>
+      <c r="D518" s="1"/>
+      <c r="E518" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C519" s="1"/>
+      <c r="D519" s="1"/>
+      <c r="E519" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C520" s="1"/>
+      <c r="D520" s="1"/>
+      <c r="E520" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C521" s="1"/>
+      <c r="D521" s="1"/>
+      <c r="E521" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C522" s="1"/>
+      <c r="D522" s="1"/>
+      <c r="E522" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C523" s="1"/>
+      <c r="D523" s="1"/>
+      <c r="E523" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B524" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C524" s="1"/>
+      <c r="D524" s="1"/>
+      <c r="E524" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B525" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C525" s="1"/>
+      <c r="D525" s="1"/>
+      <c r="E525" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B526" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C526" s="1"/>
+      <c r="D526" s="1"/>
+      <c r="E526" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B527" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C527" s="1"/>
+      <c r="D527" s="1"/>
+      <c r="E527" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B528" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C528" s="1"/>
+      <c r="D528" s="1"/>
+      <c r="E528" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B529" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C529" s="1"/>
+      <c r="D529" s="1"/>
+      <c r="E529" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B530" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C530" s="1"/>
+      <c r="D530" s="1"/>
+      <c r="E530" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B531" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C531" s="1"/>
+      <c r="D531" s="1"/>
+      <c r="E531" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B532" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C532" s="1"/>
+      <c r="D532" s="1"/>
+      <c r="E532" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B533" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C533" s="1"/>
+      <c r="D533" s="1"/>
+      <c r="E533" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B534" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C534" s="1"/>
+      <c r="D534" s="1"/>
+      <c r="E534" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B535" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C535" s="1"/>
+      <c r="D535" s="1"/>
+      <c r="E535" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B536" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C536" s="1"/>
+      <c r="D536" s="1"/>
+      <c r="E536" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B537" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C537" s="1"/>
+      <c r="D537" s="1"/>
+      <c r="E537" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B538" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C538" s="1"/>
+      <c r="D538" s="1"/>
+      <c r="E538" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B539" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C539" s="1"/>
+      <c r="D539" s="1"/>
+      <c r="E539" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C540" s="1"/>
+      <c r="D540" s="1"/>
+      <c r="E540" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B541" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C541" s="1"/>
+      <c r="D541" s="1"/>
+      <c r="E541" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B542" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C542" s="1"/>
+      <c r="D542" s="1"/>
+      <c r="E542" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B543" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C543" s="1"/>
+      <c r="D543" s="1"/>
+      <c r="E543" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B544" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C544" s="1"/>
+      <c r="D544" s="1"/>
+      <c r="E544" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B545" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C545" s="1"/>
+      <c r="D545" s="1"/>
+      <c r="E545" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B546" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C546" s="1"/>
+      <c r="D546" s="1"/>
+      <c r="E546" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B547" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C547" s="1"/>
+      <c r="D547" s="1"/>
+      <c r="E547" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B548" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C548" s="1"/>
+      <c r="D548" s="1"/>
+      <c r="E548" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B549" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C549" s="1"/>
+      <c r="D549" s="1"/>
+      <c r="E549" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B550" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C550" s="1"/>
+      <c r="D550" s="1"/>
+      <c r="E550" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B551" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C551" s="1"/>
+      <c r="D551" s="1"/>
+      <c r="E551" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B552" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C552" s="1"/>
+      <c r="D552" s="1"/>
+      <c r="E552" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B553" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C553" s="1"/>
+      <c r="D553" s="1"/>
+      <c r="E553" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B554" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C554" s="1"/>
+      <c r="D554" s="1"/>
+      <c r="E554" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B555" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C555" s="1"/>
+      <c r="D555" s="1"/>
+      <c r="E555" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B556" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C556" s="1"/>
+      <c r="D556" s="1"/>
+      <c r="E556" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B557" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C557" s="1"/>
+      <c r="D557" s="1"/>
+      <c r="E557" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B558" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C558" s="1"/>
+      <c r="D558" s="1"/>
+      <c r="E558" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B559" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C559" s="1"/>
+      <c r="D559" s="1"/>
+      <c r="E559" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B560" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C560" s="1"/>
+      <c r="D560" s="1"/>
+      <c r="E560" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C561" s="1"/>
+      <c r="D561" s="1"/>
+      <c r="E561" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B562" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C562" s="1"/>
+      <c r="D562" s="1"/>
+      <c r="E562" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B563" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C563" s="1"/>
+      <c r="D563" s="1"/>
+      <c r="E563" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B564" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C564" s="1"/>
+      <c r="D564" s="1"/>
+      <c r="E564" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B565" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C565" s="1"/>
+      <c r="D565" s="1"/>
+      <c r="E565" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B566" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C566" s="1"/>
+      <c r="D566" s="1"/>
+      <c r="E566" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B567" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C567" s="1"/>
+      <c r="D567" s="1"/>
+      <c r="E567" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B568" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C568" s="1"/>
+      <c r="D568" s="1"/>
+      <c r="E568" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B569" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C569" s="1"/>
+      <c r="D569" s="1"/>
+      <c r="E569" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B570" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C570" s="1"/>
+      <c r="D570" s="1"/>
+      <c r="E570" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C571" s="1"/>
+      <c r="D571" s="1"/>
+      <c r="E571" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C572" s="1"/>
+      <c r="D572" s="1"/>
+      <c r="E572" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C573" s="1"/>
+      <c r="D573" s="1"/>
+      <c r="E573" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C574" s="1"/>
+      <c r="D574" s="1"/>
+      <c r="E574" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C575" s="1"/>
+      <c r="D575" s="1"/>
+      <c r="E575" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C576" s="1"/>
+      <c r="D576" s="1"/>
+      <c r="E576" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C577" s="1"/>
+      <c r="D577" s="1"/>
+      <c r="E577" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C578" s="1"/>
+      <c r="D578" s="1"/>
+      <c r="E578" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C579" s="1"/>
+      <c r="D579" s="1"/>
+      <c r="E579" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C580" s="1"/>
+      <c r="D580" s="1"/>
+      <c r="E580" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C581" s="1"/>
+      <c r="D581" s="1"/>
+      <c r="E581" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C582" s="1"/>
+      <c r="D582" s="1"/>
+      <c r="E582" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C583" s="1"/>
+      <c r="D583" s="1"/>
+      <c r="E583" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C584" s="1"/>
+      <c r="D584" s="1"/>
+      <c r="E584" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B585" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C585" s="1"/>
+      <c r="D585" s="1"/>
+      <c r="E585" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B586" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C586" s="1"/>
+      <c r="D586" s="1"/>
+      <c r="E586" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B587" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C587" s="1"/>
+      <c r="D587" s="1"/>
+      <c r="E587" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B588" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C588" s="1"/>
+      <c r="D588" s="1"/>
+      <c r="E588" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B589" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C589" s="1"/>
+      <c r="D589" s="1"/>
+      <c r="E589" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B590" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C590" s="1"/>
+      <c r="D590" s="1"/>
+      <c r="E590" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B591" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C591" s="1"/>
+      <c r="D591" s="1"/>
+      <c r="E591" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5">
+      <c r="A592" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B592" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C592" s="1"/>
+      <c r="D592" s="1"/>
+      <c r="E592" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5">
+      <c r="A593" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B593" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C593" s="1"/>
+      <c r="D593" s="1"/>
+      <c r="E593" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5">
+      <c r="A594" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B594" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C594" s="1"/>
+      <c r="D594" s="1"/>
+      <c r="E594" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="595" spans="1:5">
+      <c r="A595" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B595" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C595" s="1"/>
+      <c r="D595" s="1"/>
+      <c r="E595" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5">
+      <c r="A596" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B596" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C596" s="1"/>
+      <c r="D596" s="1"/>
+      <c r="E596" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5">
+      <c r="A597" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B597" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C597" s="1"/>
+      <c r="D597" s="1"/>
+      <c r="E597" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5">
+      <c r="A598" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C598" s="1"/>
+      <c r="D598" s="1"/>
+      <c r="E598" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5">
+      <c r="A599" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B599" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C599" s="1"/>
+      <c r="D599" s="1"/>
+      <c r="E599" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5">
+      <c r="A600" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B600" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C600" s="1"/>
+      <c r="D600" s="1"/>
+      <c r="E600" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5">
+      <c r="A601" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B601" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C601" s="1"/>
+      <c r="D601" s="1"/>
+      <c r="E601" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B602" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C602" s="1"/>
+      <c r="D602" s="1"/>
+      <c r="E602" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B603" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C603" s="1"/>
+      <c r="D603" s="1"/>
+      <c r="E603" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5">
+      <c r="A604" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B604" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C604" s="1"/>
+      <c r="D604" s="1"/>
+      <c r="E604" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5">
+      <c r="A605" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B605" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C605" s="1"/>
+      <c r="D605" s="1"/>
+      <c r="E605" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B606" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C606" s="1"/>
+      <c r="D606" s="1"/>
+      <c r="E606" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B607" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C607" s="1"/>
+      <c r="D607" s="1"/>
+      <c r="E607" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B608" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C608" s="1"/>
+      <c r="D608" s="1"/>
+      <c r="E608" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5">
+      <c r="A609" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B609" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C609" s="1"/>
+      <c r="D609" s="1"/>
+      <c r="E609" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5">
+      <c r="A610" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B610" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C610" s="1"/>
+      <c r="D610" s="1"/>
+      <c r="E610" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C611" s="1"/>
+      <c r="D611" s="1"/>
+      <c r="E611" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5">
+      <c r="A612" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B612" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C612" s="1"/>
+      <c r="D612" s="1"/>
+      <c r="E612" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="613" spans="1:5">
+      <c r="A613" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B613" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C613" s="1"/>
+      <c r="D613" s="1"/>
+      <c r="E613" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5">
+      <c r="A614" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B614" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C614" s="1"/>
+      <c r="D614" s="1"/>
+      <c r="E614" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="615" spans="1:5">
+      <c r="A615" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B615" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C615" s="1"/>
+      <c r="D615" s="1"/>
+      <c r="E615" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="616" spans="1:5">
+      <c r="A616" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B616" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C616" s="1"/>
+      <c r="D616" s="1"/>
+      <c r="E616" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="617" spans="1:5">
+      <c r="A617" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B617" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C617" s="1"/>
+      <c r="D617" s="1"/>
+      <c r="E617" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5">
+      <c r="A618" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B618" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C618" s="1"/>
+      <c r="D618" s="1"/>
+      <c r="E618" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="619" spans="1:5">
+      <c r="A619" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B619" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C619" s="1"/>
+      <c r="D619" s="1"/>
+      <c r="E619" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="620" spans="1:5">
+      <c r="A620" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B620" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C620" s="1"/>
+      <c r="D620" s="1"/>
+      <c r="E620" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="621" spans="1:5">
+      <c r="A621" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B621" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C621" s="1"/>
+      <c r="D621" s="1"/>
+      <c r="E621" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5">
+      <c r="A622" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B622" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C622" s="1"/>
+      <c r="D622" s="1"/>
+      <c r="E622" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="623" spans="1:5">
+      <c r="A623" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B623" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C623" s="1"/>
+      <c r="D623" s="1"/>
+      <c r="E623" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5">
+      <c r="A624" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C624" s="1"/>
+      <c r="D624" s="1"/>
+      <c r="E624" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="625" spans="1:5">
+      <c r="A625" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B625" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C625" s="1"/>
+      <c r="D625" s="1"/>
+      <c r="E625" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="626" spans="1:5">
+      <c r="A626" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B626" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C626" s="1"/>
+      <c r="D626" s="1"/>
+      <c r="E626" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5">
+      <c r="A627" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B627" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C627" s="1"/>
+      <c r="D627" s="1"/>
+      <c r="E627" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="628" spans="1:5">
+      <c r="A628" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B628" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C628" s="1"/>
+      <c r="D628" s="1"/>
+      <c r="E628" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="629" spans="1:5">
+      <c r="A629" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B629" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C629" s="1"/>
+      <c r="D629" s="1"/>
+      <c r="E629" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="630" spans="1:5">
+      <c r="A630" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B630" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C630" s="1"/>
+      <c r="D630" s="1"/>
+      <c r="E630" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B631" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C631" s="1"/>
+      <c r="D631" s="1"/>
+      <c r="E631" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B632" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C632" s="1"/>
+      <c r="D632" s="1"/>
+      <c r="E632" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="633" spans="1:5">
+      <c r="A633" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B633" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C633" s="1"/>
+      <c r="D633" s="1"/>
+      <c r="E633" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B634" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C634" s="1"/>
+      <c r="D634" s="1"/>
+      <c r="E634" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B635" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C635" s="1"/>
+      <c r="D635" s="1"/>
+      <c r="E635" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="636" spans="1:5">
+      <c r="A636" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B636" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C636" s="1"/>
+      <c r="D636" s="1"/>
+      <c r="E636" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5">
+      <c r="A637" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B637" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C637" s="1"/>
+      <c r="D637" s="1"/>
+      <c r="E637" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B638" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C638" s="1"/>
+      <c r="D638" s="1"/>
+      <c r="E638" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B639" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C639" s="1"/>
+      <c r="D639" s="1"/>
+      <c r="E639" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B640" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C640" s="1"/>
+      <c r="D640" s="1"/>
+      <c r="E640" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B641" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C641" s="1"/>
+      <c r="D641" s="1"/>
+      <c r="E641" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C642" s="1"/>
+      <c r="D642" s="1"/>
+      <c r="E642" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="643" spans="1:5">
+      <c r="A643" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B643" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C643" s="1"/>
+      <c r="D643" s="1"/>
+      <c r="E643" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:5">
+      <c r="A644" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B644" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C644" s="1"/>
+      <c r="D644" s="1"/>
+      <c r="E644" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5">
+      <c r="A645" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B645" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C645" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B94" t="s">
+      <c r="D645" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C94" t="s">
-[...5 lines deleted...]
-      <c r="E94">
+      <c r="E645" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="646" spans="1:5">
+      <c r="A646" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B646" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C646" s="1"/>
+      <c r="D646" s="1"/>
+      <c r="E646" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5">
+      <c r="A647" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C647" s="1"/>
+      <c r="D647" s="1"/>
+      <c r="E647" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="648" spans="1:5">
+      <c r="A648" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B648" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C648" s="1"/>
+      <c r="D648" s="1"/>
+      <c r="E648" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="649" spans="1:5">
+      <c r="A649" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B649" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C649" s="1"/>
+      <c r="D649" s="1"/>
+      <c r="E649" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5">
+      <c r="A650" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B650" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C650" s="1"/>
+      <c r="D650" s="1"/>
+      <c r="E650" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5">
+      <c r="A651" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B651" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C651" s="1"/>
+      <c r="D651" s="1"/>
+      <c r="E651" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5">
+      <c r="A652" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B652" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C652" s="1"/>
+      <c r="D652" s="1"/>
+      <c r="E652" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
-[...29 lines deleted...]
-      <c r="E96">
+    <row r="653" spans="1:5">
+      <c r="A653" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B653" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C653" s="1"/>
+      <c r="D653" s="1"/>
+      <c r="E653" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
-[...131 lines deleted...]
-      <c r="E104">
+    <row r="654" spans="1:5">
+      <c r="A654" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B654" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C654" s="1"/>
+      <c r="D654" s="1"/>
+      <c r="E654" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="655" spans="1:5">
+      <c r="A655" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B655" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C655" s="1"/>
+      <c r="D655" s="1"/>
+      <c r="E655" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="656" spans="1:5">
+      <c r="A656" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B656" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C656" s="1"/>
+      <c r="D656" s="1"/>
+      <c r="E656" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="657" spans="1:5">
+      <c r="A657" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B657" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C657" s="1"/>
+      <c r="D657" s="1"/>
+      <c r="E657" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B658" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C658" s="1"/>
+      <c r="D658" s="1"/>
+      <c r="E658" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B659" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C659" s="1"/>
+      <c r="D659" s="1"/>
+      <c r="E659" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="660" spans="1:5">
+      <c r="A660" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B660" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C660" s="1"/>
+      <c r="D660" s="1"/>
+      <c r="E660" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="661" spans="1:5">
+      <c r="A661" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B661" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C661" s="1"/>
+      <c r="D661" s="1"/>
+      <c r="E661" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C662" s="1"/>
+      <c r="D662" s="1"/>
+      <c r="E662" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B663" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E663" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B664" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C664" s="1"/>
+      <c r="D664" s="1"/>
+      <c r="E664" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="665" spans="1:5">
+      <c r="A665" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B665" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C665" s="1"/>
+      <c r="D665" s="1"/>
+      <c r="E665" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="666" spans="1:5">
+      <c r="A666" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B666" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C666" s="1"/>
+      <c r="D666" s="1"/>
+      <c r="E666" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B667" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C667" s="1"/>
+      <c r="D667" s="1"/>
+      <c r="E667" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="668" spans="1:5">
+      <c r="A668" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B668" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C668" s="1"/>
+      <c r="D668" s="1"/>
+      <c r="E668" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5">
+      <c r="A669" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B669" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C669" s="1"/>
+      <c r="D669" s="1"/>
+      <c r="E669" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="670" spans="1:5">
+      <c r="A670" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B670" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C670" s="1"/>
+      <c r="D670" s="1"/>
+      <c r="E670" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="671" spans="1:5">
+      <c r="A671" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B671" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C671" s="1"/>
+      <c r="D671" s="1"/>
+      <c r="E671" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5">
+      <c r="A672" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B672" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C672" s="1"/>
+      <c r="D672" s="1"/>
+      <c r="E672" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:5">
+      <c r="A673" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B673" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C673" s="1"/>
+      <c r="D673" s="1"/>
+      <c r="E673" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="674" spans="1:5">
+      <c r="A674" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B674" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C674" s="1"/>
+      <c r="D674" s="1"/>
+      <c r="E674" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="675" spans="1:5">
+      <c r="A675" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B675" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C675" s="1"/>
+      <c r="D675" s="1"/>
+      <c r="E675" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="676" spans="1:5">
+      <c r="A676" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C676" s="1"/>
+      <c r="D676" s="1"/>
+      <c r="E676" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="677" spans="1:5">
+      <c r="A677" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B677" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C677" s="1"/>
+      <c r="D677" s="1"/>
+      <c r="E677" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
-[...29 lines deleted...]
-      <c r="E106">
+    <row r="678" spans="1:5">
+      <c r="A678" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B678" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C678" s="1"/>
+      <c r="D678" s="1"/>
+      <c r="E678" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="679" spans="1:5">
+      <c r="A679" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B679" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C679" s="1"/>
+      <c r="D679" s="1"/>
+      <c r="E679" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="680" spans="1:5">
+      <c r="A680" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B680" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C680" s="1"/>
+      <c r="D680" s="1"/>
+      <c r="E680" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="681" spans="1:5">
+      <c r="A681" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B681" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C681" s="1"/>
+      <c r="D681" s="1"/>
+      <c r="E681" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="682" spans="1:5">
+      <c r="A682" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B682" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C682" s="1"/>
+      <c r="D682" s="1"/>
+      <c r="E682" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="683" spans="1:5">
+      <c r="A683" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C683" s="1"/>
+      <c r="D683" s="1"/>
+      <c r="E683" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="684" spans="1:5">
+      <c r="A684" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B684" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C684" s="1"/>
+      <c r="D684" s="1"/>
+      <c r="E684" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="685" spans="1:5">
+      <c r="A685" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B685" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C685" s="1"/>
+      <c r="D685" s="1"/>
+      <c r="E685" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="686" spans="1:5">
+      <c r="A686" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B686" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C686" s="1"/>
+      <c r="D686" s="1"/>
+      <c r="E686" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="687" spans="1:5">
+      <c r="A687" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B687" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C687" s="1"/>
+      <c r="D687" s="1"/>
+      <c r="E687" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="688" spans="1:5">
+      <c r="A688" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B688" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C688" s="1"/>
+      <c r="D688" s="1"/>
+      <c r="E688" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5">
+      <c r="A689" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B689" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C689" s="1"/>
+      <c r="D689" s="1"/>
+      <c r="E689" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="690" spans="1:5">
+      <c r="A690" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B690" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C690" s="1"/>
+      <c r="D690" s="1"/>
+      <c r="E690" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="691" spans="1:5">
+      <c r="A691" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B691" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C691" s="1"/>
+      <c r="D691" s="1"/>
+      <c r="E691" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5">
+      <c r="A692" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B692" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C692" s="1"/>
+      <c r="D692" s="1"/>
+      <c r="E692" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5">
+      <c r="A693" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B693" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C693" s="1"/>
+      <c r="D693" s="1"/>
+      <c r="E693" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="694" spans="1:5">
+      <c r="A694" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B694" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C694" s="1"/>
+      <c r="D694" s="1"/>
+      <c r="E694" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="695" spans="1:5">
+      <c r="A695" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B695" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C695" s="1"/>
+      <c r="D695" s="1"/>
+      <c r="E695" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5">
+      <c r="A696" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B696" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C696" s="1"/>
+      <c r="D696" s="1"/>
+      <c r="E696" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5">
+      <c r="A697" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B697" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C697" s="1"/>
+      <c r="D697" s="1"/>
+      <c r="E697" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5">
+      <c r="A698" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B698" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C698" s="1"/>
+      <c r="D698" s="1"/>
+      <c r="E698" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5">
+      <c r="A699" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C699" s="1"/>
+      <c r="D699" s="1"/>
+      <c r="E699" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5">
+      <c r="A700" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B700" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C700" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E700" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="701" spans="1:5">
+      <c r="A701" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B701" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C701" s="1"/>
+      <c r="D701" s="1"/>
+      <c r="E701" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="702" spans="1:5">
+      <c r="A702" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B702" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C702" s="1"/>
+      <c r="D702" s="1"/>
+      <c r="E702" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="703" spans="1:5">
+      <c r="A703" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C703" s="1"/>
+      <c r="D703" s="1"/>
+      <c r="E703" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="704" spans="1:5">
+      <c r="A704" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C704" s="1"/>
+      <c r="D704" s="1"/>
+      <c r="E704" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="705" spans="1:5">
+      <c r="A705" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B705" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C705" s="1"/>
+      <c r="D705" s="1"/>
+      <c r="E705" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="706" spans="1:5">
+      <c r="A706" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B706" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C706" s="1"/>
+      <c r="D706" s="1"/>
+      <c r="E706" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5">
+      <c r="A707" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B707" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C707" s="1"/>
+      <c r="D707" s="1"/>
+      <c r="E707" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="708" spans="1:5">
+      <c r="A708" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B708" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C708" s="1"/>
+      <c r="D708" s="1"/>
+      <c r="E708" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="709" spans="1:5">
+      <c r="A709" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B709" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C709" s="1"/>
+      <c r="D709" s="1"/>
+      <c r="E709" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="710" spans="1:5">
+      <c r="A710" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B710" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C710" s="1"/>
+      <c r="D710" s="1"/>
+      <c r="E710" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5">
+      <c r="A711" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B711" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C711" s="1"/>
+      <c r="D711" s="1"/>
+      <c r="E711" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="712" spans="1:5">
+      <c r="A712" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B712" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C712" s="1"/>
+      <c r="D712" s="1"/>
+      <c r="E712" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="713" spans="1:5">
+      <c r="A713" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B713" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C713" s="1"/>
+      <c r="D713" s="1"/>
+      <c r="E713" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5">
+      <c r="A714" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B714" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C714" s="1"/>
+      <c r="D714" s="1"/>
+      <c r="E714" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5">
+      <c r="A715" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B715" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C715" s="1"/>
+      <c r="D715" s="1"/>
+      <c r="E715" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5">
+      <c r="A716" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C716" s="1"/>
+      <c r="D716" s="1"/>
+      <c r="E716" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
-[...301 lines deleted...]
-      <c r="E124">
+    <row r="717" spans="1:5">
+      <c r="A717" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C717" s="1"/>
+      <c r="D717" s="1"/>
+      <c r="E717" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5">
+      <c r="A718" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C718" s="1"/>
+      <c r="D718" s="1"/>
+      <c r="E718" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5">
+      <c r="A719" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C719" s="1"/>
+      <c r="D719" s="1"/>
+      <c r="E719" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5">
+      <c r="A720" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B720" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C720" s="1"/>
+      <c r="D720" s="1"/>
+      <c r="E720" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B721" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C721" s="1"/>
+      <c r="D721" s="1"/>
+      <c r="E721" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
-[...12 lines deleted...]
-      <c r="E125">
+    <row r="722" spans="1:5">
+      <c r="A722" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B722" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C722" s="1"/>
+      <c r="D722" s="1"/>
+      <c r="E722" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B723" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C723" s="1"/>
+      <c r="D723" s="1"/>
+      <c r="E723" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5">
+      <c r="A724" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B724" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C724" s="1"/>
+      <c r="D724" s="1"/>
+      <c r="E724" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5">
+      <c r="A725" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B725" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C725" s="1"/>
+      <c r="D725" s="1"/>
+      <c r="E725" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="726" spans="1:5">
+      <c r="A726" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B726" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C726" s="1"/>
+      <c r="D726" s="1"/>
+      <c r="E726" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="727" spans="1:5">
+      <c r="A727" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C727" s="1"/>
+      <c r="D727" s="1"/>
+      <c r="E727" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="728" spans="1:5">
+      <c r="A728" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C728" s="1"/>
+      <c r="D728" s="1"/>
+      <c r="E728" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="729" spans="1:5">
+      <c r="A729" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B729" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C729" s="1"/>
+      <c r="D729" s="1"/>
+      <c r="E729" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="730" spans="1:5">
+      <c r="A730" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B730" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C730" s="1"/>
+      <c r="D730" s="1"/>
+      <c r="E730" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="731" spans="1:5">
+      <c r="A731" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B731" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C731" s="1"/>
+      <c r="D731" s="1"/>
+      <c r="E731" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="732" spans="1:5">
+      <c r="A732" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B732" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C732" s="1"/>
+      <c r="D732" s="1"/>
+      <c r="E732" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="733" spans="1:5">
+      <c r="A733" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C733" s="1"/>
+      <c r="D733" s="1"/>
+      <c r="E733" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5">
+      <c r="A734" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B734" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C734" s="1"/>
+      <c r="D734" s="1"/>
+      <c r="E734" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5">
+      <c r="A735" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B735" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C735" s="1"/>
+      <c r="D735" s="1"/>
+      <c r="E735" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5">
+      <c r="A736" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B736" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C736" s="1"/>
+      <c r="D736" s="1"/>
+      <c r="E736" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5">
+      <c r="A737" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B737" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C737" s="1"/>
+      <c r="D737" s="1"/>
+      <c r="E737" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5">
+      <c r="A738" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B738" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C738" s="1"/>
+      <c r="D738" s="1"/>
+      <c r="E738" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5">
+      <c r="A739" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B739" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C739" s="1"/>
+      <c r="D739" s="1"/>
+      <c r="E739" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5">
+      <c r="A740" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B740" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C740" s="1"/>
+      <c r="D740" s="1"/>
+      <c r="E740" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5">
+      <c r="A741" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C741" s="1"/>
+      <c r="D741" s="1"/>
+      <c r="E741" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5">
+      <c r="A742" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C742" s="1"/>
+      <c r="D742" s="1"/>
+      <c r="E742" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5">
+      <c r="A743" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C743" s="1"/>
+      <c r="D743" s="1"/>
+      <c r="E743" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5">
+      <c r="A744" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C744" s="1"/>
+      <c r="D744" s="1"/>
+      <c r="E744" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5">
+      <c r="A745" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B745" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C745" s="1"/>
+      <c r="D745" s="1"/>
+      <c r="E745" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5">
+      <c r="A746" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B746" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C746" s="1"/>
+      <c r="D746" s="1"/>
+      <c r="E746" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5">
+      <c r="A747" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B747" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C747" s="1"/>
+      <c r="D747" s="1"/>
+      <c r="E747" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5">
+      <c r="A748" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B748" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C748" s="1"/>
+      <c r="D748" s="1"/>
+      <c r="E748" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5">
+      <c r="A749" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C749" s="1"/>
+      <c r="D749" s="1"/>
+      <c r="E749" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5">
+      <c r="A750" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E750" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5">
+      <c r="A751" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B751" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C751" s="1"/>
+      <c r="D751" s="1"/>
+      <c r="E751" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5">
+      <c r="A752" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C752" s="1"/>
+      <c r="D752" s="1"/>
+      <c r="E752" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5">
+      <c r="A753" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B753" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E753" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5">
+      <c r="A754" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C754" s="1"/>
+      <c r="D754" s="1"/>
+      <c r="E754" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5">
+      <c r="A755" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B755" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C755" s="1"/>
+      <c r="D755" s="1"/>
+      <c r="E755" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5">
+      <c r="A756" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B756" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C756" s="1"/>
+      <c r="D756" s="1"/>
+      <c r="E756" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="757" spans="1:5">
+      <c r="A757" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C757" s="1"/>
+      <c r="D757" s="1"/>
+      <c r="E757" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5">
+      <c r="A758" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C758" s="1"/>
+      <c r="D758" s="1"/>
+      <c r="E758" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5">
+      <c r="A759" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C759" s="1"/>
+      <c r="D759" s="1"/>
+      <c r="E759" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5">
+      <c r="A760" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C760" s="1"/>
+      <c r="D760" s="1"/>
+      <c r="E760" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761" spans="1:5">
+      <c r="A761" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E761" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5">
+      <c r="A762" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B762" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E762" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5">
+      <c r="A763" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B763" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E763" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5">
+      <c r="A764" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C764" s="1"/>
+      <c r="D764" s="1"/>
+      <c r="E764" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5">
+      <c r="A765" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C765" s="1"/>
+      <c r="D765" s="1"/>
+      <c r="E765" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5">
+      <c r="A766" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C766" s="1"/>
+      <c r="D766" s="1"/>
+      <c r="E766" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5">
+      <c r="A767" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C767" s="1"/>
+      <c r="D767" s="1"/>
+      <c r="E767" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5">
+      <c r="A768" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C768" s="1"/>
+      <c r="D768" s="1"/>
+      <c r="E768" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5">
+      <c r="A769" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C769" s="1"/>
+      <c r="D769" s="1"/>
+      <c r="E769" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5">
+      <c r="A770" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B770" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C770" s="1"/>
+      <c r="D770" s="1"/>
+      <c r="E770" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="771" spans="1:5">
+      <c r="A771" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C771" s="1"/>
+      <c r="D771" s="1"/>
+      <c r="E771" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="772" spans="1:5">
+      <c r="A772" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C772" s="1"/>
+      <c r="D772" s="1"/>
+      <c r="E772" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="773" spans="1:5">
+      <c r="A773" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C773" s="1"/>
+      <c r="D773" s="1"/>
+      <c r="E773" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="774" spans="1:5">
+      <c r="A774" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C774" s="1"/>
+      <c r="D774" s="1"/>
+      <c r="E774" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="775" spans="1:5">
+      <c r="A775" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C775" s="1"/>
+      <c r="D775" s="1"/>
+      <c r="E775" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="776" spans="1:5">
+      <c r="A776" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B776" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C776" s="1"/>
+      <c r="D776" s="1"/>
+      <c r="E776" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="777" spans="1:5">
+      <c r="A777" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C777" s="1"/>
+      <c r="D777" s="1"/>
+      <c r="E777" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="778" spans="1:5">
+      <c r="A778" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B778" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C778" s="1"/>
+      <c r="D778" s="1"/>
+      <c r="E778" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="779" spans="1:5">
+      <c r="A779" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B779" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C779" s="1"/>
+      <c r="D779" s="1"/>
+      <c r="E779" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="780" spans="1:5">
+      <c r="A780" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B780" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C780" s="1"/>
+      <c r="D780" s="1"/>
+      <c r="E780" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="781" spans="1:5">
+      <c r="A781" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B781" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C781" s="1"/>
+      <c r="D781" s="1"/>
+      <c r="E781" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5">
+      <c r="A782" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B782" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C782" s="1"/>
+      <c r="D782" s="1"/>
+      <c r="E782" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5">
+      <c r="A783" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B783" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C783" s="1"/>
+      <c r="D783" s="1"/>
+      <c r="E783" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5">
+      <c r="A784" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B784" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C784" s="1"/>
+      <c r="D784" s="1"/>
+      <c r="E784" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="785" spans="1:5">
+      <c r="A785" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B785" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C785" s="1"/>
+      <c r="D785" s="1"/>
+      <c r="E785" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="786" spans="1:5">
+      <c r="A786" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B786" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C786" s="1"/>
+      <c r="D786" s="1"/>
+      <c r="E786" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="787" spans="1:5">
+      <c r="A787" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B787" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C787" s="1"/>
+      <c r="D787" s="1"/>
+      <c r="E787" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5">
+      <c r="A788" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B788" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C788" s="1"/>
+      <c r="D788" s="1"/>
+      <c r="E788" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5">
+      <c r="A789" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C789" s="1"/>
+      <c r="D789" s="1"/>
+      <c r="E789" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5">
+      <c r="A790" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B790" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C790" s="1"/>
+      <c r="D790" s="1"/>
+      <c r="E790" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="791" spans="1:5">
+      <c r="A791" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B791" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C791" s="1"/>
+      <c r="D791" s="1"/>
+      <c r="E791" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="792" spans="1:5">
+      <c r="A792" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B792" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C792" s="1"/>
+      <c r="D792" s="1"/>
+      <c r="E792" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5">
+      <c r="A793" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B793" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C793" s="1"/>
+      <c r="D793" s="1"/>
+      <c r="E793" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5">
+      <c r="A794" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B794" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C794" s="1"/>
+      <c r="D794" s="1"/>
+      <c r="E794" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="795" spans="1:5">
+      <c r="A795" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B795" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C795" s="1"/>
+      <c r="D795" s="1"/>
+      <c r="E795" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="796" spans="1:5">
+      <c r="A796" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B796" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C796" s="1"/>
+      <c r="D796" s="1"/>
+      <c r="E796" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="797" spans="1:5">
+      <c r="A797" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B797" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C797" s="1"/>
+      <c r="D797" s="1"/>
+      <c r="E797" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="798" spans="1:5">
+      <c r="A798" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B798" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C798" s="1"/>
+      <c r="D798" s="1"/>
+      <c r="E798" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5">
+      <c r="A799" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B799" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C799" s="1"/>
+      <c r="D799" s="1"/>
+      <c r="E799" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="800" spans="1:5">
+      <c r="A800" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B800" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C800" s="1"/>
+      <c r="D800" s="1"/>
+      <c r="E800" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="801" spans="1:5">
+      <c r="A801" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B801" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C801" s="1"/>
+      <c r="D801" s="1"/>
+      <c r="E801" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="802" spans="1:5">
+      <c r="A802" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B802" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C802" s="1"/>
+      <c r="D802" s="1"/>
+      <c r="E802" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="803" spans="1:5">
+      <c r="A803" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B803" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C803" s="1"/>
+      <c r="D803" s="1"/>
+      <c r="E803" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="804" spans="1:5">
+      <c r="A804" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B804" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C804" s="1"/>
+      <c r="D804" s="1"/>
+      <c r="E804" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5">
+      <c r="A805" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B805" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C805" s="1"/>
+      <c r="D805" s="1"/>
+      <c r="E805" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="806" spans="1:5">
+      <c r="A806" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B806" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C806" s="1"/>
+      <c r="D806" s="1"/>
+      <c r="E806" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="807" spans="1:5">
+      <c r="A807" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B807" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C807" s="1"/>
+      <c r="D807" s="1"/>
+      <c r="E807" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="808" spans="1:5">
+      <c r="A808" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B808" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C808" s="1"/>
+      <c r="D808" s="1"/>
+      <c r="E808" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5">
+      <c r="A809" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C809" s="1"/>
+      <c r="D809" s="1"/>
+      <c r="E809" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="810" spans="1:5">
+      <c r="A810" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B810" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C810" s="1"/>
+      <c r="D810" s="1"/>
+      <c r="E810" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="811" spans="1:5">
+      <c r="A811" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B811" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C811" s="1"/>
+      <c r="D811" s="1"/>
+      <c r="E811" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="812" spans="1:5">
+      <c r="A812" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C812" s="1"/>
+      <c r="D812" s="1"/>
+      <c r="E812" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="813" spans="1:5">
+      <c r="A813" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B813" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C813" s="1"/>
+      <c r="D813" s="1"/>
+      <c r="E813" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="814" spans="1:5">
+      <c r="A814" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B814" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C814" s="1"/>
+      <c r="D814" s="1"/>
+      <c r="E814" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="815" spans="1:5">
+      <c r="A815" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B815" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C815" s="1"/>
+      <c r="D815" s="1"/>
+      <c r="E815" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="816" spans="1:5">
+      <c r="A816" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B816" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C816" s="1"/>
+      <c r="D816" s="1"/>
+      <c r="E816" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5">
+      <c r="A817" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B817" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C817" s="1"/>
+      <c r="D817" s="1"/>
+      <c r="E817" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="818" spans="1:5">
+      <c r="A818" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B818" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C818" s="1"/>
+      <c r="D818" s="1"/>
+      <c r="E818" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="819" spans="1:5">
+      <c r="A819" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C819" s="1"/>
+      <c r="D819" s="1"/>
+      <c r="E819" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="820" spans="1:5">
+      <c r="A820" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B820" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C820" s="1"/>
+      <c r="D820" s="1"/>
+      <c r="E820" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="821" spans="1:5">
+      <c r="A821" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B821" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C821" s="1"/>
+      <c r="D821" s="1"/>
+      <c r="E821" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5">
+      <c r="A822" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B822" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C822" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E822" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
-[...12 lines deleted...]
-      <c r="E126">
+    <row r="823" spans="1:5">
+      <c r="A823" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C823" s="1"/>
+      <c r="D823" s="1"/>
+      <c r="E823" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="824" spans="1:5">
+      <c r="A824" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B824" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C824" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E824" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5">
+      <c r="A825" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B825" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C825" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E825" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="826" spans="1:5">
+      <c r="A826" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B826" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C826" s="1"/>
+      <c r="D826" s="1"/>
+      <c r="E826" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="827" spans="1:5">
+      <c r="A827" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B827" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C827" s="1"/>
+      <c r="D827" s="1"/>
+      <c r="E827" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="828" spans="1:5">
+      <c r="A828" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B828" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C828" s="1"/>
+      <c r="D828" s="1"/>
+      <c r="E828" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="829" spans="1:5">
+      <c r="A829" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B829" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C829" s="1"/>
+      <c r="D829" s="1"/>
+      <c r="E829" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5">
+      <c r="A830" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B830" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C830" s="1"/>
+      <c r="D830" s="1"/>
+      <c r="E830" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="831" spans="1:5">
+      <c r="A831" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B831" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C831" s="1"/>
+      <c r="D831" s="1"/>
+      <c r="E831" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5">
+      <c r="A832" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B832" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C832" s="1"/>
+      <c r="D832" s="1"/>
+      <c r="E832" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5">
+      <c r="A833" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B833" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C833" s="1"/>
+      <c r="D833" s="1"/>
+      <c r="E833" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="834" spans="1:5">
+      <c r="A834" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B834" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C834" s="1"/>
+      <c r="D834" s="1"/>
+      <c r="E834" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="835" spans="1:5">
+      <c r="A835" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B835" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C835" s="1"/>
+      <c r="D835" s="1"/>
+      <c r="E835" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5">
+      <c r="A836" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B836" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C836" s="1"/>
+      <c r="D836" s="1"/>
+      <c r="E836" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="837" spans="1:5">
+      <c r="A837" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B837" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C837" s="1"/>
+      <c r="D837" s="1"/>
+      <c r="E837" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="838" spans="1:5">
+      <c r="A838" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B838" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C838" s="1"/>
+      <c r="D838" s="1"/>
+      <c r="E838" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="839" spans="1:5">
+      <c r="A839" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B839" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C839" s="1"/>
+      <c r="D839" s="1"/>
+      <c r="E839" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="840" spans="1:5">
+      <c r="A840" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B840" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C840" s="1"/>
+      <c r="D840" s="1"/>
+      <c r="E840" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5">
+      <c r="A841" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B841" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C841" s="1"/>
+      <c r="D841" s="1"/>
+      <c r="E841" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5">
+      <c r="A842" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B842" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C842" s="1"/>
+      <c r="D842" s="1"/>
+      <c r="E842" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5">
+      <c r="A843" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B843" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C843" s="1"/>
+      <c r="D843" s="1"/>
+      <c r="E843" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
-[...29 lines deleted...]
-      <c r="E128">
+    <row r="844" spans="1:5">
+      <c r="A844" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B844" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C844" s="1"/>
+      <c r="D844" s="1"/>
+      <c r="E844" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="845" spans="1:5">
+      <c r="A845" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B845" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C845" s="1"/>
+      <c r="D845" s="1"/>
+      <c r="E845" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="846" spans="1:5">
+      <c r="A846" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B846" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C846" s="1"/>
+      <c r="D846" s="1"/>
+      <c r="E846" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="847" spans="1:5">
+      <c r="A847" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B847" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C847" s="1"/>
+      <c r="D847" s="1"/>
+      <c r="E847" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="848" spans="1:5">
+      <c r="A848" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B848" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C848" s="1"/>
+      <c r="D848" s="1"/>
+      <c r="E848" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="849" spans="1:5">
+      <c r="A849" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C849" s="1"/>
+      <c r="D849" s="1"/>
+      <c r="E849" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="850" spans="1:5">
+      <c r="A850" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B850" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C850" s="1"/>
+      <c r="D850" s="1"/>
+      <c r="E850" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5">
+      <c r="A851" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B851" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C851" s="1"/>
+      <c r="D851" s="1"/>
+      <c r="E851" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="852" spans="1:5">
+      <c r="A852" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B852" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C852" s="1"/>
+      <c r="D852" s="1"/>
+      <c r="E852" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="853" spans="1:5">
+      <c r="A853" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B853" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C853" s="1"/>
+      <c r="D853" s="1"/>
+      <c r="E853" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="854" spans="1:5">
+      <c r="A854" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B854" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C854" s="1"/>
+      <c r="D854" s="1"/>
+      <c r="E854" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="855" spans="1:5">
+      <c r="A855" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B855" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C855" s="1"/>
+      <c r="D855" s="1"/>
+      <c r="E855" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="856" spans="1:5">
+      <c r="A856" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B856" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C856" s="1"/>
+      <c r="D856" s="1"/>
+      <c r="E856" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5">
+      <c r="A857" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B857" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C857" s="1"/>
+      <c r="D857" s="1"/>
+      <c r="E857" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="858" spans="1:5">
+      <c r="A858" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B858" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C858" s="1"/>
+      <c r="D858" s="1"/>
+      <c r="E858" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="859" spans="1:5">
+      <c r="A859" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B859" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C859" s="1"/>
+      <c r="D859" s="1"/>
+      <c r="E859" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5">
+      <c r="A860" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B860" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C860" s="1"/>
+      <c r="D860" s="1"/>
+      <c r="E860" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="861" spans="1:5">
+      <c r="A861" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B861" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C861" s="1"/>
+      <c r="D861" s="1"/>
+      <c r="E861" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="862" spans="1:5">
+      <c r="A862" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B862" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C862" s="1"/>
+      <c r="D862" s="1"/>
+      <c r="E862" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="863" spans="1:5">
+      <c r="A863" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B863" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C863" s="1"/>
+      <c r="D863" s="1"/>
+      <c r="E863" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="864" spans="1:5">
+      <c r="A864" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B864" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C864" s="1"/>
+      <c r="D864" s="1"/>
+      <c r="E864" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="865" spans="1:5">
+      <c r="A865" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B865" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C865" s="1"/>
+      <c r="D865" s="1"/>
+      <c r="E865" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="866" spans="1:5">
+      <c r="A866" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B866" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C866" s="1"/>
+      <c r="D866" s="1"/>
+      <c r="E866" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="867" spans="1:5">
+      <c r="A867" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C867" s="1"/>
+      <c r="D867" s="1"/>
+      <c r="E867" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="868" spans="1:5">
+      <c r="A868" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C868" s="1"/>
+      <c r="D868" s="1"/>
+      <c r="E868" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="869" spans="1:5">
+      <c r="A869" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B869" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C869" s="1"/>
+      <c r="D869" s="1"/>
+      <c r="E869" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
-[...80 lines deleted...]
-      <c r="E133">
+    <row r="870" spans="1:5">
+      <c r="A870" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C870" s="1"/>
+      <c r="D870" s="1"/>
+      <c r="E870" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="871" spans="1:5">
+      <c r="A871" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B871" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C871" s="1"/>
+      <c r="D871" s="1"/>
+      <c r="E871" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="872" spans="1:5">
+      <c r="A872" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B872" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C872" s="1"/>
+      <c r="D872" s="1"/>
+      <c r="E872" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="873" spans="1:5">
+      <c r="A873" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B873" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C873" s="1"/>
+      <c r="D873" s="1"/>
+      <c r="E873" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="874" spans="1:5">
+      <c r="A874" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B874" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C874" s="1"/>
+      <c r="D874" s="1"/>
+      <c r="E874" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="875" spans="1:5">
+      <c r="A875" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B875" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C875" s="1"/>
+      <c r="D875" s="1"/>
+      <c r="E875" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="876" spans="1:5">
+      <c r="A876" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B876" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C876" s="1"/>
+      <c r="D876" s="1"/>
+      <c r="E876" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
-[...12 lines deleted...]
-      <c r="E134">
+    <row r="877" spans="1:5">
+      <c r="A877" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B877" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C877" s="1"/>
+      <c r="D877" s="1"/>
+      <c r="E877" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="878" spans="1:5">
+      <c r="A878" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B878" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C878" s="1"/>
+      <c r="D878" s="1"/>
+      <c r="E878" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="879" spans="1:5">
+      <c r="A879" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C879" s="1"/>
+      <c r="D879" s="1"/>
+      <c r="E879" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="880" spans="1:5">
+      <c r="A880" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B880" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C880" s="1"/>
+      <c r="D880" s="1"/>
+      <c r="E880" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="881" spans="1:5">
+      <c r="A881" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B881" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C881" s="1"/>
+      <c r="D881" s="1"/>
+      <c r="E881" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="882" spans="1:5">
+      <c r="A882" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B882" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C882" s="1"/>
+      <c r="D882" s="1"/>
+      <c r="E882" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="883" spans="1:5">
+      <c r="A883" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B883" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C883" s="1"/>
+      <c r="D883" s="1"/>
+      <c r="E883" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="884" spans="1:5">
+      <c r="A884" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B884" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C884" s="1"/>
+      <c r="D884" s="1"/>
+      <c r="E884" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="885" spans="1:5">
+      <c r="A885" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B885" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C885" s="1"/>
+      <c r="D885" s="1"/>
+      <c r="E885" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="886" spans="1:5">
+      <c r="A886" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B886" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C886" s="1"/>
+      <c r="D886" s="1"/>
+      <c r="E886" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
-[...12 lines deleted...]
-      <c r="E135">
+    <row r="887" spans="1:5">
+      <c r="A887" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B887" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C887" s="1"/>
+      <c r="D887" s="1"/>
+      <c r="E887" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5">
+      <c r="A888" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B888" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C888" s="1"/>
+      <c r="D888" s="1"/>
+      <c r="E888" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="889" spans="1:5">
+      <c r="A889" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B889" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C889" s="1"/>
+      <c r="D889" s="1"/>
+      <c r="E889" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5">
+      <c r="A890" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C890" s="1"/>
+      <c r="D890" s="1"/>
+      <c r="E890" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="891" spans="1:5">
+      <c r="A891" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C891" s="1"/>
+      <c r="D891" s="1"/>
+      <c r="E891" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="892" spans="1:5">
+      <c r="A892" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C892" s="1"/>
+      <c r="D892" s="1"/>
+      <c r="E892" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="893" spans="1:5">
+      <c r="A893" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B893" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C893" s="1"/>
+      <c r="D893" s="1"/>
+      <c r="E893" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5">
+      <c r="A894" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B894" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C894" s="1"/>
+      <c r="D894" s="1"/>
+      <c r="E894" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
-[...199 lines deleted...]
-      <c r="E147">
+    <row r="895" spans="1:5">
+      <c r="A895" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B895" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C895" s="1"/>
+      <c r="D895" s="1"/>
+      <c r="E895" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="896" spans="1:5">
+      <c r="A896" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B896" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C896" s="1"/>
+      <c r="D896" s="1"/>
+      <c r="E896" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="897" spans="1:5">
+      <c r="A897" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B897" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C897" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E897" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5">
+      <c r="A898" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B898" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C898" s="1"/>
+      <c r="D898" s="1"/>
+      <c r="E898" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="899" spans="1:5">
+      <c r="A899" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B899" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C899" s="1"/>
+      <c r="D899" s="1"/>
+      <c r="E899" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="900" spans="1:5">
+      <c r="A900" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B900" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C900" s="1"/>
+      <c r="D900" s="1"/>
+      <c r="E900" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="901" spans="1:5">
+      <c r="A901" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B901" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C901" s="1"/>
+      <c r="D901" s="1"/>
+      <c r="E901" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="902" spans="1:5">
+      <c r="A902" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B902" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C902" s="1"/>
+      <c r="D902" s="1"/>
+      <c r="E902" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="903" spans="1:5">
+      <c r="A903" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B903" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C903" s="1"/>
+      <c r="D903" s="1"/>
+      <c r="E903" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="904" spans="1:5">
+      <c r="A904" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B904" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C904" s="1"/>
+      <c r="D904" s="1"/>
+      <c r="E904" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="905" spans="1:5">
+      <c r="A905" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B905" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C905" s="1"/>
+      <c r="D905" s="1"/>
+      <c r="E905" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
-[...29 lines deleted...]
-      <c r="E149">
+    <row r="906" spans="1:5">
+      <c r="A906" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C906" s="1"/>
+      <c r="D906" s="1"/>
+      <c r="E906" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
-[...233 lines deleted...]
-      <c r="E163">
+    <row r="907" spans="1:5">
+      <c r="A907" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C907" s="1"/>
+      <c r="D907" s="1"/>
+      <c r="E907" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="908" spans="1:5">
+      <c r="A908" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C908" s="1"/>
+      <c r="D908" s="1"/>
+      <c r="E908" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="909" spans="1:5">
+      <c r="A909" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B909" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C909" s="1"/>
+      <c r="D909" s="1"/>
+      <c r="E909" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="910" spans="1:5">
+      <c r="A910" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B910" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C910" s="1"/>
+      <c r="D910" s="1"/>
+      <c r="E910" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="911" spans="1:5">
+      <c r="A911" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B911" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C911" s="1"/>
+      <c r="D911" s="1"/>
+      <c r="E911" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="912" spans="1:5">
+      <c r="A912" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B912" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C912" s="1"/>
+      <c r="D912" s="1"/>
+      <c r="E912" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="913" spans="1:5">
+      <c r="A913" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B913" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C913" s="1"/>
+      <c r="D913" s="1"/>
+      <c r="E913" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="914" spans="1:5">
+      <c r="A914" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B914" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C914" s="1"/>
+      <c r="D914" s="1"/>
+      <c r="E914" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="915" spans="1:5">
+      <c r="A915" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C915" s="1"/>
+      <c r="D915" s="1"/>
+      <c r="E915" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="916" spans="1:5">
+      <c r="A916" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B916" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C916" s="1"/>
+      <c r="D916" s="1"/>
+      <c r="E916" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="917" spans="1:5">
+      <c r="A917" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B917" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C917" s="1"/>
+      <c r="D917" s="1"/>
+      <c r="E917" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
-[...29 lines deleted...]
-      <c r="E165">
+    <row r="918" spans="1:5">
+      <c r="A918" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B918" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C918" s="1"/>
+      <c r="D918" s="1"/>
+      <c r="E918" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
-[...46 lines deleted...]
-      <c r="E168">
+    <row r="919" spans="1:5">
+      <c r="A919" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B919" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C919" s="1"/>
+      <c r="D919" s="1"/>
+      <c r="E919" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="920" spans="1:5">
+      <c r="A920" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B920" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C920" s="1"/>
+      <c r="D920" s="1"/>
+      <c r="E920" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="921" spans="1:5">
+      <c r="A921" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B921" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C921" s="1"/>
+      <c r="D921" s="1"/>
+      <c r="E921" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="922" spans="1:5">
+      <c r="A922" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B922" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C922" s="1"/>
+      <c r="D922" s="1"/>
+      <c r="E922" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="923" spans="1:5">
+      <c r="A923" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C923" s="1"/>
+      <c r="D923" s="1"/>
+      <c r="E923" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="924" spans="1:5">
+      <c r="A924" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B924" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C924" s="1"/>
+      <c r="D924" s="1"/>
+      <c r="E924" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="925" spans="1:5">
+      <c r="A925" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B925" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C925" s="1"/>
+      <c r="D925" s="1"/>
+      <c r="E925" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="926" spans="1:5">
+      <c r="A926" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C926" s="1"/>
+      <c r="D926" s="1"/>
+      <c r="E926" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="927" spans="1:5">
+      <c r="A927" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B927" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C927" s="1"/>
+      <c r="D927" s="1"/>
+      <c r="E927" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="928" spans="1:5">
+      <c r="A928" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B928" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C928" s="1"/>
+      <c r="D928" s="1"/>
+      <c r="E928" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="929" spans="1:5">
+      <c r="A929" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B929" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C929" s="1"/>
+      <c r="D929" s="1"/>
+      <c r="E929" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="930" spans="1:5">
+      <c r="A930" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B930" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C930" s="1"/>
+      <c r="D930" s="1"/>
+      <c r="E930" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="931" spans="1:5">
+      <c r="A931" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B931" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C931" s="1"/>
+      <c r="D931" s="1"/>
+      <c r="E931" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="932" spans="1:5">
+      <c r="A932" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B932" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C932" s="1"/>
+      <c r="D932" s="1"/>
+      <c r="E932" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="933" spans="1:5">
+      <c r="A933" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B933" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C933" s="1"/>
+      <c r="D933" s="1"/>
+      <c r="E933" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="934" spans="1:5">
+      <c r="A934" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C934" s="1"/>
+      <c r="D934" s="1"/>
+      <c r="E934" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="935" spans="1:5">
+      <c r="A935" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B935" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C935" s="1"/>
+      <c r="D935" s="1"/>
+      <c r="E935" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="936" spans="1:5">
+      <c r="A936" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B936" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C936" s="1"/>
+      <c r="D936" s="1"/>
+      <c r="E936" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="937" spans="1:5">
+      <c r="A937" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B937" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C937" s="1"/>
+      <c r="D937" s="1"/>
+      <c r="E937" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="938" spans="1:5">
+      <c r="A938" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B938" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C938" s="1"/>
+      <c r="D938" s="1"/>
+      <c r="E938" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
-[...63 lines deleted...]
-      <c r="E172">
+    <row r="939" spans="1:5">
+      <c r="A939" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B939" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C939" s="1"/>
+      <c r="D939" s="1"/>
+      <c r="E939" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940" spans="1:5">
+      <c r="A940" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B940" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C940" s="1"/>
+      <c r="D940" s="1"/>
+      <c r="E940" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="941" spans="1:5">
+      <c r="A941" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B941" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C941" s="1"/>
+      <c r="D941" s="1"/>
+      <c r="E941" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="942" spans="1:5">
+      <c r="A942" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B942" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C942" s="1"/>
+      <c r="D942" s="1"/>
+      <c r="E942" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="943" spans="1:5">
+      <c r="A943" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B943" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C943" s="1"/>
+      <c r="D943" s="1"/>
+      <c r="E943" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="944" spans="1:5">
+      <c r="A944" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B944" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C944" s="1"/>
+      <c r="D944" s="1"/>
+      <c r="E944" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
-[...148 lines deleted...]
-      <c r="E181">
+    <row r="945" spans="1:5">
+      <c r="A945" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B945" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C945" s="1"/>
+      <c r="D945" s="1"/>
+      <c r="E945" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="946" spans="1:5">
+      <c r="A946" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B946" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C946" s="1"/>
+      <c r="D946" s="1"/>
+      <c r="E946" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="947" spans="1:5">
+      <c r="A947" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B947" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C947" s="1"/>
+      <c r="D947" s="1"/>
+      <c r="E947" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="948" spans="1:5">
+      <c r="A948" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B948" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C948" s="1"/>
+      <c r="D948" s="1"/>
+      <c r="E948" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="949" spans="1:5">
+      <c r="A949" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B949" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C949" s="1"/>
+      <c r="D949" s="1"/>
+      <c r="E949" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="950" spans="1:5">
+      <c r="A950" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B950" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C950" s="1"/>
+      <c r="D950" s="1"/>
+      <c r="E950" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
-[...46 lines deleted...]
-      <c r="E184">
+    <row r="951" spans="1:5">
+      <c r="A951" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B951" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C951" s="1"/>
+      <c r="D951" s="1"/>
+      <c r="E951" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
-[...403 lines deleted...]
-      <c r="E208">
+    <row r="952" spans="1:5">
+      <c r="A952" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B952" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C952" s="1"/>
+      <c r="D952" s="1"/>
+      <c r="E952" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
-[...114 lines deleted...]
-      <c r="E215">
+    <row r="953" spans="1:5">
+      <c r="A953" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B953" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C953" s="1"/>
+      <c r="D953" s="1"/>
+      <c r="E953" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
-[...46 lines deleted...]
-      <c r="E218">
+    <row r="954" spans="1:5">
+      <c r="A954" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B954" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C954" s="1"/>
+      <c r="D954" s="1"/>
+      <c r="E954" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5">
+      <c r="A955" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B955" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C955" s="1"/>
+      <c r="D955" s="1"/>
+      <c r="E955" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5">
+      <c r="A956" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B956" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C956" s="1"/>
+      <c r="D956" s="1"/>
+      <c r="E956" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5">
+      <c r="A957" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B957" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C957" s="1"/>
+      <c r="D957" s="1"/>
+      <c r="E957" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="958" spans="1:5">
+      <c r="A958" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B958" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C958" s="1"/>
+      <c r="D958" s="1"/>
+      <c r="E958" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="959" spans="1:5">
+      <c r="A959" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B959" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C959" s="1"/>
+      <c r="D959" s="1"/>
+      <c r="E959" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="960" spans="1:5">
+      <c r="A960" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B960" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C960" s="1"/>
+      <c r="D960" s="1"/>
+      <c r="E960" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="961" spans="1:5">
+      <c r="A961" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B961" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C961" s="1"/>
+      <c r="D961" s="1"/>
+      <c r="E961" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5">
+      <c r="A962" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B962" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C962" s="1"/>
+      <c r="D962" s="1"/>
+      <c r="E962" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5">
+      <c r="A963" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C963" s="1"/>
+      <c r="D963" s="1"/>
+      <c r="E963" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5">
+      <c r="A964" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B964" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C964" s="1"/>
+      <c r="D964" s="1"/>
+      <c r="E964" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="965" spans="1:5">
+      <c r="A965" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B965" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C965" s="1"/>
+      <c r="D965" s="1"/>
+      <c r="E965" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="966" spans="1:5">
+      <c r="A966" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B966" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C966" s="1"/>
+      <c r="D966" s="1"/>
+      <c r="E966" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="967" spans="1:5">
+      <c r="A967" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B967" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C967" s="1"/>
+      <c r="D967" s="1"/>
+      <c r="E967" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="968" spans="1:5">
+      <c r="A968" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B968" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C968" s="1"/>
+      <c r="D968" s="1"/>
+      <c r="E968" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="969" spans="1:5">
+      <c r="A969" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B969" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C969" s="1"/>
+      <c r="D969" s="1"/>
+      <c r="E969" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="970" spans="1:5">
+      <c r="A970" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C970" s="1"/>
+      <c r="D970" s="1"/>
+      <c r="E970" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="971" spans="1:5">
+      <c r="A971" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B971" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C971" s="1"/>
+      <c r="D971" s="1"/>
+      <c r="E971" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="972" spans="1:5">
+      <c r="A972" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B972" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C972" s="1"/>
+      <c r="D972" s="1"/>
+      <c r="E972" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="973" spans="1:5">
+      <c r="A973" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B973" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C973" s="1"/>
+      <c r="D973" s="1"/>
+      <c r="E973" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="974" spans="1:5">
+      <c r="A974" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B974" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C974" s="1"/>
+      <c r="D974" s="1"/>
+      <c r="E974" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="975" spans="1:5">
+      <c r="A975" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B975" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C975" s="1"/>
+      <c r="D975" s="1"/>
+      <c r="E975" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976" spans="1:5">
+      <c r="A976" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B976" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C976" s="1"/>
+      <c r="D976" s="1"/>
+      <c r="E976" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="977" spans="1:5">
+      <c r="A977" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B977" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C977" s="1"/>
+      <c r="D977" s="1"/>
+      <c r="E977" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="978" spans="1:5">
+      <c r="A978" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B978" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C978" s="1"/>
+      <c r="D978" s="1"/>
+      <c r="E978" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="979" spans="1:5">
+      <c r="A979" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B979" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C979" s="1"/>
+      <c r="D979" s="1"/>
+      <c r="E979" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="980" spans="1:5">
+      <c r="A980" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B980" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C980" s="1"/>
+      <c r="D980" s="1"/>
+      <c r="E980" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="981" spans="1:5">
+      <c r="A981" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C981" s="1"/>
+      <c r="D981" s="1"/>
+      <c r="E981" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982" spans="1:5">
+      <c r="A982" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C982" s="1"/>
+      <c r="D982" s="1"/>
+      <c r="E982" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="983" spans="1:5">
+      <c r="A983" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B983" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C983" s="1"/>
+      <c r="D983" s="1"/>
+      <c r="E983" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="984" spans="1:5">
+      <c r="A984" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C984" s="1"/>
+      <c r="D984" s="1"/>
+      <c r="E984" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="985" spans="1:5">
+      <c r="A985" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C985" s="1"/>
+      <c r="D985" s="1"/>
+      <c r="E985" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="986" spans="1:5">
+      <c r="A986" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C986" s="1"/>
+      <c r="D986" s="1"/>
+      <c r="E986" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="987" spans="1:5">
+      <c r="A987" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C987" s="1"/>
+      <c r="D987" s="1"/>
+      <c r="E987" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="988" spans="1:5">
+      <c r="A988" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C988" s="1"/>
+      <c r="D988" s="1"/>
+      <c r="E988" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="989" spans="1:5">
+      <c r="A989" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C989" s="1"/>
+      <c r="D989" s="1"/>
+      <c r="E989" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="990" spans="1:5">
+      <c r="A990" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C990" s="1"/>
+      <c r="D990" s="1"/>
+      <c r="E990" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="991" spans="1:5">
+      <c r="A991" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C991" s="1"/>
+      <c r="D991" s="1"/>
+      <c r="E991" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="992" spans="1:5">
+      <c r="A992" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C992" s="1"/>
+      <c r="D992" s="1"/>
+      <c r="E992" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="993" spans="1:5">
+      <c r="A993" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C993" s="1"/>
+      <c r="D993" s="1"/>
+      <c r="E993" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="994" spans="1:5">
+      <c r="A994" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C994" s="1"/>
+      <c r="D994" s="1"/>
+      <c r="E994" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="995" spans="1:5">
+      <c r="A995" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C995" s="1"/>
+      <c r="D995" s="1"/>
+      <c r="E995" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="996" spans="1:5">
+      <c r="A996" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C996" s="1"/>
+      <c r="D996" s="1"/>
+      <c r="E996" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="997" spans="1:5">
+      <c r="A997" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E997" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="998" spans="1:5">
+      <c r="A998" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C998" s="1"/>
+      <c r="D998" s="1"/>
+      <c r="E998" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="999" spans="1:5">
+      <c r="A999" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C999" s="1"/>
+      <c r="D999" s="1"/>
+      <c r="E999" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
-[...12 lines deleted...]
-      <c r="E219">
+    <row r="1000" spans="1:5">
+      <c r="A1000" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C1000" s="1"/>
+      <c r="D1000" s="1"/>
+      <c r="E1000" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
-[...12 lines deleted...]
-      <c r="E220">
+    <row r="1001" spans="1:5">
+      <c r="A1001" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B1001" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C1001" s="1"/>
+      <c r="D1001" s="1"/>
+      <c r="E1001" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:5">
+      <c r="A1002" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B1002" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C1002" s="1"/>
+      <c r="D1002" s="1"/>
+      <c r="E1002" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
-[...29 lines deleted...]
-      <c r="E222">
+    <row r="1003" spans="1:5">
+      <c r="A1003" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B1003" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C1003" s="1"/>
+      <c r="D1003" s="1"/>
+      <c r="E1003" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:5">
+      <c r="A1004" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B1004" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C1004" s="1"/>
+      <c r="D1004" s="1"/>
+      <c r="E1004" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:5">
+      <c r="A1005" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B1005" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C1005" s="1"/>
+      <c r="D1005" s="1"/>
+      <c r="E1005" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:5">
+      <c r="A1006" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B1006" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C1006" s="1"/>
+      <c r="D1006" s="1"/>
+      <c r="E1006" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:5">
+      <c r="A1007" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B1007" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C1007" s="1"/>
+      <c r="D1007" s="1"/>
+      <c r="E1007" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:5">
+      <c r="A1008" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B1008" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C1008" s="1"/>
+      <c r="D1008" s="1"/>
+      <c r="E1008" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:5">
+      <c r="A1009" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B1009" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C1009" s="1"/>
+      <c r="D1009" s="1"/>
+      <c r="E1009" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:5">
+      <c r="A1010" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B1010" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C1010" s="1"/>
+      <c r="D1010" s="1"/>
+      <c r="E1010" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:5">
+      <c r="A1011" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B1011" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C1011" s="1"/>
+      <c r="D1011" s="1"/>
+      <c r="E1011" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:5">
+      <c r="A1012" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B1012" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C1012" s="1"/>
+      <c r="D1012" s="1"/>
+      <c r="E1012" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
-[...97 lines deleted...]
-      <c r="E228">
+    <row r="1013" spans="1:5">
+      <c r="A1013" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B1013" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C1013" s="1"/>
+      <c r="D1013" s="1"/>
+      <c r="E1013" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:5">
+      <c r="A1014" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B1014" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C1014" s="1"/>
+      <c r="D1014" s="1"/>
+      <c r="E1014" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:5">
+      <c r="A1015" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B1015" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C1015" s="1"/>
+      <c r="D1015" s="1"/>
+      <c r="E1015" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:5">
+      <c r="A1016" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B1016" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C1016" s="1"/>
+      <c r="D1016" s="1"/>
+      <c r="E1016" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:5">
+      <c r="A1017" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B1017" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C1017" s="1"/>
+      <c r="D1017" s="1"/>
+      <c r="E1017" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:5">
+      <c r="A1018" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B1018" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C1018" s="1"/>
+      <c r="D1018" s="1"/>
+      <c r="E1018" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:5">
+      <c r="A1019" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B1019" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C1019" s="1"/>
+      <c r="D1019" s="1"/>
+      <c r="E1019" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:5">
+      <c r="A1020" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B1020" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C1020" s="1"/>
+      <c r="D1020" s="1"/>
+      <c r="E1020" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:5">
+      <c r="A1021" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B1021" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C1021" s="1"/>
+      <c r="D1021" s="1"/>
+      <c r="E1021" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:5">
+      <c r="A1022" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B1022" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C1022" s="1"/>
+      <c r="D1022" s="1"/>
+      <c r="E1022" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:5">
+      <c r="A1023" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B1023" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C1023" s="1"/>
+      <c r="D1023" s="1"/>
+      <c r="E1023" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:5">
+      <c r="A1024" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B1024" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C1024" s="1"/>
+      <c r="D1024" s="1"/>
+      <c r="E1024" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:5">
+      <c r="A1025" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B1025" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C1025" s="1"/>
+      <c r="D1025" s="1"/>
+      <c r="E1025" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:5">
+      <c r="A1026" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B1026" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C1026" s="1"/>
+      <c r="D1026" s="1"/>
+      <c r="E1026" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:5">
+      <c r="A1027" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B1027" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C1027" s="1"/>
+      <c r="D1027" s="1"/>
+      <c r="E1027" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:5">
+      <c r="A1028" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B1028" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C1028" s="1"/>
+      <c r="D1028" s="1"/>
+      <c r="E1028" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:5">
+      <c r="A1029" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B1029" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C1029" s="1"/>
+      <c r="D1029" s="1"/>
+      <c r="E1029" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:5">
+      <c r="A1030" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1030" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1030" s="1"/>
+      <c r="D1030" s="1"/>
+      <c r="E1030" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:5">
+      <c r="A1031" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1031" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1031" s="1"/>
+      <c r="D1031" s="1"/>
+      <c r="E1031" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:5">
+      <c r="A1032" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B1032" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C1032" s="1"/>
+      <c r="D1032" s="1"/>
+      <c r="E1032" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:5">
+      <c r="A1033" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B1033" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C1033" s="1"/>
+      <c r="D1033" s="1"/>
+      <c r="E1033" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:5">
+      <c r="A1034" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B1034" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C1034" s="1"/>
+      <c r="D1034" s="1"/>
+      <c r="E1034" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:5">
+      <c r="A1035" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1035" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C1035" s="1"/>
+      <c r="D1035" s="1"/>
+      <c r="E1035" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:5">
+      <c r="A1036" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B1036" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C1036" s="1"/>
+      <c r="D1036" s="1"/>
+      <c r="E1036" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:5">
+      <c r="A1037" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1037" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C1037" s="1"/>
+      <c r="D1037" s="1"/>
+      <c r="E1037" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
-[...12 lines deleted...]
-      <c r="E229">
+    <row r="1038" spans="1:5">
+      <c r="A1038" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1038" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C1038" s="1"/>
+      <c r="D1038" s="1"/>
+      <c r="E1038" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:5">
+      <c r="A1039" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1039" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C1039" s="1"/>
+      <c r="D1039" s="1"/>
+      <c r="E1039" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:5">
+      <c r="A1040" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1040" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C1040" s="1"/>
+      <c r="D1040" s="1"/>
+      <c r="E1040" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:5">
+      <c r="A1041" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1041" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C1041" s="1"/>
+      <c r="D1041" s="1"/>
+      <c r="E1041" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:5">
+      <c r="A1042" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B1042" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C1042" s="1"/>
+      <c r="D1042" s="1"/>
+      <c r="E1042" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:5">
+      <c r="A1043" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B1043" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C1043" s="1"/>
+      <c r="D1043" s="1"/>
+      <c r="E1043" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:5">
+      <c r="A1044" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B1044" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C1044" s="1"/>
+      <c r="D1044" s="1"/>
+      <c r="E1044" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:5">
+      <c r="A1045" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B1045" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C1045" s="1"/>
+      <c r="D1045" s="1"/>
+      <c r="E1045" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:5">
+      <c r="A1046" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B1046" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C1046" s="1"/>
+      <c r="D1046" s="1"/>
+      <c r="E1046" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:5">
+      <c r="A1047" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B1047" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C1047" s="1"/>
+      <c r="D1047" s="1"/>
+      <c r="E1047" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:5">
+      <c r="A1048" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1048" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C1048" s="1"/>
+      <c r="D1048" s="1"/>
+      <c r="E1048" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:5">
+      <c r="A1049" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B1049" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1049" s="1"/>
+      <c r="D1049" s="1"/>
+      <c r="E1049" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:5">
+      <c r="A1050" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B1050" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C1050" s="1"/>
+      <c r="D1050" s="1"/>
+      <c r="E1050" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:5">
+      <c r="A1051" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1051" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C1051" s="1"/>
+      <c r="D1051" s="1"/>
+      <c r="E1051" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:5">
+      <c r="A1052" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1052" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1052" s="1"/>
+      <c r="D1052" s="1"/>
+      <c r="E1052" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:5">
+      <c r="A1053" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B1053" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C1053" s="1"/>
+      <c r="D1053" s="1"/>
+      <c r="E1053" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:5">
+      <c r="A1054" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B1054" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C1054" s="1"/>
+      <c r="D1054" s="1"/>
+      <c r="E1054" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:5">
+      <c r="A1055" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B1055" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C1055" s="1"/>
+      <c r="D1055" s="1"/>
+      <c r="E1055" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:5">
+      <c r="A1056" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B1056" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C1056" s="1"/>
+      <c r="D1056" s="1"/>
+      <c r="E1056" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:5">
+      <c r="A1057" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B1057" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C1057" s="1"/>
+      <c r="D1057" s="1"/>
+      <c r="E1057" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:5">
+      <c r="A1058" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B1058" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C1058" s="1"/>
+      <c r="D1058" s="1"/>
+      <c r="E1058" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:5">
+      <c r="A1059" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1059" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C1059" s="1"/>
+      <c r="D1059" s="1"/>
+      <c r="E1059" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:5">
+      <c r="A1060" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1060" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C1060" s="1"/>
+      <c r="D1060" s="1"/>
+      <c r="E1060" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:5">
+      <c r="A1061" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B1061" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1061" s="1"/>
+      <c r="D1061" s="1"/>
+      <c r="E1061" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:5">
+      <c r="A1062" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1062" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C1062" s="1"/>
+      <c r="D1062" s="1"/>
+      <c r="E1062" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:5">
+      <c r="A1063" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1063" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1063" s="1"/>
+      <c r="D1063" s="1"/>
+      <c r="E1063" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:5">
+      <c r="A1064" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1064" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1064" s="1"/>
+      <c r="D1064" s="1"/>
+      <c r="E1064" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:5">
+      <c r="A1065" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B1065" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C1065" s="1"/>
+      <c r="D1065" s="1"/>
+      <c r="E1065" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:5">
+      <c r="A1066" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1066" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C1066" s="1"/>
+      <c r="D1066" s="1"/>
+      <c r="E1066" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:5">
+      <c r="A1067" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1067" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C1067" s="1"/>
+      <c r="D1067" s="1"/>
+      <c r="E1067" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:5">
+      <c r="A1068" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B1068" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C1068" s="1"/>
+      <c r="D1068" s="1"/>
+      <c r="E1068" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
-[...46 lines deleted...]
-      <c r="E232">
+    <row r="1069" spans="1:5">
+      <c r="A1069" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1069" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C1069" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1069" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:5">
+      <c r="A1070" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B1070" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C1070" s="1"/>
+      <c r="D1070" s="1"/>
+      <c r="E1070" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:5">
+      <c r="A1071" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1071" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C1071" s="1"/>
+      <c r="D1071" s="1"/>
+      <c r="E1071" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:5">
+      <c r="A1072" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1072" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C1072" s="1"/>
+      <c r="D1072" s="1"/>
+      <c r="E1072" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:5">
+      <c r="A1073" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B1073" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C1073" s="1"/>
+      <c r="D1073" s="1"/>
+      <c r="E1073" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:5">
+      <c r="A1074" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B1074" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C1074" s="1"/>
+      <c r="D1074" s="1"/>
+      <c r="E1074" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:5">
+      <c r="A1075" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B1075" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C1075" s="1"/>
+      <c r="D1075" s="1"/>
+      <c r="E1075" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:5">
+      <c r="A1076" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1076" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C1076" s="1"/>
+      <c r="D1076" s="1"/>
+      <c r="E1076" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:5">
+      <c r="A1077" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B1077" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C1077" s="1"/>
+      <c r="D1077" s="1"/>
+      <c r="E1077" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:5">
+      <c r="A1078" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B1078" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C1078" s="1"/>
+      <c r="D1078" s="1"/>
+      <c r="E1078" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:5">
+      <c r="A1079" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B1079" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C1079" s="1"/>
+      <c r="D1079" s="1"/>
+      <c r="E1079" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:5">
+      <c r="A1080" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B1080" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C1080" s="1"/>
+      <c r="D1080" s="1"/>
+      <c r="E1080" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:5">
+      <c r="A1081" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1081" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C1081" s="1"/>
+      <c r="D1081" s="1"/>
+      <c r="E1081" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:5">
+      <c r="A1082" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B1082" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1082" s="1"/>
+      <c r="D1082" s="1"/>
+      <c r="E1082" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:5">
+      <c r="A1083" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1083" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C1083" s="1"/>
+      <c r="D1083" s="1"/>
+      <c r="E1083" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:5">
+      <c r="A1084" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B1084" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C1084" s="1"/>
+      <c r="D1084" s="1"/>
+      <c r="E1084" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:5">
+      <c r="A1085" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1085" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C1085" s="1"/>
+      <c r="D1085" s="1"/>
+      <c r="E1085" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:5">
+      <c r="A1086" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B1086" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C1086" s="1"/>
+      <c r="D1086" s="1"/>
+      <c r="E1086" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:5">
+      <c r="A1087" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B1087" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C1087" s="1"/>
+      <c r="D1087" s="1"/>
+      <c r="E1087" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:5">
+      <c r="A1088" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1088" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C1088" s="1"/>
+      <c r="D1088" s="1"/>
+      <c r="E1088" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:5">
+      <c r="A1089" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B1089" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C1089" s="1"/>
+      <c r="D1089" s="1"/>
+      <c r="E1089" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:5">
+      <c r="A1090" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B1090" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C1090" s="1"/>
+      <c r="D1090" s="1"/>
+      <c r="E1090" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:5">
+      <c r="A1091" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B1091" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C1091" s="1"/>
+      <c r="D1091" s="1"/>
+      <c r="E1091" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:5">
+      <c r="A1092" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1092" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1092" s="1"/>
+      <c r="D1092" s="1"/>
+      <c r="E1092" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:5">
+      <c r="A1093" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B1093" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C1093" s="1"/>
+      <c r="D1093" s="1"/>
+      <c r="E1093" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:5">
+      <c r="A1094" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1094" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1094" s="1"/>
+      <c r="D1094" s="1"/>
+      <c r="E1094" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:5">
+      <c r="A1095" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B1095" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1095" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1095" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:5">
+      <c r="A1096" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B1096" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C1096" s="1"/>
+      <c r="D1096" s="1"/>
+      <c r="E1096" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:5">
+      <c r="A1097" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B1097" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C1097" s="1"/>
+      <c r="D1097" s="1"/>
+      <c r="E1097" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:5">
+      <c r="A1098" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B1098" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C1098" s="1"/>
+      <c r="D1098" s="1"/>
+      <c r="E1098" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:5">
+      <c r="A1099" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B1099" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C1099" s="1"/>
+      <c r="D1099" s="1"/>
+      <c r="E1099" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:5">
+      <c r="A1100" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B1100" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C1100" s="1"/>
+      <c r="D1100" s="1"/>
+      <c r="E1100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:5">
+      <c r="A1101" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1101" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C1101" s="1"/>
+      <c r="D1101" s="1"/>
+      <c r="E1101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:5">
+      <c r="A1102" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B1102" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C1102" s="1"/>
+      <c r="D1102" s="1"/>
+      <c r="E1102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:5">
+      <c r="A1103" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1103" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1103" s="1"/>
+      <c r="D1103" s="1"/>
+      <c r="E1103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:5">
+      <c r="A1104" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1104" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1104" s="1"/>
+      <c r="D1104" s="1"/>
+      <c r="E1104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:5">
+      <c r="A1105" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1105" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C1105" s="1"/>
+      <c r="D1105" s="1"/>
+      <c r="E1105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:5">
+      <c r="A1106" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1106" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C1106" s="1"/>
+      <c r="D1106" s="1"/>
+      <c r="E1106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:5">
+      <c r="A1107" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1107" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C1107" s="1"/>
+      <c r="D1107" s="1"/>
+      <c r="E1107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:5">
+      <c r="A1108" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B1108" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C1108" s="1"/>
+      <c r="D1108" s="1"/>
+      <c r="E1108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:5">
+      <c r="A1109" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1109" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C1109" s="1"/>
+      <c r="D1109" s="1"/>
+      <c r="E1109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:5">
+      <c r="A1110" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1110" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C1110" s="1"/>
+      <c r="D1110" s="1"/>
+      <c r="E1110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:5">
+      <c r="A1111" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1111" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C1111" s="1"/>
+      <c r="D1111" s="1"/>
+      <c r="E1111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:5">
+      <c r="A1112" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1112" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1112" s="1"/>
+      <c r="D1112" s="1"/>
+      <c r="E1112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:5">
+      <c r="A1113" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B1113" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1113" s="1"/>
+      <c r="D1113" s="1"/>
+      <c r="E1113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:5">
+      <c r="A1114" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B1114" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1114" s="1"/>
+      <c r="D1114" s="1"/>
+      <c r="E1114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:5">
+      <c r="A1115" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1115" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C1115" s="1"/>
+      <c r="D1115" s="1"/>
+      <c r="E1115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:5">
+      <c r="A1116" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1116" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C1116" s="1"/>
+      <c r="D1116" s="1"/>
+      <c r="E1116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:5">
+      <c r="A1117" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B1117" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C1117" s="1"/>
+      <c r="D1117" s="1"/>
+      <c r="E1117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:5">
+      <c r="A1118" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1118" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1118" s="1"/>
+      <c r="D1118" s="1"/>
+      <c r="E1118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:5">
+      <c r="A1119" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B1119" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C1119" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1119" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:5">
+      <c r="A1120" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1120" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C1120" s="1"/>
+      <c r="D1120" s="1"/>
+      <c r="E1120" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:5">
+      <c r="A1121" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B1121" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C1121" s="1"/>
+      <c r="D1121" s="1"/>
+      <c r="E1121" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
-[...12 lines deleted...]
-      <c r="E233">
+    <row r="1122" spans="1:5">
+      <c r="A1122" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1122" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C1122" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1122" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:5">
+      <c r="A1123" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B1123" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C1123" s="1"/>
+      <c r="D1123" s="1"/>
+      <c r="E1123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:5">
+      <c r="A1124" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1124" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C1124" s="1"/>
+      <c r="D1124" s="1"/>
+      <c r="E1124" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:5">
+      <c r="A1125" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B1125" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C1125" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1125" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:5">
+      <c r="A1126" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1126" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1126" s="1"/>
+      <c r="D1126" s="1"/>
+      <c r="E1126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:5">
+      <c r="A1127" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B1127" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C1127" s="1"/>
+      <c r="D1127" s="1"/>
+      <c r="E1127" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:5">
+      <c r="A1128" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1128" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C1128" s="1"/>
+      <c r="D1128" s="1"/>
+      <c r="E1128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:5">
+      <c r="A1129" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B1129" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C1129" s="1"/>
+      <c r="D1129" s="1"/>
+      <c r="E1129" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:5">
+      <c r="A1130" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1130" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C1130" s="1"/>
+      <c r="D1130" s="1"/>
+      <c r="E1130" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
-[...12 lines deleted...]
-      <c r="E234">
+    <row r="1131" spans="1:5">
+      <c r="A1131" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B1131" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C1131" s="1"/>
+      <c r="D1131" s="1"/>
+      <c r="E1131" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:5">
+      <c r="A1132" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1132" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C1132" s="1"/>
+      <c r="D1132" s="1"/>
+      <c r="E1132" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:5">
+      <c r="A1133" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B1133" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1133" s="1"/>
+      <c r="D1133" s="1"/>
+      <c r="E1133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:5">
+      <c r="A1134" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B1134" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C1134" s="1"/>
+      <c r="D1134" s="1"/>
+      <c r="E1134" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:5">
+      <c r="A1135" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1135" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1135" s="1"/>
+      <c r="D1135" s="1"/>
+      <c r="E1135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:5">
+      <c r="A1136" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B1136" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C1136" s="1"/>
+      <c r="D1136" s="1"/>
+      <c r="E1136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:5">
+      <c r="A1137" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1137" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C1137" s="1"/>
+      <c r="D1137" s="1"/>
+      <c r="E1137" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:5">
+      <c r="A1138" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1138" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C1138" s="1"/>
+      <c r="D1138" s="1"/>
+      <c r="E1138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:5">
+      <c r="A1139" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B1139" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C1139" s="1"/>
+      <c r="D1139" s="1"/>
+      <c r="E1139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:5">
+      <c r="A1140" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1140" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C1140" s="1"/>
+      <c r="D1140" s="1"/>
+      <c r="E1140" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:5">
+      <c r="A1141" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1141" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C1141" s="1"/>
+      <c r="D1141" s="1"/>
+      <c r="E1141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:5">
+      <c r="A1142" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B1142" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C1142" s="1"/>
+      <c r="D1142" s="1"/>
+      <c r="E1142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:5">
+      <c r="A1143" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1143" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C1143" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1143" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
-[...105 lines deleted...]
-      <c r="B241" t="s">
+    <row r="1144" spans="1:5">
+      <c r="A1144" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1144" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C1144" s="1"/>
+      <c r="D1144" s="1"/>
+      <c r="E1144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:5">
+      <c r="A1145" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1145" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C1145" s="1"/>
+      <c r="D1145" s="1"/>
+      <c r="E1145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:5">
+      <c r="A1146" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B1146" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C1146" s="1"/>
+      <c r="D1146" s="1"/>
+      <c r="E1146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:5">
+      <c r="A1147" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B1147" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C1147" s="1"/>
+      <c r="D1147" s="1"/>
+      <c r="E1147" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:5">
+      <c r="A1148" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B1148" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C1148" s="1"/>
+      <c r="D1148" s="1"/>
+      <c r="E1148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:5">
+      <c r="A1149" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1149" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C1149" s="1"/>
+      <c r="D1149" s="1"/>
+      <c r="E1149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:5">
+      <c r="A1150" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1150" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1150" s="1"/>
+      <c r="D1150" s="1"/>
+      <c r="E1150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:5">
+      <c r="A1151" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1151" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C1151" s="1"/>
+      <c r="D1151" s="1"/>
+      <c r="E1151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:5">
+      <c r="A1152" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B1152" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C1152" s="1"/>
+      <c r="D1152" s="1"/>
+      <c r="E1152" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:5">
+      <c r="A1153" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B1153" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C1153" s="1"/>
+      <c r="D1153" s="1"/>
+      <c r="E1153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:5">
+      <c r="A1154" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B1154" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C1154" s="1"/>
+      <c r="D1154" s="1"/>
+      <c r="E1154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:5">
+      <c r="A1155" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1155" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C1155" s="1"/>
+      <c r="D1155" s="1"/>
+      <c r="E1155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:5">
+      <c r="A1156" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1156" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C1156" s="1"/>
+      <c r="D1156" s="1"/>
+      <c r="E1156" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:5">
+      <c r="A1157" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B1157" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C1157" s="1"/>
+      <c r="D1157" s="1"/>
+      <c r="E1157" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:5">
+      <c r="A1158" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B1158" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C1158" s="1"/>
+      <c r="D1158" s="1"/>
+      <c r="E1158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:5">
+      <c r="A1159" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1159" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C1159" s="1"/>
+      <c r="D1159" s="1"/>
+      <c r="E1159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:5">
+      <c r="A1160" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1160" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1160" s="1"/>
+      <c r="D1160" s="1"/>
+      <c r="E1160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:5">
+      <c r="A1161" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B1161" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C1161" s="1"/>
+      <c r="D1161" s="1"/>
+      <c r="E1161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:5">
+      <c r="A1162" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1162" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C1162" s="1"/>
+      <c r="D1162" s="1"/>
+      <c r="E1162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:5">
+      <c r="A1163" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1163" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C1163" s="1"/>
+      <c r="D1163" s="1"/>
+      <c r="E1163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:5">
+      <c r="A1164" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B1164" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C1164" s="1"/>
+      <c r="D1164" s="1"/>
+      <c r="E1164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:5">
+      <c r="A1165" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1165" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1165" s="1"/>
+      <c r="D1165" s="1"/>
+      <c r="E1165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:5">
+      <c r="A1166" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1166" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C1166" s="1"/>
+      <c r="D1166" s="1"/>
+      <c r="E1166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:5">
+      <c r="A1167" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1167" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C1167" s="1"/>
+      <c r="D1167" s="1"/>
+      <c r="E1167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:5">
+      <c r="A1168" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B1168" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C1168" s="1"/>
+      <c r="D1168" s="1"/>
+      <c r="E1168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:5">
+      <c r="A1169" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1169" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C1169" s="1"/>
+      <c r="D1169" s="1"/>
+      <c r="E1169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:5">
+      <c r="A1170" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1170" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C1170" s="1"/>
+      <c r="D1170" s="1"/>
+      <c r="E1170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:5">
+      <c r="A1171" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1171" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C1171" s="1"/>
+      <c r="D1171" s="1"/>
+      <c r="E1171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:5">
+      <c r="A1172" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1172" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C1172" s="1"/>
+      <c r="D1172" s="1"/>
+      <c r="E1172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:5">
+      <c r="A1173" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1173" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C1173" s="1"/>
+      <c r="D1173" s="1"/>
+      <c r="E1173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:5">
+      <c r="A1174" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1174" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1174" s="1"/>
+      <c r="D1174" s="1"/>
+      <c r="E1174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:5">
+      <c r="A1175" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B1175" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C1175" s="1"/>
+      <c r="D1175" s="1"/>
+      <c r="E1175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:5">
+      <c r="A1176" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B1176" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C1176" s="1"/>
+      <c r="D1176" s="1"/>
+      <c r="E1176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:5">
+      <c r="A1177" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B1177" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C1177" s="1"/>
+      <c r="D1177" s="1"/>
+      <c r="E1177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:5">
+      <c r="A1178" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B1178" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C1178" s="1"/>
+      <c r="D1178" s="1"/>
+      <c r="E1178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:5">
+      <c r="A1179" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B1179" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C1179" s="1"/>
+      <c r="D1179" s="1"/>
+      <c r="E1179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:5">
+      <c r="A1180" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1180" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1180" s="1"/>
+      <c r="D1180" s="1"/>
+      <c r="E1180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:5">
+      <c r="A1181" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1181" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C1181" s="1"/>
+      <c r="D1181" s="1"/>
+      <c r="E1181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:5">
+      <c r="A1182" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1182" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C1182" s="1"/>
+      <c r="D1182" s="1"/>
+      <c r="E1182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:5">
+      <c r="A1183" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B1183" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C1183" s="1"/>
+      <c r="D1183" s="1"/>
+      <c r="E1183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:5">
+      <c r="A1184" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1184" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C1184" s="1"/>
+      <c r="D1184" s="1"/>
+      <c r="E1184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:5">
+      <c r="A1185" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1185" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C1185" s="1"/>
+      <c r="D1185" s="1"/>
+      <c r="E1185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:5">
+      <c r="A1186" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1186" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C1186" s="1"/>
+      <c r="D1186" s="1"/>
+      <c r="E1186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:5">
+      <c r="A1187" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1187" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C1187" s="1"/>
+      <c r="D1187" s="1"/>
+      <c r="E1187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:5">
+      <c r="A1188" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1188" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C1188" s="1"/>
+      <c r="D1188" s="1"/>
+      <c r="E1188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:5">
+      <c r="A1189" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1189" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C1189" s="1"/>
+      <c r="D1189" s="1"/>
+      <c r="E1189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:5">
+      <c r="A1190" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1190" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1190" s="1"/>
+      <c r="D1190" s="1"/>
+      <c r="E1190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:5">
+      <c r="A1191" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1191" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C1191" s="1"/>
+      <c r="D1191" s="1"/>
+      <c r="E1191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:5">
+      <c r="A1192" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B1192" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C1192" s="1"/>
+      <c r="D1192" s="1"/>
+      <c r="E1192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:5">
+      <c r="A1193" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B1193" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C1193" s="1"/>
+      <c r="D1193" s="1"/>
+      <c r="E1193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:5">
+      <c r="A1194" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B1194" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C1194" s="1"/>
+      <c r="D1194" s="1"/>
+      <c r="E1194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:5">
+      <c r="A1195" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1195" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C1195" s="1"/>
+      <c r="D1195" s="1"/>
+      <c r="E1195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:5">
+      <c r="A1196" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1196" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C1196" s="1"/>
+      <c r="D1196" s="1"/>
+      <c r="E1196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:5">
+      <c r="A1197" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1197" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C1197" s="1"/>
+      <c r="D1197" s="1"/>
+      <c r="E1197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:5">
+      <c r="A1198" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1198" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C1198" s="1"/>
+      <c r="D1198" s="1"/>
+      <c r="E1198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:5">
+      <c r="A1199" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1199" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C1199" s="1"/>
+      <c r="D1199" s="1"/>
+      <c r="E1199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:5">
+      <c r="A1200" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1200" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C1200" s="1"/>
+      <c r="D1200" s="1"/>
+      <c r="E1200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:5">
+      <c r="A1201" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B1201" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C1201" s="1"/>
+      <c r="D1201" s="1"/>
+      <c r="E1201" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:5">
+      <c r="A1202" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1202" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C1202" s="1"/>
+      <c r="D1202" s="1"/>
+      <c r="E1202" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:5">
+      <c r="A1203" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B1203" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C1203" s="1"/>
+      <c r="D1203" s="1"/>
+      <c r="E1203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:5">
+      <c r="A1204" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1204" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C1204" s="1"/>
+      <c r="D1204" s="1"/>
+      <c r="E1204" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:5">
+      <c r="A1205" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B1205" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C1205" s="1"/>
+      <c r="D1205" s="1"/>
+      <c r="E1205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:5">
+      <c r="A1206" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1206" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C1206" s="1"/>
+      <c r="D1206" s="1"/>
+      <c r="E1206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:5">
+      <c r="A1207" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B1207" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C1207" s="1"/>
+      <c r="D1207" s="1"/>
+      <c r="E1207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:5">
+      <c r="A1208" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1208" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C1208" s="1"/>
+      <c r="D1208" s="1"/>
+      <c r="E1208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:5">
+      <c r="A1209" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B1209" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C1209" s="1"/>
+      <c r="D1209" s="1"/>
+      <c r="E1209" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:5">
+      <c r="A1210" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B1210" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C1210" s="1"/>
+      <c r="D1210" s="1"/>
+      <c r="E1210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:5">
+      <c r="A1211" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1211" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C1211" s="1"/>
+      <c r="D1211" s="1"/>
+      <c r="E1211" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:5">
+      <c r="A1212" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B1212" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C1212" s="1"/>
+      <c r="D1212" s="1"/>
+      <c r="E1212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:5">
+      <c r="A1213" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B1213" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C1213" s="1"/>
+      <c r="D1213" s="1"/>
+      <c r="E1213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:5">
+      <c r="A1214" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1214" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C1214" s="1"/>
+      <c r="D1214" s="1"/>
+      <c r="E1214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:5">
+      <c r="A1215" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B1215" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C1215" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1215" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:5">
+      <c r="A1216" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1216" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1216" s="1"/>
+      <c r="D1216" s="1"/>
+      <c r="E1216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:5">
+      <c r="A1217" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1217" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C1217" s="1"/>
+      <c r="D1217" s="1"/>
+      <c r="E1217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:5">
+      <c r="A1218" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B1218" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C1218" s="1"/>
+      <c r="D1218" s="1"/>
+      <c r="E1218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:5">
+      <c r="A1219" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1219" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C1219" s="1"/>
+      <c r="D1219" s="1"/>
+      <c r="E1219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:5">
+      <c r="A1220" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1220" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C1220" s="1"/>
+      <c r="D1220" s="1"/>
+      <c r="E1220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:5">
+      <c r="A1221" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B1221" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C1221" s="1"/>
+      <c r="D1221" s="1"/>
+      <c r="E1221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:5">
+      <c r="A1222" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1222" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C1222" s="1"/>
+      <c r="D1222" s="1"/>
+      <c r="E1222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:5">
+      <c r="A1223" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B1223" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C1223" s="1"/>
+      <c r="D1223" s="1"/>
+      <c r="E1223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:5">
+      <c r="A1224" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B1224" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C1224" s="1"/>
+      <c r="D1224" s="1"/>
+      <c r="E1224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:5">
+      <c r="A1225" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1225" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C1225" s="1"/>
+      <c r="D1225" s="1"/>
+      <c r="E1225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:5">
+      <c r="A1226" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B1226" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C1226" s="1"/>
+      <c r="D1226" s="1"/>
+      <c r="E1226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:5">
+      <c r="A1227" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B1227" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C1227" s="1"/>
+      <c r="D1227" s="1"/>
+      <c r="E1227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:5">
+      <c r="A1228" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B1228" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C1228" s="1"/>
+      <c r="D1228" s="1"/>
+      <c r="E1228" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:5">
+      <c r="A1229" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B1229" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C1229" s="1"/>
+      <c r="D1229" s="1"/>
+      <c r="E1229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:5">
+      <c r="A1230" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B1230" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C1230" s="1"/>
+      <c r="D1230" s="1"/>
+      <c r="E1230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:5">
+      <c r="A1231" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1231" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C1231" s="1"/>
+      <c r="D1231" s="1"/>
+      <c r="E1231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:5">
+      <c r="A1232" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B1232" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C1232" s="1"/>
+      <c r="D1232" s="1"/>
+      <c r="E1232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:5">
+      <c r="A1233" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B1233" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1233" s="1"/>
+      <c r="D1233" s="1"/>
+      <c r="E1233" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:5">
+      <c r="A1234" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1234" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C1234" s="1"/>
+      <c r="D1234" s="1"/>
+      <c r="E1234" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:5">
+      <c r="A1235" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B1235" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C1235" s="1"/>
+      <c r="D1235" s="1"/>
+      <c r="E1235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:5">
+      <c r="A1236" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B1236" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C1236" s="1"/>
+      <c r="D1236" s="1"/>
+      <c r="E1236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:5">
+      <c r="A1237" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B1237" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C1237" s="1"/>
+      <c r="D1237" s="1"/>
+      <c r="E1237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:5">
+      <c r="A1238" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B1238" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C1238" s="1"/>
+      <c r="D1238" s="1"/>
+      <c r="E1238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:5">
+      <c r="A1239" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1239" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1239" s="1"/>
+      <c r="D1239" s="1"/>
+      <c r="E1239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:5">
+      <c r="A1240" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1240" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1240" s="1"/>
+      <c r="D1240" s="1"/>
+      <c r="E1240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:5">
+      <c r="A1241" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B1241" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1241" s="1"/>
+      <c r="D1241" s="1"/>
+      <c r="E1241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:5">
+      <c r="A1242" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1242" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C1242" s="1"/>
+      <c r="D1242" s="1"/>
+      <c r="E1242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:5">
+      <c r="A1243" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1243" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1243" s="1"/>
+      <c r="D1243" s="1"/>
+      <c r="E1243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:5">
+      <c r="A1244" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1244" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1244" s="1"/>
+      <c r="D1244" s="1"/>
+      <c r="E1244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:5">
+      <c r="A1245" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B1245" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C1245" s="1"/>
+      <c r="D1245" s="1"/>
+      <c r="E1245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:5">
+      <c r="A1246" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1246" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1246" s="1"/>
+      <c r="D1246" s="1"/>
+      <c r="E1246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:5">
+      <c r="A1247" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B1247" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C1247" s="1"/>
+      <c r="D1247" s="1"/>
+      <c r="E1247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:5">
+      <c r="A1248" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B1248" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C1248" s="1"/>
+      <c r="D1248" s="1"/>
+      <c r="E1248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:5">
+      <c r="A1249" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B1249" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1249" s="1"/>
+      <c r="D1249" s="1"/>
+      <c r="E1249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:5">
+      <c r="A1250" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B1250" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C1250" s="1"/>
+      <c r="D1250" s="1"/>
+      <c r="E1250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:5">
+      <c r="A1251" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B1251" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C1251" s="1"/>
+      <c r="D1251" s="1"/>
+      <c r="E1251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:5">
+      <c r="A1252" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B1252" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C1252" s="1"/>
+      <c r="D1252" s="1"/>
+      <c r="E1252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:5">
+      <c r="A1253" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1253" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C1253" s="1"/>
+      <c r="D1253" s="1"/>
+      <c r="E1253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:5">
+      <c r="A1254" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1254" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1254" s="1"/>
+      <c r="D1254" s="1"/>
+      <c r="E1254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:5">
+      <c r="A1255" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1255" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C1255" s="1"/>
+      <c r="D1255" s="1"/>
+      <c r="E1255" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:5">
+      <c r="A1256" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B1256" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1256" s="1"/>
+      <c r="D1256" s="1"/>
+      <c r="E1256" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:5">
+      <c r="A1257" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B1257" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C1257" s="1"/>
+      <c r="D1257" s="1"/>
+      <c r="E1257" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:5">
+      <c r="A1258" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1258" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C1258" s="1"/>
+      <c r="D1258" s="1"/>
+      <c r="E1258" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:5">
+      <c r="A1259" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B1259" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C1259" s="1"/>
+      <c r="D1259" s="1"/>
+      <c r="E1259" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:5">
+      <c r="A1260" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1260" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1260" s="1"/>
+      <c r="D1260" s="1"/>
+      <c r="E1260" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:5">
+      <c r="A1261" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1261" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C1261" s="1"/>
+      <c r="D1261" s="1"/>
+      <c r="E1261" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:5">
+      <c r="A1262" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1262" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1262" s="1"/>
+      <c r="D1262" s="1"/>
+      <c r="E1262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:5">
+      <c r="A1263" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B1263" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C1263" s="1"/>
+      <c r="D1263" s="1"/>
+      <c r="E1263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:5">
+      <c r="A1264" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1264" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C1264" s="1"/>
+      <c r="D1264" s="1"/>
+      <c r="E1264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:5">
+      <c r="A1265" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1265" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C1265" s="1"/>
+      <c r="D1265" s="1"/>
+      <c r="E1265" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:5">
+      <c r="A1266" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B1266" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C1266" s="1"/>
+      <c r="D1266" s="1"/>
+      <c r="E1266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:5">
+      <c r="A1267" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1267" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C1267" s="1"/>
+      <c r="D1267" s="1"/>
+      <c r="E1267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:5">
+      <c r="A1268" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1268" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C1268" s="1"/>
+      <c r="D1268" s="1"/>
+      <c r="E1268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:5">
+      <c r="A1269" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1269" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1269" s="1"/>
+      <c r="D1269" s="1"/>
+      <c r="E1269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:5">
+      <c r="A1270" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B1270" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C1270" s="1"/>
+      <c r="D1270" s="1"/>
+      <c r="E1270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:5">
+      <c r="A1271" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B1271" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C1271" s="1"/>
+      <c r="D1271" s="1"/>
+      <c r="E1271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:5">
+      <c r="A1272" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1272" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1272" s="1"/>
+      <c r="D1272" s="1"/>
+      <c r="E1272" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:5">
+      <c r="A1273" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1273" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C1273" s="1"/>
+      <c r="D1273" s="1"/>
+      <c r="E1273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:5">
+      <c r="A1274" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1274" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C1274" s="1"/>
+      <c r="D1274" s="1"/>
+      <c r="E1274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:5">
+      <c r="A1275" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1275" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C1275" s="1"/>
+      <c r="D1275" s="1"/>
+      <c r="E1275" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:5">
+      <c r="A1276" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1276" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C1276" s="1"/>
+      <c r="D1276" s="1"/>
+      <c r="E1276" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:5">
+      <c r="A1277" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B1277" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1277" s="1"/>
+      <c r="D1277" s="1"/>
+      <c r="E1277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:5">
+      <c r="A1278" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1278" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C1278" s="1"/>
+      <c r="D1278" s="1"/>
+      <c r="E1278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:5">
+      <c r="A1279" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1279" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1279" s="1"/>
+      <c r="D1279" s="1"/>
+      <c r="E1279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:5">
+      <c r="A1280" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1280" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C1280" s="1"/>
+      <c r="D1280" s="1"/>
+      <c r="E1280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:5">
+      <c r="A1281" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1281" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C1281" s="1"/>
+      <c r="D1281" s="1"/>
+      <c r="E1281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:5">
+      <c r="A1282" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1282" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1282" s="1"/>
+      <c r="D1282" s="1"/>
+      <c r="E1282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:5">
+      <c r="A1283" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B1283" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C1283" s="1"/>
+      <c r="D1283" s="1"/>
+      <c r="E1283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:5">
+      <c r="A1284" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1284" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1284" s="1"/>
+      <c r="D1284" s="1"/>
+      <c r="E1284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:5">
+      <c r="A1285" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1285" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C1285" s="1"/>
+      <c r="D1285" s="1"/>
+      <c r="E1285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:5">
+      <c r="A1286" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B1286" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C1286" s="1"/>
+      <c r="D1286" s="1"/>
+      <c r="E1286" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:5">
+      <c r="A1287" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B1287" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C1287" s="1"/>
+      <c r="D1287" s="1"/>
+      <c r="E1287" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:5">
+      <c r="A1288" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B1288" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C1288" s="1"/>
+      <c r="D1288" s="1"/>
+      <c r="E1288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:5">
+      <c r="A1289" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1289" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C1289" s="1"/>
+      <c r="D1289" s="1"/>
+      <c r="E1289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:5">
+      <c r="A1290" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1290" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C1290" s="1"/>
+      <c r="D1290" s="1"/>
+      <c r="E1290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:5">
+      <c r="A1291" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B1291" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1291" s="1"/>
+      <c r="D1291" s="1"/>
+      <c r="E1291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:5">
+      <c r="A1292" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1292" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1292" s="1"/>
+      <c r="D1292" s="1"/>
+      <c r="E1292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:5">
+      <c r="A1293" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1293" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C1293" s="1"/>
+      <c r="D1293" s="1"/>
+      <c r="E1293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:5">
+      <c r="A1294" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1294" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C1294" s="1"/>
+      <c r="D1294" s="1"/>
+      <c r="E1294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:5">
+      <c r="A1295" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1295" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C1295" s="1"/>
+      <c r="D1295" s="1"/>
+      <c r="E1295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:5">
+      <c r="A1296" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1296" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C1296" s="1"/>
+      <c r="D1296" s="1"/>
+      <c r="E1296" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:5">
+      <c r="A1297" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1297" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1297" s="1"/>
+      <c r="D1297" s="1"/>
+      <c r="E1297" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:5">
+      <c r="A1298" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1298" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1298" s="1"/>
+      <c r="D1298" s="1"/>
+      <c r="E1298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:5">
+      <c r="A1299" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1299" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1299" s="1"/>
+      <c r="D1299" s="1"/>
+      <c r="E1299" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:5">
+      <c r="A1300" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1300" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1300" s="1"/>
+      <c r="D1300" s="1"/>
+      <c r="E1300" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:5">
+      <c r="A1301" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1301" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1301" s="1"/>
+      <c r="D1301" s="1"/>
+      <c r="E1301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:5">
+      <c r="A1302" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1302" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C1302" s="1"/>
+      <c r="D1302" s="1"/>
+      <c r="E1302" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:5">
+      <c r="A1303" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B1303" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C1303" s="1"/>
+      <c r="D1303" s="1"/>
+      <c r="E1303" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:5">
+      <c r="A1304" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1304" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C1304" s="1"/>
+      <c r="D1304" s="1"/>
+      <c r="E1304" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:5">
+      <c r="A1305" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1305" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C1305" s="1"/>
+      <c r="D1305" s="1"/>
+      <c r="E1305" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:5">
+      <c r="A1306" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B1306" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C1306" s="1"/>
+      <c r="D1306" s="1"/>
+      <c r="E1306" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:5">
+      <c r="A1307" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B1307" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C1307" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1307" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:5">
+      <c r="A1308" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B1308" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C1308" s="1"/>
+      <c r="D1308" s="1"/>
+      <c r="E1308" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:5">
+      <c r="A1309" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1309" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C1309" s="1"/>
+      <c r="D1309" s="1"/>
+      <c r="E1309" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:5">
+      <c r="A1310" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1310" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C1310" s="1"/>
+      <c r="D1310" s="1"/>
+      <c r="E1310" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:5">
+      <c r="A1311" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B1311" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C1311" s="1"/>
+      <c r="D1311" s="1"/>
+      <c r="E1311" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:5">
+      <c r="A1312" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B1312" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C1312" s="1"/>
+      <c r="D1312" s="1"/>
+      <c r="E1312" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:5">
+      <c r="A1313" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1313" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1313" s="1"/>
+      <c r="D1313" s="1"/>
+      <c r="E1313" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:5">
+      <c r="A1314" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B1314" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C1314" s="1"/>
+      <c r="D1314" s="1"/>
+      <c r="E1314" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:5">
+      <c r="A1315" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B1315" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C1315" s="1"/>
+      <c r="D1315" s="1"/>
+      <c r="E1315" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:5">
+      <c r="A1316" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B1316" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C1316" s="1"/>
+      <c r="D1316" s="1"/>
+      <c r="E1316" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:5">
+      <c r="A1317" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1317" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C1317" s="1"/>
+      <c r="D1317" s="1"/>
+      <c r="E1317" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:5">
+      <c r="A1318" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B1318" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C1318" s="1"/>
+      <c r="D1318" s="1"/>
+      <c r="E1318" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:5">
+      <c r="A1319" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B1319" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C1319" s="1"/>
+      <c r="D1319" s="1"/>
+      <c r="E1319" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:5">
+      <c r="A1320" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B1320" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C1320" s="1"/>
+      <c r="D1320" s="1"/>
+      <c r="E1320" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:5">
+      <c r="A1321" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1321" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1321" s="1"/>
+      <c r="D1321" s="1"/>
+      <c r="E1321" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:5">
+      <c r="A1322" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1322" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C1322" s="1"/>
+      <c r="D1322" s="1"/>
+      <c r="E1322" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:5">
+      <c r="A1323" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B1323" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C1323" s="1"/>
+      <c r="D1323" s="1"/>
+      <c r="E1323" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:5">
+      <c r="A1324" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B1324" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C1324" s="1"/>
+      <c r="D1324" s="1"/>
+      <c r="E1324" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:5">
+      <c r="A1325" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B1325" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1325" s="1"/>
+      <c r="D1325" s="1"/>
+      <c r="E1325" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:5">
+      <c r="A1326" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1326" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1326" s="1"/>
+      <c r="D1326" s="1"/>
+      <c r="E1326" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:5">
+      <c r="A1327" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B1327" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C1327" s="1"/>
+      <c r="D1327" s="1"/>
+      <c r="E1327" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:5">
+      <c r="A1328" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B1328" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C1328" s="1"/>
+      <c r="D1328" s="1"/>
+      <c r="E1328" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:5">
+      <c r="A1329" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B1329" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C1329" s="1"/>
+      <c r="D1329" s="1"/>
+      <c r="E1329" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:5">
+      <c r="A1330" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B1330" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C1330" s="1"/>
+      <c r="D1330" s="1"/>
+      <c r="E1330" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:5">
+      <c r="A1331" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B1331" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C1331" s="1"/>
+      <c r="D1331" s="1"/>
+      <c r="E1331" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:5">
+      <c r="A1332" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B1332" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1332" s="1"/>
+      <c r="D1332" s="1"/>
+      <c r="E1332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:5">
+      <c r="A1333" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B1333" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C1333" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="C241" t="s">
-[...158 lines deleted...]
-      <c r="E250">
+      <c r="D1333" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1333" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:5">
+      <c r="A1334" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B1334" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C1334" s="1"/>
+      <c r="D1334" s="1"/>
+      <c r="E1334" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:5">
+      <c r="A1335" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B1335" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C1335" s="1"/>
+      <c r="D1335" s="1"/>
+      <c r="E1335" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:5">
+      <c r="A1336" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B1336" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C1336" s="1"/>
+      <c r="D1336" s="1"/>
+      <c r="E1336" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:5">
+      <c r="A1337" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B1337" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C1337" s="1"/>
+      <c r="D1337" s="1"/>
+      <c r="E1337" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:5">
+      <c r="A1338" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B1338" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C1338" s="1"/>
+      <c r="D1338" s="1"/>
+      <c r="E1338" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:5">
+      <c r="A1339" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B1339" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C1339" s="1"/>
+      <c r="D1339" s="1"/>
+      <c r="E1339" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:5">
+      <c r="A1340" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B1340" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C1340" s="1"/>
+      <c r="D1340" s="1"/>
+      <c r="E1340" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:5">
+      <c r="A1341" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B1341" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C1341" s="1"/>
+      <c r="D1341" s="1"/>
+      <c r="E1341" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:5">
+      <c r="A1342" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B1342" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C1342" s="1"/>
+      <c r="D1342" s="1"/>
+      <c r="E1342" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:5">
+      <c r="A1343" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B1343" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C1343" s="1"/>
+      <c r="D1343" s="1"/>
+      <c r="E1343" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:5">
+      <c r="A1344" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B1344" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C1344" s="1"/>
+      <c r="D1344" s="1"/>
+      <c r="E1344" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:5">
+      <c r="A1345" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B1345" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C1345" s="1"/>
+      <c r="D1345" s="1"/>
+      <c r="E1345" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:5">
+      <c r="A1346" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B1346" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1346" s="1"/>
+      <c r="D1346" s="1"/>
+      <c r="E1346" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
-[...97 lines deleted...]
-      <c r="E256">
+    <row r="1347" spans="1:5">
+      <c r="A1347" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B1347" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C1347" s="1"/>
+      <c r="D1347" s="1"/>
+      <c r="E1347" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:5">
+      <c r="A1348" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B1348" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C1348" s="1"/>
+      <c r="D1348" s="1"/>
+      <c r="E1348" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:5">
+      <c r="A1349" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B1349" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C1349" s="1"/>
+      <c r="D1349" s="1"/>
+      <c r="E1349" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:5">
+      <c r="A1350" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B1350" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C1350" s="1"/>
+      <c r="D1350" s="1"/>
+      <c r="E1350" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:5">
+      <c r="A1351" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B1351" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C1351" s="1"/>
+      <c r="D1351" s="1"/>
+      <c r="E1351" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
-[...131 lines deleted...]
-      <c r="E264">
+    <row r="1352" spans="1:5">
+      <c r="A1352" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B1352" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C1352" s="1"/>
+      <c r="D1352" s="1"/>
+      <c r="E1352" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
-[...12 lines deleted...]
-      <c r="E265">
+    <row r="1353" spans="1:5">
+      <c r="A1353" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B1353" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C1353" s="1"/>
+      <c r="D1353" s="1"/>
+      <c r="E1353" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
-[...12 lines deleted...]
-      <c r="E266">
+    <row r="1354" spans="1:5">
+      <c r="A1354" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B1354" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C1354" s="1"/>
+      <c r="D1354" s="1"/>
+      <c r="E1354" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
-[...12 lines deleted...]
-      <c r="E267">
+    <row r="1355" spans="1:5">
+      <c r="A1355" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B1355" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C1355" s="1"/>
+      <c r="D1355" s="1"/>
+      <c r="E1355" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:5">
+      <c r="A1356" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B1356" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C1356" s="1"/>
+      <c r="D1356" s="1"/>
+      <c r="E1356" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:5">
+      <c r="A1357" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B1357" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C1357" s="1"/>
+      <c r="D1357" s="1"/>
+      <c r="E1357" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:5">
+      <c r="A1358" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B1358" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C1358" s="1"/>
+      <c r="D1358" s="1"/>
+      <c r="E1358" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:5">
+      <c r="A1359" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B1359" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C1359" s="1"/>
+      <c r="D1359" s="1"/>
+      <c r="E1359" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:5">
+      <c r="A1360" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B1360" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C1360" s="1"/>
+      <c r="D1360" s="1"/>
+      <c r="E1360" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:5">
+      <c r="A1361" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B1361" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C1361" s="1"/>
+      <c r="D1361" s="1"/>
+      <c r="E1361" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:5">
+      <c r="A1362" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B1362" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C1362" s="1"/>
+      <c r="D1362" s="1"/>
+      <c r="E1362" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:5">
+      <c r="A1363" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1363" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C1363" s="1"/>
+      <c r="D1363" s="1"/>
+      <c r="E1363" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:5">
+      <c r="A1364" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B1364" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C1364" s="1"/>
+      <c r="D1364" s="1"/>
+      <c r="E1364" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:5">
+      <c r="A1365" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B1365" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C1365" s="1"/>
+      <c r="D1365" s="1"/>
+      <c r="E1365" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:5">
+      <c r="A1366" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1366" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C1366" s="1"/>
+      <c r="D1366" s="1"/>
+      <c r="E1366" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:5">
+      <c r="A1367" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B1367" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C1367" s="1"/>
+      <c r="D1367" s="1"/>
+      <c r="E1367" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:5">
+      <c r="A1368" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B1368" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C1368" s="1"/>
+      <c r="D1368" s="1"/>
+      <c r="E1368" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:5">
+      <c r="A1369" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B1369" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C1369" s="1"/>
+      <c r="D1369" s="1"/>
+      <c r="E1369" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:5">
+      <c r="A1370" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B1370" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C1370" s="1"/>
+      <c r="D1370" s="1"/>
+      <c r="E1370" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:5">
+      <c r="A1371" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B1371" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C1371" s="1"/>
+      <c r="D1371" s="1"/>
+      <c r="E1371" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:5">
+      <c r="A1372" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B1372" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C1372" s="1"/>
+      <c r="D1372" s="1"/>
+      <c r="E1372" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:5">
+      <c r="A1373" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B1373" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C1373" s="1"/>
+      <c r="D1373" s="1"/>
+      <c r="E1373" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:5">
+      <c r="A1374" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B1374" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C1374" s="1"/>
+      <c r="D1374" s="1"/>
+      <c r="E1374" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:5">
+      <c r="A1375" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1375" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C1375" s="1"/>
+      <c r="D1375" s="1"/>
+      <c r="E1375" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:5">
+      <c r="A1376" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B1376" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1376" s="1"/>
+      <c r="D1376" s="1"/>
+      <c r="E1376" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:5">
+      <c r="A1377" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B1377" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C1377" s="1"/>
+      <c r="D1377" s="1"/>
+      <c r="E1377" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:5">
+      <c r="A1378" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B1378" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C1378" s="1"/>
+      <c r="D1378" s="1"/>
+      <c r="E1378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:5">
+      <c r="A1379" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B1379" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C1379" s="1"/>
+      <c r="D1379" s="1"/>
+      <c r="E1379" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:5">
+      <c r="A1380" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B1380" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C1380" s="1"/>
+      <c r="D1380" s="1"/>
+      <c r="E1380" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:5">
+      <c r="A1381" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1381" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C1381" s="1"/>
+      <c r="D1381" s="1"/>
+      <c r="E1381" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:5">
+      <c r="A1382" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B1382" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C1382" s="1"/>
+      <c r="D1382" s="1"/>
+      <c r="E1382" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:5">
+      <c r="A1383" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B1383" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C1383" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1383" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:5">
+      <c r="A1384" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1384" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C1384" s="1"/>
+      <c r="D1384" s="1"/>
+      <c r="E1384" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:5">
+      <c r="A1385" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B1385" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1385" s="1"/>
+      <c r="D1385" s="1"/>
+      <c r="E1385" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:5">
+      <c r="A1386" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B1386" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C1386" s="1"/>
+      <c r="D1386" s="1"/>
+      <c r="E1386" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:5">
+      <c r="A1387" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1387" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1387" s="1"/>
+      <c r="D1387" s="1"/>
+      <c r="E1387" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:5">
+      <c r="A1388" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B1388" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C1388" s="1"/>
+      <c r="D1388" s="1"/>
+      <c r="E1388" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:5">
+      <c r="A1389" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B1389" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1389" s="1"/>
+      <c r="D1389" s="1"/>
+      <c r="E1389" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:5">
+      <c r="A1390" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B1390" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C1390" s="1"/>
+      <c r="D1390" s="1"/>
+      <c r="E1390" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:5">
+      <c r="A1391" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B1391" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C1391" s="1"/>
+      <c r="D1391" s="1"/>
+      <c r="E1391" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:5">
+      <c r="A1392" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B1392" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C1392" s="1"/>
+      <c r="D1392" s="1"/>
+      <c r="E1392" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:5">
+      <c r="A1393" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B1393" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C1393" s="1"/>
+      <c r="D1393" s="1"/>
+      <c r="E1393" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:5">
+      <c r="A1394" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B1394" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1394" s="1"/>
+      <c r="D1394" s="1"/>
+      <c r="E1394" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:5">
+      <c r="A1395" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B1395" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1395" s="1"/>
+      <c r="D1395" s="1"/>
+      <c r="E1395" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:5">
+      <c r="A1396" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B1396" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C1396" s="1"/>
+      <c r="D1396" s="1"/>
+      <c r="E1396" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:5">
+      <c r="A1397" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B1397" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C1397" s="1"/>
+      <c r="D1397" s="1"/>
+      <c r="E1397" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:5">
+      <c r="A1398" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B1398" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C1398" s="1"/>
+      <c r="D1398" s="1"/>
+      <c r="E1398" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:5">
+      <c r="A1399" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B1399" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C1399" s="1"/>
+      <c r="D1399" s="1"/>
+      <c r="E1399" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:5">
+      <c r="A1400" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B1400" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C1400" s="1"/>
+      <c r="D1400" s="1"/>
+      <c r="E1400" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:5">
+      <c r="A1401" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1401" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C1401" s="1"/>
+      <c r="D1401" s="1"/>
+      <c r="E1401" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:5">
+      <c r="A1402" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B1402" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C1402" s="1"/>
+      <c r="D1402" s="1"/>
+      <c r="E1402" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:5">
+      <c r="A1403" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B1403" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C1403" s="1"/>
+      <c r="D1403" s="1"/>
+      <c r="E1403" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:5">
+      <c r="A1404" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B1404" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C1404" s="1"/>
+      <c r="D1404" s="1"/>
+      <c r="E1404" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:5">
+      <c r="A1405" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B1405" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C1405" s="1"/>
+      <c r="D1405" s="1"/>
+      <c r="E1405" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:5">
+      <c r="A1406" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B1406" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C1406" s="1"/>
+      <c r="D1406" s="1"/>
+      <c r="E1406" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:5">
+      <c r="A1407" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B1407" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C1407" s="1"/>
+      <c r="D1407" s="1"/>
+      <c r="E1407" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:5">
+      <c r="A1408" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B1408" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C1408" s="1"/>
+      <c r="D1408" s="1"/>
+      <c r="E1408" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:5">
+      <c r="A1409" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1409" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C1409" s="1"/>
+      <c r="D1409" s="1"/>
+      <c r="E1409" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:5">
+      <c r="A1410" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B1410" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C1410" s="1"/>
+      <c r="D1410" s="1"/>
+      <c r="E1410" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:5">
+      <c r="A1411" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B1411" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C1411" s="1"/>
+      <c r="D1411" s="1"/>
+      <c r="E1411" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:5">
+      <c r="A1412" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1412" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C1412" s="1"/>
+      <c r="D1412" s="1"/>
+      <c r="E1412" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:5">
+      <c r="A1413" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B1413" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C1413" s="1"/>
+      <c r="D1413" s="1"/>
+      <c r="E1413" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:5">
+      <c r="A1414" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B1414" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C1414" s="1"/>
+      <c r="D1414" s="1"/>
+      <c r="E1414" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:5">
+      <c r="A1415" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B1415" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C1415" s="1"/>
+      <c r="D1415" s="1"/>
+      <c r="E1415" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:5">
+      <c r="A1416" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B1416" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C1416" s="1"/>
+      <c r="D1416" s="1"/>
+      <c r="E1416" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:5">
+      <c r="A1417" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B1417" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C1417" s="1"/>
+      <c r="D1417" s="1"/>
+      <c r="E1417" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:5">
+      <c r="A1418" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B1418" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C1418" s="1"/>
+      <c r="D1418" s="1"/>
+      <c r="E1418" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:5">
+      <c r="A1419" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B1419" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C1419" s="1"/>
+      <c r="D1419" s="1"/>
+      <c r="E1419" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:5">
+      <c r="A1420" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B1420" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C1420" s="1"/>
+      <c r="D1420" s="1"/>
+      <c r="E1420" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:5">
+      <c r="A1421" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B1421" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C1421" s="1"/>
+      <c r="D1421" s="1"/>
+      <c r="E1421" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:5">
+      <c r="A1422" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1422" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C1422" s="1"/>
+      <c r="D1422" s="1"/>
+      <c r="E1422" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:5">
+      <c r="A1423" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B1423" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C1423" s="1"/>
+      <c r="D1423" s="1"/>
+      <c r="E1423" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:5">
+      <c r="A1424" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1424" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1424" s="1"/>
+      <c r="D1424" s="1"/>
+      <c r="E1424" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:5">
+      <c r="A1425" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B1425" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C1425" s="1"/>
+      <c r="D1425" s="1"/>
+      <c r="E1425" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:5">
+      <c r="A1426" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1426" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C1426" s="1"/>
+      <c r="D1426" s="1"/>
+      <c r="E1426" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:5">
+      <c r="A1427" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1427" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1427" s="1"/>
+      <c r="D1427" s="1"/>
+      <c r="E1427" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:5">
+      <c r="A1428" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B1428" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C1428" s="1"/>
+      <c r="D1428" s="1"/>
+      <c r="E1428" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:5">
+      <c r="A1429" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1429" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1429" s="1"/>
+      <c r="D1429" s="1"/>
+      <c r="E1429" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
-[...29 lines deleted...]
-      <c r="E269">
+    <row r="1430" spans="1:5">
+      <c r="A1430" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1430" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1430" s="1"/>
+      <c r="D1430" s="1"/>
+      <c r="E1430" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:5">
+      <c r="A1431" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B1431" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C1431" s="1"/>
+      <c r="D1431" s="1"/>
+      <c r="E1431" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:5">
+      <c r="A1432" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B1432" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C1432" s="1"/>
+      <c r="D1432" s="1"/>
+      <c r="E1432" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:5">
+      <c r="A1433" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B1433" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C1433" s="1"/>
+      <c r="D1433" s="1"/>
+      <c r="E1433" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:5">
+      <c r="A1434" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B1434" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C1434" s="1"/>
+      <c r="D1434" s="1"/>
+      <c r="E1434" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:5">
+      <c r="A1435" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B1435" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C1435" s="1"/>
+      <c r="D1435" s="1"/>
+      <c r="E1435" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:5">
+      <c r="A1436" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B1436" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C1436" s="1"/>
+      <c r="D1436" s="1"/>
+      <c r="E1436" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:5">
+      <c r="A1437" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1437" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1437" s="1"/>
+      <c r="D1437" s="1"/>
+      <c r="E1437" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:5">
+      <c r="A1438" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B1438" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C1438" s="1"/>
+      <c r="D1438" s="1"/>
+      <c r="E1438" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:5">
+      <c r="A1439" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1439" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C1439" s="1"/>
+      <c r="D1439" s="1"/>
+      <c r="E1439" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:5">
+      <c r="A1440" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1440" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C1440" s="1"/>
+      <c r="D1440" s="1"/>
+      <c r="E1440" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:5">
+      <c r="A1441" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B1441" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1441" s="1"/>
+      <c r="D1441" s="1"/>
+      <c r="E1441" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:5">
+      <c r="A1442" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B1442" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C1442" s="1"/>
+      <c r="D1442" s="1"/>
+      <c r="E1442" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:5">
+      <c r="A1443" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B1443" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C1443" s="1"/>
+      <c r="D1443" s="1"/>
+      <c r="E1443" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:5">
+      <c r="A1444" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1444" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1444" s="1"/>
+      <c r="D1444" s="1"/>
+      <c r="E1444" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:5">
+      <c r="A1445" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1445" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C1445" s="1"/>
+      <c r="D1445" s="1"/>
+      <c r="E1445" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:5">
+      <c r="A1446" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B1446" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C1446" s="1"/>
+      <c r="D1446" s="1"/>
+      <c r="E1446" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:5">
+      <c r="A1447" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B1447" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C1447" s="1"/>
+      <c r="D1447" s="1"/>
+      <c r="E1447" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:5">
+      <c r="A1448" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B1448" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C1448" s="1"/>
+      <c r="D1448" s="1"/>
+      <c r="E1448" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:5">
+      <c r="A1449" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B1449" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C1449" s="1"/>
+      <c r="D1449" s="1"/>
+      <c r="E1449" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:5">
+      <c r="A1450" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B1450" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C1450" s="1"/>
+      <c r="D1450" s="1"/>
+      <c r="E1450" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:5">
+      <c r="A1451" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B1451" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C1451" s="1"/>
+      <c r="D1451" s="1"/>
+      <c r="E1451" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:5">
+      <c r="A1452" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B1452" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C1452" s="1"/>
+      <c r="D1452" s="1"/>
+      <c r="E1452" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:5">
+      <c r="A1453" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B1453" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C1453" s="1"/>
+      <c r="D1453" s="1"/>
+      <c r="E1453" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:5">
+      <c r="A1454" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B1454" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C1454" s="1"/>
+      <c r="D1454" s="1"/>
+      <c r="E1454" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:5">
+      <c r="A1455" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B1455" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C1455" s="1"/>
+      <c r="D1455" s="1"/>
+      <c r="E1455" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:5">
+      <c r="A1456" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B1456" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C1456" s="1"/>
+      <c r="D1456" s="1"/>
+      <c r="E1456" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:5">
+      <c r="A1457" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B1457" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1457" s="1"/>
+      <c r="D1457" s="1"/>
+      <c r="E1457" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:5">
+      <c r="A1458" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B1458" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C1458" s="1"/>
+      <c r="D1458" s="1"/>
+      <c r="E1458" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:5">
+      <c r="A1459" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B1459" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C1459" s="1"/>
+      <c r="D1459" s="1"/>
+      <c r="E1459" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:5">
+      <c r="A1460" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B1460" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1460" s="1"/>
+      <c r="D1460" s="1"/>
+      <c r="E1460" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:5">
+      <c r="A1461" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B1461" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C1461" s="1"/>
+      <c r="D1461" s="1"/>
+      <c r="E1461" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:5">
+      <c r="A1462" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B1462" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C1462" s="1"/>
+      <c r="D1462" s="1"/>
+      <c r="E1462" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:5">
+      <c r="A1463" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B1463" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C1463" s="1"/>
+      <c r="D1463" s="1"/>
+      <c r="E1463" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:5">
+      <c r="A1464" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1464" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1464" s="1"/>
+      <c r="D1464" s="1"/>
+      <c r="E1464" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:5">
+      <c r="A1465" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1465" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C1465" s="1"/>
+      <c r="D1465" s="1"/>
+      <c r="E1465" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:5">
+      <c r="A1466" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B1466" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C1466" s="1"/>
+      <c r="D1466" s="1"/>
+      <c r="E1466" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:5">
+      <c r="A1467" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B1467" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1467" s="1"/>
+      <c r="D1467" s="1"/>
+      <c r="E1467" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:5">
+      <c r="A1468" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B1468" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1468" s="1"/>
+      <c r="D1468" s="1"/>
+      <c r="E1468" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:5">
+      <c r="A1469" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B1469" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C1469" s="1"/>
+      <c r="D1469" s="1"/>
+      <c r="E1469" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:5">
+      <c r="A1470" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1470" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1470" s="1"/>
+      <c r="D1470" s="1"/>
+      <c r="E1470" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:5">
+      <c r="A1471" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B1471" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C1471" s="1"/>
+      <c r="D1471" s="1"/>
+      <c r="E1471" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:5">
+      <c r="A1472" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B1472" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1472" s="1"/>
+      <c r="D1472" s="1"/>
+      <c r="E1472" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:5">
+      <c r="A1473" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B1473" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C1473" s="1"/>
+      <c r="D1473" s="1"/>
+      <c r="E1473" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:5">
+      <c r="A1474" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B1474" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C1474" s="1"/>
+      <c r="D1474" s="1"/>
+      <c r="E1474" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
-[...165 lines deleted...]
-      <c r="E279">
+    <row r="1475" spans="1:5">
+      <c r="A1475" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1475" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1475" s="1"/>
+      <c r="D1475" s="1"/>
+      <c r="E1475" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:5">
+      <c r="A1476" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B1476" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C1476" s="1"/>
+      <c r="D1476" s="1"/>
+      <c r="E1476" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:5">
+      <c r="A1477" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B1477" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C1477" s="1"/>
+      <c r="D1477" s="1"/>
+      <c r="E1477" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:5">
+      <c r="A1478" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1478" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1478" s="1"/>
+      <c r="D1478" s="1"/>
+      <c r="E1478" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:5">
+      <c r="A1479" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B1479" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1479" s="1"/>
+      <c r="D1479" s="1"/>
+      <c r="E1479" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:5">
+      <c r="A1480" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B1480" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1480" s="1"/>
+      <c r="D1480" s="1"/>
+      <c r="E1480" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:5">
+      <c r="A1481" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B1481" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C1481" s="1"/>
+      <c r="D1481" s="1"/>
+      <c r="E1481" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:5">
+      <c r="A1482" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B1482" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C1482" s="1"/>
+      <c r="D1482" s="1"/>
+      <c r="E1482" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:5">
+      <c r="A1483" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B1483" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1483" s="1"/>
+      <c r="D1483" s="1"/>
+      <c r="E1483" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:5">
+      <c r="A1484" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1484" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C1484" s="1"/>
+      <c r="D1484" s="1"/>
+      <c r="E1484" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:5">
+      <c r="A1485" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B1485" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1485" s="1"/>
+      <c r="D1485" s="1"/>
+      <c r="E1485" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:5">
+      <c r="A1486" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B1486" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1486" s="1"/>
+      <c r="D1486" s="1"/>
+      <c r="E1486" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:5">
+      <c r="A1487" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B1487" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1487" s="1"/>
+      <c r="D1487" s="1"/>
+      <c r="E1487" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:5">
+      <c r="A1488" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B1488" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C1488" s="1"/>
+      <c r="D1488" s="1"/>
+      <c r="E1488" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:5">
+      <c r="A1489" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1489" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1489" s="1"/>
+      <c r="D1489" s="1"/>
+      <c r="E1489" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:5">
+      <c r="A1490" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1490" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1490" s="1"/>
+      <c r="D1490" s="1"/>
+      <c r="E1490" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:5">
+      <c r="A1491" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B1491" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C1491" s="1"/>
+      <c r="D1491" s="1"/>
+      <c r="E1491" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:5">
+      <c r="A1492" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B1492" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C1492" s="1"/>
+      <c r="D1492" s="1"/>
+      <c r="E1492" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:5">
+      <c r="A1493" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1493" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1493" s="1"/>
+      <c r="D1493" s="1"/>
+      <c r="E1493" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:5">
+      <c r="A1494" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B1494" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1494" s="1"/>
+      <c r="D1494" s="1"/>
+      <c r="E1494" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:5">
+      <c r="A1495" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B1495" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1495" s="1"/>
+      <c r="D1495" s="1"/>
+      <c r="E1495" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:5">
+      <c r="A1496" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B1496" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C1496" s="1"/>
+      <c r="D1496" s="1"/>
+      <c r="E1496" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:5">
+      <c r="A1497" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B1497" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1497" s="1"/>
+      <c r="D1497" s="1"/>
+      <c r="E1497" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:5">
+      <c r="A1498" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B1498" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1498" s="1"/>
+      <c r="D1498" s="1"/>
+      <c r="E1498" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:5">
+      <c r="A1499" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B1499" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C1499" s="1"/>
+      <c r="D1499" s="1"/>
+      <c r="E1499" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:5">
+      <c r="A1500" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B1500" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1500" s="1"/>
+      <c r="D1500" s="1"/>
+      <c r="E1500" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:5">
+      <c r="A1501" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1501" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C1501" s="1"/>
+      <c r="D1501" s="1"/>
+      <c r="E1501" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:5">
+      <c r="A1502" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1502" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1502" s="1"/>
+      <c r="D1502" s="1"/>
+      <c r="E1502" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:5">
+      <c r="A1503" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B1503" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1503" s="1"/>
+      <c r="D1503" s="1"/>
+      <c r="E1503" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:5">
+      <c r="A1504" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B1504" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1504" s="1"/>
+      <c r="D1504" s="1"/>
+      <c r="E1504" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:5">
+      <c r="A1505" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B1505" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1505" s="1"/>
+      <c r="D1505" s="1"/>
+      <c r="E1505" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:5">
+      <c r="A1506" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B1506" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1506" s="1"/>
+      <c r="D1506" s="1"/>
+      <c r="E1506" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:5">
+      <c r="A1507" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1507" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1507" s="1"/>
+      <c r="D1507" s="1"/>
+      <c r="E1507" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:5">
+      <c r="A1508" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1508" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1508" s="1"/>
+      <c r="D1508" s="1"/>
+      <c r="E1508" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:5">
+      <c r="A1509" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1509" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1509" s="1"/>
+      <c r="D1509" s="1"/>
+      <c r="E1509" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:5">
+      <c r="A1510" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B1510" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1510" s="1"/>
+      <c r="D1510" s="1"/>
+      <c r="E1510" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:5">
+      <c r="A1511" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B1511" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1511" s="1"/>
+      <c r="D1511" s="1"/>
+      <c r="E1511" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:5">
+      <c r="A1512" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1512" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1512" s="1"/>
+      <c r="D1512" s="1"/>
+      <c r="E1512" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:5">
+      <c r="A1513" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B1513" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1513" s="1"/>
+      <c r="D1513" s="1"/>
+      <c r="E1513" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:5">
+      <c r="A1514" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B1514" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1514" s="1"/>
+      <c r="D1514" s="1"/>
+      <c r="E1514" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:5">
+      <c r="A1515" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1515" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1515" s="1"/>
+      <c r="D1515" s="1"/>
+      <c r="E1515" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:5">
+      <c r="A1516" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1516" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1516" s="1"/>
+      <c r="D1516" s="1"/>
+      <c r="E1516" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:5">
+      <c r="A1517" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B1517" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1517" s="1"/>
+      <c r="D1517" s="1"/>
+      <c r="E1517" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:5">
+      <c r="A1518" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B1518" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1518" s="1"/>
+      <c r="D1518" s="1"/>
+      <c r="E1518" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:5">
+      <c r="A1519" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1519" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1519" s="1"/>
+      <c r="D1519" s="1"/>
+      <c r="E1519" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:5">
+      <c r="A1520" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B1520" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1520" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E1520" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:5">
+      <c r="A1521" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B1521" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1521" s="1"/>
+      <c r="D1521" s="1"/>
+      <c r="E1521" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:5">
+      <c r="A1522" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1522" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1522" s="1"/>
+      <c r="D1522" s="1"/>
+      <c r="E1522" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:5">
+      <c r="A1523" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B1523" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1523" s="1"/>
+      <c r="D1523" s="1"/>
+      <c r="E1523" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:5">
+      <c r="A1524" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B1524" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="C1524" s="1"/>
+      <c r="D1524" s="1"/>
+      <c r="E1524" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:5">
+      <c r="A1525" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1525" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1525" s="1"/>
+      <c r="D1525" s="1"/>
+      <c r="E1525" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:5">
+      <c r="A1526" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B1526" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1526" s="1"/>
+      <c r="D1526" s="1"/>
+      <c r="E1526" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:5">
+      <c r="A1527" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B1527" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1527" s="1"/>
+      <c r="D1527" s="1"/>
+      <c r="E1527" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:5">
+      <c r="A1528" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1528" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1528" s="1"/>
+      <c r="D1528" s="1"/>
+      <c r="E1528" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:5">
+      <c r="A1529" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1529" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1529" s="1"/>
+      <c r="D1529" s="1"/>
+      <c r="E1529" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:5">
+      <c r="A1530" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B1530" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1530" s="1"/>
+      <c r="D1530" s="1"/>
+      <c r="E1530" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:5">
+      <c r="A1531" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B1531" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1531" s="1"/>
+      <c r="D1531" s="1"/>
+      <c r="E1531" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:5">
+      <c r="A1532" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B1532" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1532" s="1"/>
+      <c r="D1532" s="1"/>
+      <c r="E1532" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:5">
+      <c r="A1533" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B1533" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1533" s="1"/>
+      <c r="D1533" s="1"/>
+      <c r="E1533" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:5">
+      <c r="A1534" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B1534" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1534" s="1"/>
+      <c r="D1534" s="1"/>
+      <c r="E1534" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:5">
+      <c r="A1535" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B1535" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1535" s="1"/>
+      <c r="D1535" s="1"/>
+      <c r="E1535" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:5">
+      <c r="A1536" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B1536" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1536" s="1"/>
+      <c r="D1536" s="1"/>
+      <c r="E1536" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:5">
+      <c r="A1537" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B1537" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1537" s="1"/>
+      <c r="D1537" s="1"/>
+      <c r="E1537" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:5">
+      <c r="A1538" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B1538" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1538" s="1"/>
+      <c r="D1538" s="1"/>
+      <c r="E1538" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:5">
+      <c r="A1539" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B1539" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1539" s="1"/>
+      <c r="D1539" s="1"/>
+      <c r="E1539" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:5">
+      <c r="A1540" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B1540" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1540" s="1"/>
+      <c r="D1540" s="1"/>
+      <c r="E1540" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:5">
+      <c r="A1541" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B1541" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1541" s="1"/>
+      <c r="D1541" s="1"/>
+      <c r="E1541" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:5">
+      <c r="A1542" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B1542" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1542" s="1"/>
+      <c r="D1542" s="1"/>
+      <c r="E1542" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:5">
+      <c r="A1543" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B1543" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1543" s="1"/>
+      <c r="D1543" s="1"/>
+      <c r="E1543" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:5">
+      <c r="A1544" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1544" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1544" s="1"/>
+      <c r="D1544" s="1"/>
+      <c r="E1544" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:5">
+      <c r="A1545" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B1545" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1545" s="1"/>
+      <c r="D1545" s="1"/>
+      <c r="E1545" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:5">
+      <c r="A1546" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1546" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1546" s="1"/>
+      <c r="D1546" s="1"/>
+      <c r="E1546" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:5">
+      <c r="A1547" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1547" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1547" s="1"/>
+      <c r="D1547" s="1"/>
+      <c r="E1547" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:5">
+      <c r="A1548" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B1548" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1548" s="1"/>
+      <c r="D1548" s="1"/>
+      <c r="E1548" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:5">
+      <c r="A1549" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1549" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1549" s="1"/>
+      <c r="D1549" s="1"/>
+      <c r="E1549" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:5">
+      <c r="A1550" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1550" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C1550" s="1"/>
+      <c r="D1550" s="1"/>
+      <c r="E1550" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:5">
+      <c r="A1551" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1551" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1551" s="1"/>
+      <c r="D1551" s="1"/>
+      <c r="E1551" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:5">
+      <c r="A1552" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1552" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1552" s="1"/>
+      <c r="D1552" s="1"/>
+      <c r="E1552" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:5">
+      <c r="A1553" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1553" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="C1553" s="1"/>
+      <c r="D1553" s="1"/>
+      <c r="E1553" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:5">
+      <c r="A1554" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1554" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1554" s="1"/>
+      <c r="D1554" s="1"/>
+      <c r="E1554" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:5">
+      <c r="A1555" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1555" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1555" s="1"/>
+      <c r="D1555" s="1"/>
+      <c r="E1555" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:5">
+      <c r="A1556" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1556" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1556" s="1"/>
+      <c r="D1556" s="1"/>
+      <c r="E1556" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:5">
+      <c r="A1557" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1557" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1557" s="1"/>
+      <c r="D1557" s="1"/>
+      <c r="E1557" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:5">
+      <c r="A1558" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1558" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1558" s="1"/>
+      <c r="D1558" s="1"/>
+      <c r="E1558" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:5">
+      <c r="A1559" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1559" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1559" s="1"/>
+      <c r="D1559" s="1"/>
+      <c r="E1559" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:5">
+      <c r="A1560" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1560" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1560" s="1"/>
+      <c r="D1560" s="1"/>
+      <c r="E1560" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:5">
+      <c r="A1561" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1561" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1561" s="1"/>
+      <c r="D1561" s="1"/>
+      <c r="E1561" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:5">
+      <c r="A1562" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1562" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1562" s="1"/>
+      <c r="D1562" s="1"/>
+      <c r="E1562" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:5">
+      <c r="A1563" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1563" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1563" s="1"/>
+      <c r="D1563" s="1"/>
+      <c r="E1563" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:5">
+      <c r="A1564" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1564" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1564" s="1"/>
+      <c r="D1564" s="1"/>
+      <c r="E1564" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:5">
+      <c r="A1565" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1565" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1565" s="1"/>
+      <c r="D1565" s="1"/>
+      <c r="E1565" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:5">
+      <c r="A1566" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1566" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1566" s="1"/>
+      <c r="D1566" s="1"/>
+      <c r="E1566" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:5">
+      <c r="A1567" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1567" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1567" s="1"/>
+      <c r="D1567" s="1"/>
+      <c r="E1567" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:5">
+      <c r="A1568" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1568" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C1568" s="1"/>
+      <c r="D1568" s="1"/>
+      <c r="E1568" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:5">
+      <c r="A1569" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1569" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1569" s="1"/>
+      <c r="D1569" s="1"/>
+      <c r="E1569" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:5">
+      <c r="A1570" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1570" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1570" s="1"/>
+      <c r="D1570" s="1"/>
+      <c r="E1570" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
-[...12 lines deleted...]
-      <c r="E280">
+    <row r="1571" spans="1:5">
+      <c r="A1571" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1571" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1571" s="1"/>
+      <c r="D1571" s="1"/>
+      <c r="E1571" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:5">
+      <c r="A1572" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1572" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1572" s="1"/>
+      <c r="D1572" s="1"/>
+      <c r="E1572" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:5">
+      <c r="A1573" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1573" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1573" s="1"/>
+      <c r="D1573" s="1"/>
+      <c r="E1573" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:5">
+      <c r="A1574" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1574" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1574" s="1"/>
+      <c r="D1574" s="1"/>
+      <c r="E1574" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:5">
+      <c r="A1575" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1575" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1575" s="1"/>
+      <c r="D1575" s="1"/>
+      <c r="E1575" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:5">
+      <c r="A1576" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1576" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1576" s="1"/>
+      <c r="D1576" s="1"/>
+      <c r="E1576" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:5">
+      <c r="A1577" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B1577" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1577" s="1"/>
+      <c r="D1577" s="1"/>
+      <c r="E1577" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:5">
+      <c r="A1578" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B1578" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1578" s="1"/>
+      <c r="D1578" s="1"/>
+      <c r="E1578" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
-[...97 lines deleted...]
-      <c r="E286">
+    <row r="1579" spans="1:5">
+      <c r="A1579" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B1579" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1579" s="1"/>
+      <c r="D1579" s="1"/>
+      <c r="E1579" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:5">
+      <c r="A1580" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1580" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1580" s="1"/>
+      <c r="D1580" s="1"/>
+      <c r="E1580" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
-[...165 lines deleted...]
-      <c r="E296">
+    <row r="1581" spans="1:5">
+      <c r="A1581" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B1581" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C1581" s="1"/>
+      <c r="D1581" s="1"/>
+      <c r="E1581" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
-[...114 lines deleted...]
-      <c r="E303">
+    <row r="1582" spans="1:5">
+      <c r="A1582" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1582" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1582" s="1"/>
+      <c r="D1582" s="1"/>
+      <c r="E1582" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:5">
+      <c r="A1583" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1583" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1583" s="1"/>
+      <c r="D1583" s="1"/>
+      <c r="E1583" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:5">
+      <c r="A1584" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B1584" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="C1584" s="1"/>
+      <c r="D1584" s="1"/>
+      <c r="E1584" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
-[...173 lines deleted...]
-      <c r="B314" t="s">
+    <row r="1585" spans="1:5">
+      <c r="A1585" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1585" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1585" s="1"/>
+      <c r="D1585" s="1"/>
+      <c r="E1585" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:5">
+      <c r="A1586" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B1586" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1586" s="1"/>
+      <c r="D1586" s="1"/>
+      <c r="E1586" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:5">
+      <c r="A1587" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B1587" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1587" s="1"/>
+      <c r="D1587" s="1"/>
+      <c r="E1587" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:5">
+      <c r="A1588" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B1588" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1588" s="1"/>
+      <c r="D1588" s="1"/>
+      <c r="E1588" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:5">
+      <c r="A1589" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B1589" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1589" s="1"/>
+      <c r="D1589" s="1"/>
+      <c r="E1589" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:5">
+      <c r="A1590" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B1590" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1590" s="1"/>
+      <c r="D1590" s="1"/>
+      <c r="E1590" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:5">
+      <c r="A1591" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1591" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1591" s="1"/>
+      <c r="D1591" s="1"/>
+      <c r="E1591" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:5">
+      <c r="A1592" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B1592" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1592" s="1"/>
+      <c r="D1592" s="1"/>
+      <c r="E1592" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:5">
+      <c r="A1593" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B1593" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1593" s="1"/>
+      <c r="D1593" s="1"/>
+      <c r="E1593" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:5">
+      <c r="A1594" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B1594" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1594" s="1"/>
+      <c r="D1594" s="1"/>
+      <c r="E1594" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:5">
+      <c r="A1595" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1595" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1595" s="1"/>
+      <c r="D1595" s="1"/>
+      <c r="E1595" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:5">
+      <c r="A1596" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B1596" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1596" s="1"/>
+      <c r="D1596" s="1"/>
+      <c r="E1596" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:5">
+      <c r="A1597" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1597" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1597" s="1"/>
+      <c r="D1597" s="1"/>
+      <c r="E1597" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:5">
+      <c r="A1598" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1598" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1598" s="1"/>
+      <c r="D1598" s="1"/>
+      <c r="E1598" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:5">
+      <c r="A1599" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B1599" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1599" s="1"/>
+      <c r="D1599" s="1"/>
+      <c r="E1599" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:5">
+      <c r="A1600" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B1600" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1600" s="1"/>
+      <c r="D1600" s="1"/>
+      <c r="E1600" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:5">
+      <c r="A1601" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1601" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1601" s="1"/>
+      <c r="D1601" s="1"/>
+      <c r="E1601" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:5">
+      <c r="A1602" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B1602" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1602" s="1"/>
+      <c r="D1602" s="1"/>
+      <c r="E1602" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:5">
+      <c r="A1603" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1603" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1603" s="1"/>
+      <c r="D1603" s="1"/>
+      <c r="E1603" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:5">
+      <c r="A1604" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="B1604" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1604" s="1"/>
+      <c r="D1604" s="1"/>
+      <c r="E1604" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:5">
+      <c r="A1605" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B1605" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1605" s="1"/>
+      <c r="D1605" s="1"/>
+      <c r="E1605" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:5">
+      <c r="A1606" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B1606" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1606" s="1"/>
+      <c r="D1606" s="1"/>
+      <c r="E1606" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:5">
+      <c r="A1607" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1607" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1607" s="1"/>
+      <c r="D1607" s="1"/>
+      <c r="E1607" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:5">
+      <c r="A1608" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B1608" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1608" s="1"/>
+      <c r="D1608" s="1"/>
+      <c r="E1608" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:5">
+      <c r="A1609" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B1609" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1609" s="1"/>
+      <c r="D1609" s="1"/>
+      <c r="E1609" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:5">
+      <c r="A1610" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1610" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1610" s="1"/>
+      <c r="D1610" s="1"/>
+      <c r="E1610" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:5">
+      <c r="A1611" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B1611" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="C1611" s="1"/>
+      <c r="D1611" s="1"/>
+      <c r="E1611" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:5">
+      <c r="A1612" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B1612" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1612" s="1"/>
+      <c r="D1612" s="1"/>
+      <c r="E1612" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:5">
+      <c r="A1613" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B1613" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1613" s="1"/>
+      <c r="D1613" s="1"/>
+      <c r="E1613" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:5">
+      <c r="A1614" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B1614" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1614" s="1"/>
+      <c r="D1614" s="1"/>
+      <c r="E1614" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:5">
+      <c r="A1615" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1615" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1615" s="1"/>
+      <c r="D1615" s="1"/>
+      <c r="E1615" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:5">
+      <c r="A1616" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1616" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1616" s="1"/>
+      <c r="D1616" s="1"/>
+      <c r="E1616" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:5">
+      <c r="A1617" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1617" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1617" s="1"/>
+      <c r="D1617" s="1"/>
+      <c r="E1617" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:5">
+      <c r="A1618" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B1618" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1618" s="1"/>
+      <c r="D1618" s="1"/>
+      <c r="E1618" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:5">
+      <c r="A1619" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B1619" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1619" s="1"/>
+      <c r="D1619" s="1"/>
+      <c r="E1619" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:5">
+      <c r="A1620" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1620" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1620" s="1"/>
+      <c r="D1620" s="1"/>
+      <c r="E1620" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:5">
+      <c r="A1621" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="C314" t="s">
-[...73 lines deleted...]
-      <c r="E318">
+      <c r="B1621" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1621" s="1"/>
+      <c r="D1621" s="1"/>
+      <c r="E1621" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:5">
+      <c r="A1622" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1622" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1622" s="1"/>
+      <c r="D1622" s="1"/>
+      <c r="E1622" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:5">
+      <c r="A1623" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B1623" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1623" s="1"/>
+      <c r="D1623" s="1"/>
+      <c r="E1623" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:5">
+      <c r="A1624" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1624" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1624" s="1"/>
+      <c r="D1624" s="1"/>
+      <c r="E1624" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:5">
+      <c r="A1625" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1625" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1625" s="1"/>
+      <c r="D1625" s="1"/>
+      <c r="E1625" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:5">
+      <c r="A1626" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1626" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1626" s="1"/>
+      <c r="D1626" s="1"/>
+      <c r="E1626" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:5">
+      <c r="A1627" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B1627" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1627" s="1"/>
+      <c r="D1627" s="1"/>
+      <c r="E1627" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:5">
+      <c r="A1628" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B1628" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1628" s="1"/>
+      <c r="D1628" s="1"/>
+      <c r="E1628" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
-[...80 lines deleted...]
-      <c r="E323">
+    <row r="1629" spans="1:5">
+      <c r="A1629" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1629" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1629" s="1"/>
+      <c r="D1629" s="1"/>
+      <c r="E1629" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:5">
+      <c r="A1630" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1630" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1630" s="1"/>
+      <c r="D1630" s="1"/>
+      <c r="E1630" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:5">
+      <c r="A1631" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B1631" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1631" s="1"/>
+      <c r="D1631" s="1"/>
+      <c r="E1631" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:5">
+      <c r="A1632" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1632" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1632" s="1"/>
+      <c r="D1632" s="1"/>
+      <c r="E1632" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:5">
+      <c r="A1633" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1633" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1633" s="1"/>
+      <c r="D1633" s="1"/>
+      <c r="E1633" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:5">
+      <c r="A1634" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B1634" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C1634" s="1"/>
+      <c r="D1634" s="1"/>
+      <c r="E1634" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
-[...199 lines deleted...]
-      <c r="E335">
+    <row r="1635" spans="1:5">
+      <c r="A1635" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B1635" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1635" s="1"/>
+      <c r="D1635" s="1"/>
+      <c r="E1635" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:5">
+      <c r="A1636" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1636" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1636" s="1"/>
+      <c r="D1636" s="1"/>
+      <c r="E1636" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:5">
+      <c r="A1637" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B1637" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="C1637" s="1"/>
+      <c r="D1637" s="1"/>
+      <c r="E1637" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:5">
+      <c r="A1638" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1638" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1638" s="1"/>
+      <c r="D1638" s="1"/>
+      <c r="E1638" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:5">
+      <c r="A1639" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1639" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1639" s="1"/>
+      <c r="D1639" s="1"/>
+      <c r="E1639" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
-[...46 lines deleted...]
-      <c r="E338">
+    <row r="1640" spans="1:5">
+      <c r="A1640" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B1640" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1640" s="1"/>
+      <c r="D1640" s="1"/>
+      <c r="E1640" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
-[...29 lines deleted...]
-      <c r="E340">
+    <row r="1641" spans="1:5">
+      <c r="A1641" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1641" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1641" s="1"/>
+      <c r="D1641" s="1"/>
+      <c r="E1641" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:5">
+      <c r="A1642" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1642" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1642" s="1"/>
+      <c r="D1642" s="1"/>
+      <c r="E1642" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:5">
+      <c r="A1643" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B1643" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1643" s="1"/>
+      <c r="D1643" s="1"/>
+      <c r="E1643" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:5">
+      <c r="A1644" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1644" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1644" s="1"/>
+      <c r="D1644" s="1"/>
+      <c r="E1644" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:5">
+      <c r="A1645" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1645" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1645" s="1"/>
+      <c r="D1645" s="1"/>
+      <c r="E1645" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:5">
+      <c r="A1646" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B1646" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1646" s="1"/>
+      <c r="D1646" s="1"/>
+      <c r="E1646" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:5">
+      <c r="A1647" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="B1647" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1647" s="1"/>
+      <c r="D1647" s="1"/>
+      <c r="E1647" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:5">
+      <c r="A1648" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1648" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1648" s="1"/>
+      <c r="D1648" s="1"/>
+      <c r="E1648" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:5">
+      <c r="A1649" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B1649" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1649" s="1"/>
+      <c r="D1649" s="1"/>
+      <c r="E1649" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:5">
+      <c r="A1650" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B1650" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1650" s="1"/>
+      <c r="D1650" s="1"/>
+      <c r="E1650" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:5">
+      <c r="A1651" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1651" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1651" s="1"/>
+      <c r="D1651" s="1"/>
+      <c r="E1651" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:5">
+      <c r="A1652" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B1652" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1652" s="1"/>
+      <c r="D1652" s="1"/>
+      <c r="E1652" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:5">
+      <c r="A1653" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1653" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1653" s="1"/>
+      <c r="D1653" s="1"/>
+      <c r="E1653" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:5">
+      <c r="A1654" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B1654" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1654" s="1"/>
+      <c r="D1654" s="1"/>
+      <c r="E1654" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:5">
+      <c r="A1655" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B1655" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1655" s="1"/>
+      <c r="D1655" s="1"/>
+      <c r="E1655" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:5">
+      <c r="A1656" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1656" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1656" s="1"/>
+      <c r="D1656" s="1"/>
+      <c r="E1656" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:5">
+      <c r="A1657" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B1657" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1657" s="1"/>
+      <c r="D1657" s="1"/>
+      <c r="E1657" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:5">
+      <c r="A1658" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B1658" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1658" s="1"/>
+      <c r="D1658" s="1"/>
+      <c r="E1658" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:5">
+      <c r="A1659" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="B1659" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1659" s="1"/>
+      <c r="D1659" s="1"/>
+      <c r="E1659" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:5">
+      <c r="A1660" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1660" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1660" s="1"/>
+      <c r="D1660" s="1"/>
+      <c r="E1660" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:5">
+      <c r="A1661" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1661" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1661" s="1"/>
+      <c r="D1661" s="1"/>
+      <c r="E1661" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:5">
+      <c r="A1662" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B1662" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1662" s="1"/>
+      <c r="D1662" s="1"/>
+      <c r="E1662" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:5">
+      <c r="A1663" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B1663" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1663" s="1"/>
+      <c r="D1663" s="1"/>
+      <c r="E1663" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:5">
+      <c r="A1664" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1664" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1664" s="1"/>
+      <c r="D1664" s="1"/>
+      <c r="E1664" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:5">
+      <c r="A1665" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="B1665" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1665" s="1"/>
+      <c r="D1665" s="1"/>
+      <c r="E1665" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:5">
+      <c r="A1666" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1666" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1666" s="1"/>
+      <c r="D1666" s="1"/>
+      <c r="E1666" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:5">
+      <c r="A1667" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1667" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1667" s="1"/>
+      <c r="D1667" s="1"/>
+      <c r="E1667" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:5">
+      <c r="A1668" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B1668" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1668" s="1"/>
+      <c r="D1668" s="1"/>
+      <c r="E1668" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:5">
+      <c r="A1669" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B1669" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1669" s="1"/>
+      <c r="D1669" s="1"/>
+      <c r="E1669" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:5">
+      <c r="A1670" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B1670" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="C1670" s="1"/>
+      <c r="D1670" s="1"/>
+      <c r="E1670" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:5">
+      <c r="A1671" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B1671" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1671" s="1"/>
+      <c r="D1671" s="1"/>
+      <c r="E1671" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:5">
+      <c r="A1672" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B1672" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1672" s="1"/>
+      <c r="D1672" s="1"/>
+      <c r="E1672" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:5">
+      <c r="A1673" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1673" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1673" s="1"/>
+      <c r="D1673" s="1"/>
+      <c r="E1673" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:5">
+      <c r="A1674" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B1674" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1674" s="1"/>
+      <c r="D1674" s="1"/>
+      <c r="E1674" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:5">
+      <c r="A1675" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="B1675" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1675" s="1"/>
+      <c r="D1675" s="1"/>
+      <c r="E1675" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:5">
+      <c r="A1676" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B1676" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="C1676" s="1"/>
+      <c r="D1676" s="1"/>
+      <c r="E1676" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
-[...114 lines deleted...]
-      <c r="E347">
+    <row r="1677" spans="1:5">
+      <c r="A1677" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="B1677" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="C1677" s="1"/>
+      <c r="D1677" s="1"/>
+      <c r="E1677" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:5">
+      <c r="A1678" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B1678" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1678" s="1"/>
+      <c r="D1678" s="1"/>
+      <c r="E1678" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
-[...12 lines deleted...]
-      <c r="E348">
+    <row r="1679" spans="1:5">
+      <c r="A1679" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B1679" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1679" s="1"/>
+      <c r="D1679" s="1"/>
+      <c r="E1679" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
-[...63 lines deleted...]
-      <c r="E352">
+    <row r="1680" spans="1:5">
+      <c r="A1680" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B1680" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1680" s="1"/>
+      <c r="D1680" s="1"/>
+      <c r="E1680" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:5">
+      <c r="A1681" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1681" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1681" s="1"/>
+      <c r="D1681" s="1"/>
+      <c r="E1681" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:5">
+      <c r="A1682" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B1682" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1682" s="1"/>
+      <c r="D1682" s="1"/>
+      <c r="E1682" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:5">
+      <c r="A1683" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="B1683" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1683" s="1"/>
+      <c r="D1683" s="1"/>
+      <c r="E1683" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:5">
+      <c r="A1684" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B1684" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1684" s="1"/>
+      <c r="D1684" s="1"/>
+      <c r="E1684" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:5">
+      <c r="A1685" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B1685" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1685" s="1"/>
+      <c r="D1685" s="1"/>
+      <c r="E1685" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:5">
+      <c r="A1686" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B1686" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1686" s="1"/>
+      <c r="D1686" s="1"/>
+      <c r="E1686" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:5">
+      <c r="A1687" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B1687" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1687" s="1"/>
+      <c r="D1687" s="1"/>
+      <c r="E1687" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:5">
+      <c r="A1688" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1688" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1688" s="1"/>
+      <c r="D1688" s="1"/>
+      <c r="E1688" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:5">
+      <c r="A1689" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1689" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1689" s="1"/>
+      <c r="D1689" s="1"/>
+      <c r="E1689" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:5">
+      <c r="A1690" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B1690" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1690" s="1"/>
+      <c r="D1690" s="1"/>
+      <c r="E1690" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:5">
+      <c r="A1691" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B1691" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1691" s="1"/>
+      <c r="D1691" s="1"/>
+      <c r="E1691" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:5">
+      <c r="A1692" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B1692" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1692" s="1"/>
+      <c r="D1692" s="1"/>
+      <c r="E1692" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:5">
+      <c r="A1693" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B1693" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1693" s="1"/>
+      <c r="D1693" s="1"/>
+      <c r="E1693" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:5">
+      <c r="A1694" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B1694" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1694" s="1"/>
+      <c r="D1694" s="1"/>
+      <c r="E1694" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:5">
+      <c r="A1695" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B1695" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1695" s="1"/>
+      <c r="D1695" s="1"/>
+      <c r="E1695" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:5">
+      <c r="A1696" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B1696" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1696" s="1"/>
+      <c r="D1696" s="1"/>
+      <c r="E1696" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:5">
+      <c r="A1697" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1697" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1697" s="1"/>
+      <c r="D1697" s="1"/>
+      <c r="E1697" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:5">
+      <c r="A1698" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B1698" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1698" s="1"/>
+      <c r="D1698" s="1"/>
+      <c r="E1698" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:5">
+      <c r="A1699" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B1699" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1699" s="1"/>
+      <c r="D1699" s="1"/>
+      <c r="E1699" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:5">
+      <c r="A1700" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B1700" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1700" s="1"/>
+      <c r="D1700" s="1"/>
+      <c r="E1700" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:5">
+      <c r="A1701" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B1701" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="C1701" s="1"/>
+      <c r="D1701" s="1"/>
+      <c r="E1701" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:5">
+      <c r="A1702" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B1702" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1702" s="1"/>
+      <c r="D1702" s="1"/>
+      <c r="E1702" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:5">
+      <c r="A1703" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B1703" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1703" s="1"/>
+      <c r="D1703" s="1"/>
+      <c r="E1703" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:5">
+      <c r="A1704" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B1704" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1704" s="1"/>
+      <c r="D1704" s="1"/>
+      <c r="E1704" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:5">
+      <c r="A1705" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B1705" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1705" s="1"/>
+      <c r="D1705" s="1"/>
+      <c r="E1705" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:5">
+      <c r="A1706" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B1706" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1706" s="1"/>
+      <c r="D1706" s="1"/>
+      <c r="E1706" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:5">
+      <c r="A1707" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1707" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1707" s="1"/>
+      <c r="D1707" s="1"/>
+      <c r="E1707" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:5">
+      <c r="A1708" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B1708" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1708" s="1"/>
+      <c r="D1708" s="1"/>
+      <c r="E1708" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:5">
+      <c r="A1709" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B1709" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1709" s="1"/>
+      <c r="D1709" s="1"/>
+      <c r="E1709" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:5">
+      <c r="A1710" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B1710" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1710" s="1"/>
+      <c r="D1710" s="1"/>
+      <c r="E1710" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:5">
+      <c r="A1711" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B1711" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1711" s="1"/>
+      <c r="D1711" s="1"/>
+      <c r="E1711" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
-[...63 lines deleted...]
-      <c r="E356">
+    <row r="1712" spans="1:5">
+      <c r="A1712" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1712" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1712" s="1"/>
+      <c r="D1712" s="1"/>
+      <c r="E1712" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:5">
+      <c r="A1713" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B1713" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1713" s="1"/>
+      <c r="D1713" s="1"/>
+      <c r="E1713" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:5">
+      <c r="A1714" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B1714" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1714" s="1"/>
+      <c r="D1714" s="1"/>
+      <c r="E1714" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:5">
+      <c r="A1715" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B1715" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1715" s="1"/>
+      <c r="D1715" s="1"/>
+      <c r="E1715" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:5">
+      <c r="A1716" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1716" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1716" s="1"/>
+      <c r="D1716" s="1"/>
+      <c r="E1716" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:5">
+      <c r="A1717" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B1717" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1717" s="1"/>
+      <c r="D1717" s="1"/>
+      <c r="E1717" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:5">
+      <c r="A1718" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B1718" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1718" s="1"/>
+      <c r="D1718" s="1"/>
+      <c r="E1718" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:5">
+      <c r="A1719" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B1719" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1719" s="1"/>
+      <c r="D1719" s="1"/>
+      <c r="E1719" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:5">
+      <c r="A1720" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B1720" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1720" s="1"/>
+      <c r="D1720" s="1"/>
+      <c r="E1720" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:5">
+      <c r="A1721" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B1721" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1721" s="1"/>
+      <c r="D1721" s="1"/>
+      <c r="E1721" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:5">
+      <c r="A1722" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B1722" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1722" s="1"/>
+      <c r="D1722" s="1"/>
+      <c r="E1722" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:5">
+      <c r="A1723" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B1723" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1723" s="1"/>
+      <c r="D1723" s="1"/>
+      <c r="E1723" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:5">
+      <c r="A1724" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B1724" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C1724" s="1"/>
+      <c r="D1724" s="1"/>
+      <c r="E1724" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:5">
+      <c r="A1725" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B1725" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1725" s="1"/>
+      <c r="D1725" s="1"/>
+      <c r="E1725" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:5">
+      <c r="A1726" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B1726" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1726" s="1"/>
+      <c r="D1726" s="1"/>
+      <c r="E1726" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:5">
+      <c r="A1727" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B1727" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1727" s="1"/>
+      <c r="D1727" s="1"/>
+      <c r="E1727" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:5">
+      <c r="A1728" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B1728" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1728" s="1"/>
+      <c r="D1728" s="1"/>
+      <c r="E1728" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:5">
+      <c r="A1729" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B1729" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1729" s="1"/>
+      <c r="D1729" s="1"/>
+      <c r="E1729" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:5">
+      <c r="A1730" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B1730" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="C1730" s="1"/>
+      <c r="D1730" s="1"/>
+      <c r="E1730" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:5">
+      <c r="A1731" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B1731" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="C1731" s="1"/>
+      <c r="D1731" s="1"/>
+      <c r="E1731" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:5">
+      <c r="A1732" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B1732" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1732" s="1"/>
+      <c r="D1732" s="1"/>
+      <c r="E1732" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:5">
+      <c r="A1733" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1733" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1733" s="1"/>
+      <c r="D1733" s="1"/>
+      <c r="E1733" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:5">
+      <c r="A1734" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="B1734" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="C1734" s="1"/>
+      <c r="D1734" s="1"/>
+      <c r="E1734" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:5">
+      <c r="A1735" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B1735" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1735" s="1"/>
+      <c r="D1735" s="1"/>
+      <c r="E1735" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:5">
+      <c r="A1736" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1736" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1736" s="1"/>
+      <c r="D1736" s="1"/>
+      <c r="E1736" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:5">
+      <c r="A1737" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1737" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1737" s="1"/>
+      <c r="D1737" s="1"/>
+      <c r="E1737" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:5">
+      <c r="A1738" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B1738" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1738" s="1"/>
+      <c r="D1738" s="1"/>
+      <c r="E1738" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:5">
+      <c r="A1739" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B1739" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1739" s="1"/>
+      <c r="D1739" s="1"/>
+      <c r="E1739" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:5">
+      <c r="A1740" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B1740" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1740" s="1"/>
+      <c r="D1740" s="1"/>
+      <c r="E1740" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:5">
+      <c r="A1741" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1741" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1741" s="1"/>
+      <c r="D1741" s="1"/>
+      <c r="E1741" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:5">
+      <c r="A1742" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1742" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1742" s="1"/>
+      <c r="D1742" s="1"/>
+      <c r="E1742" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:5">
+      <c r="A1743" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B1743" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1743" s="1"/>
+      <c r="D1743" s="1"/>
+      <c r="E1743" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:5">
+      <c r="A1744" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1744" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1744" s="1"/>
+      <c r="D1744" s="1"/>
+      <c r="E1744" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:5">
+      <c r="A1745" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1745" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1745" s="1"/>
+      <c r="D1745" s="1"/>
+      <c r="E1745" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:5">
+      <c r="A1746" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B1746" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1746" s="1"/>
+      <c r="D1746" s="1"/>
+      <c r="E1746" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:5">
+      <c r="A1747" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1747" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1747" s="1"/>
+      <c r="D1747" s="1"/>
+      <c r="E1747" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:5">
+      <c r="A1748" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1748" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1748" s="1"/>
+      <c r="D1748" s="1"/>
+      <c r="E1748" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:5">
+      <c r="A1749" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1749" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1749" s="1"/>
+      <c r="D1749" s="1"/>
+      <c r="E1749" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:5">
+      <c r="A1750" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1750" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1750" s="1"/>
+      <c r="D1750" s="1"/>
+      <c r="E1750" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:5">
+      <c r="A1751" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1751" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1751" s="1"/>
+      <c r="D1751" s="1"/>
+      <c r="E1751" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:5">
+      <c r="A1752" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1752" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1752" s="1"/>
+      <c r="D1752" s="1"/>
+      <c r="E1752" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:5">
+      <c r="A1753" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1753" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1753" s="1"/>
+      <c r="D1753" s="1"/>
+      <c r="E1753" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:5">
+      <c r="A1754" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B1754" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1754" s="1"/>
+      <c r="D1754" s="1"/>
+      <c r="E1754" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:5">
+      <c r="A1755" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B1755" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1755" s="1"/>
+      <c r="D1755" s="1"/>
+      <c r="E1755" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:5">
+      <c r="A1756" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1756" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1756" s="1"/>
+      <c r="D1756" s="1"/>
+      <c r="E1756" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:5">
+      <c r="A1757" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1757" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1757" s="1"/>
+      <c r="D1757" s="1"/>
+      <c r="E1757" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:5">
+      <c r="A1758" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1758" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1758" s="1"/>
+      <c r="D1758" s="1"/>
+      <c r="E1758" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:5">
+      <c r="A1759" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1759" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="C1759" s="1"/>
+      <c r="D1759" s="1"/>
+      <c r="E1759" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:5">
+      <c r="A1760" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B1760" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1760" s="1"/>
+      <c r="D1760" s="1"/>
+      <c r="E1760" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:5">
+      <c r="A1761" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B1761" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1761" s="1"/>
+      <c r="D1761" s="1"/>
+      <c r="E1761" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:5">
+      <c r="A1762" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1762" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1762" s="1"/>
+      <c r="D1762" s="1"/>
+      <c r="E1762" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:5">
+      <c r="A1763" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B1763" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1763" s="1"/>
+      <c r="D1763" s="1"/>
+      <c r="E1763" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:5">
+      <c r="A1764" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B1764" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1764" s="1"/>
+      <c r="D1764" s="1"/>
+      <c r="E1764" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:5">
+      <c r="A1765" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1765" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1765" s="1"/>
+      <c r="D1765" s="1"/>
+      <c r="E1765" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:5">
+      <c r="A1766" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B1766" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1766" s="1"/>
+      <c r="D1766" s="1"/>
+      <c r="E1766" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:5">
+      <c r="A1767" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="B1767" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1767" s="1"/>
+      <c r="D1767" s="1"/>
+      <c r="E1767" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:5">
+      <c r="A1768" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1768" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1768" s="1"/>
+      <c r="D1768" s="1"/>
+      <c r="E1768" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:5">
+      <c r="A1769" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1769" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1769" s="1"/>
+      <c r="D1769" s="1"/>
+      <c r="E1769" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:5">
+      <c r="A1770" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B1770" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1770" s="1"/>
+      <c r="D1770" s="1"/>
+      <c r="E1770" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:5">
+      <c r="A1771" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1771" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1771" s="1"/>
+      <c r="D1771" s="1"/>
+      <c r="E1771" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:5">
+      <c r="A1772" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B1772" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1772" s="1"/>
+      <c r="D1772" s="1"/>
+      <c r="E1772" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:5">
+      <c r="A1773" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B1773" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1773" s="1"/>
+      <c r="D1773" s="1"/>
+      <c r="E1773" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:5">
+      <c r="A1774" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B1774" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1774" s="1"/>
+      <c r="D1774" s="1"/>
+      <c r="E1774" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:5">
+      <c r="A1775" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B1775" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1775" s="1"/>
+      <c r="D1775" s="1"/>
+      <c r="E1775" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:5">
+      <c r="A1776" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1776" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1776" s="1"/>
+      <c r="D1776" s="1"/>
+      <c r="E1776" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:5">
+      <c r="A1777" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B1777" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1777" s="1"/>
+      <c r="D1777" s="1"/>
+      <c r="E1777" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:5">
+      <c r="A1778" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1778" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1778" s="1"/>
+      <c r="D1778" s="1"/>
+      <c r="E1778" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
-[...29 lines deleted...]
-      <c r="E358">
+    <row r="1779" spans="1:5">
+      <c r="A1779" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1779" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1779" s="1"/>
+      <c r="D1779" s="1"/>
+      <c r="E1779" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
-[...998 lines deleted...]
-      <c r="E417">
+    <row r="1780" spans="1:5">
+      <c r="A1780" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1780" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1780" s="1"/>
+      <c r="D1780" s="1"/>
+      <c r="E1780" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:5">
+      <c r="A1781" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B1781" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1781" s="1"/>
+      <c r="D1781" s="1"/>
+      <c r="E1781" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
-[...22698 lines deleted...]
-      <c r="B1753" t="s">
+    <row r="1782" spans="1:5">
+      <c r="A1782" s="1" t="s">
         <v>3508</v>
       </c>
-      <c r="C1753" t="s">
-[...10 lines deleted...]
-      <c r="A1754" t="s">
+      <c r="B1782" s="1" t="s">
         <v>3509</v>
       </c>
-      <c r="B1754" t="s">
+      <c r="C1782" s="1"/>
+      <c r="D1782" s="1"/>
+      <c r="E1782" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:5">
+      <c r="A1783" s="1" t="s">
         <v>3510</v>
       </c>
-      <c r="C1754" t="s">
-[...10 lines deleted...]
-      <c r="A1755" t="s">
+      <c r="B1783" s="1" t="s">
         <v>3511</v>
       </c>
-      <c r="B1755" t="s">
+      <c r="C1783" s="1"/>
+      <c r="D1783" s="1"/>
+      <c r="E1783" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:5">
+      <c r="A1784" s="1" t="s">
         <v>3512</v>
       </c>
-      <c r="C1755" t="s">
-[...10 lines deleted...]
-      <c r="A1756" t="s">
+      <c r="B1784" s="1" t="s">
         <v>3513</v>
       </c>
-      <c r="B1756" t="s">
+      <c r="C1784" s="1"/>
+      <c r="D1784" s="1"/>
+      <c r="E1784" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:5">
+      <c r="A1785" s="1" t="s">
         <v>3514</v>
       </c>
-      <c r="C1756" t="s">
-[...10 lines deleted...]
-      <c r="A1757" t="s">
+      <c r="B1785" s="1" t="s">
         <v>3515</v>
       </c>
-      <c r="B1757" t="s">
+      <c r="C1785" s="1"/>
+      <c r="D1785" s="1"/>
+      <c r="E1785" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:5">
+      <c r="A1786" s="1" t="s">
         <v>3516</v>
       </c>
-      <c r="C1757" t="s">
-[...10 lines deleted...]
-      <c r="A1758" t="s">
+      <c r="B1786" s="1" t="s">
         <v>3517</v>
       </c>
-      <c r="B1758" t="s">
+      <c r="C1786" s="1"/>
+      <c r="D1786" s="1"/>
+      <c r="E1786" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:5">
+      <c r="A1787" s="1" t="s">
         <v>3518</v>
       </c>
-      <c r="C1758" t="s">
-[...10 lines deleted...]
-      <c r="A1759" t="s">
+      <c r="B1787" s="1" t="s">
         <v>3519</v>
       </c>
-      <c r="B1759" t="s">
+      <c r="C1787" s="1"/>
+      <c r="D1787" s="1"/>
+      <c r="E1787" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:5">
+      <c r="A1788" s="1" t="s">
         <v>3520</v>
       </c>
-      <c r="C1759" t="s">
-[...10 lines deleted...]
-      <c r="A1760" t="s">
+      <c r="B1788" s="1" t="s">
         <v>3521</v>
       </c>
-      <c r="B1760" t="s">
+      <c r="C1788" s="1"/>
+      <c r="D1788" s="1"/>
+      <c r="E1788" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:5">
+      <c r="A1789" s="1" t="s">
         <v>3522</v>
       </c>
-      <c r="C1760" t="s">
-[...10 lines deleted...]
-      <c r="A1761" t="s">
+      <c r="B1789" s="1" t="s">
         <v>3523</v>
       </c>
-      <c r="B1761" t="s">
+      <c r="C1789" s="1"/>
+      <c r="D1789" s="1"/>
+      <c r="E1789" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:5">
+      <c r="A1790" s="1" t="s">
         <v>3524</v>
       </c>
-      <c r="C1761" t="s">
-[...10 lines deleted...]
-      <c r="A1762" t="s">
+      <c r="B1790" s="1" t="s">
         <v>3525</v>
       </c>
-      <c r="B1762" t="s">
+      <c r="C1790" s="1"/>
+      <c r="D1790" s="1"/>
+      <c r="E1790" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:5">
+      <c r="A1791" s="1" t="s">
         <v>3526</v>
       </c>
-      <c r="C1762" t="s">
-[...10 lines deleted...]
-      <c r="A1763" t="s">
+      <c r="B1791" s="1" t="s">
         <v>3527</v>
       </c>
-      <c r="B1763" t="s">
+      <c r="C1791" s="1"/>
+      <c r="D1791" s="1"/>
+      <c r="E1791" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:5">
+      <c r="A1792" s="1" t="s">
         <v>3528</v>
       </c>
-      <c r="C1763" t="s">
-[...10 lines deleted...]
-      <c r="A1764" t="s">
+      <c r="B1792" s="1" t="s">
         <v>3529</v>
       </c>
-      <c r="B1764" t="s">
-[...484 lines deleted...]
-      <c r="E1792">
+      <c r="C1792" s="1"/>
+      <c r="D1792" s="1"/>
+      <c r="E1792" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>