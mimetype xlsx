--- v0 (2025-10-04)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="545">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV089886</t>
   </si>
   <si>
     <t>Albers, B., Hateley-Browne, J., Steele, T., Rose, V., Shlonsky, A., &amp; Mildon, R. (2020). The early implementation of FFT-CW®, MST-Psychiatric®, and SafeCare® in Australia. Research on Social Work Practice, 30(6), 658–677. https://doi.org/10.1177/1049731520908326</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
@@ -164,51 +164,60 @@
   <si>
     <t>Beasley, L. O., Ridings, L. E., Smith, T. J., Shields, J. D., Silovsky, J. F., Beasley, W., &amp; Bard, D. (2018). A qualitative evaluation of engagement and attrition in a nurse home visiting program: From the participant and provider perspective. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 528–537.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV056081</t>
   </si>
   <si>
     <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>WWHV078657</t>
   </si>
   <si>
     <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
   </si>
   <si>
     <t>WWHV045794</t>
   </si>
   <si>
     <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
   </si>
   <si>
     <t>Preparing for Life—Home Visiting</t>
   </si>
   <si>
     <t>WWHV094382</t>
   </si>
   <si>
     <t>Breidenbach, A., Heinz, H., &amp; Jimenez, E. Y. (2022). Factors associated with self-reported family enrollment in community services after referral by First Born home visitors. Academic Pediatrics.</t>
   </si>
   <si>
     <t>First Born® Program</t>
   </si>
@@ -374,50 +383,62 @@
   <si>
     <t>Diaz, J., Oshana,  D., &amp; Harding, K. (2004). Healthy Families America: 2003 Annual profile of program  sites. Chicago: National Center on Child Abuse Prevention Research.</t>
   </si>
   <si>
     <t>WWHV094823</t>
   </si>
   <si>
     <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV075655</t>
   </si>
   <si>
     <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of Evidence-Based Early Childhood Home Visiting, Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV037147</t>
   </si>
   <si>
     <t>Durning, P., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1997). Parents as first teachers [Ko nga Matua hei Kaiako Tuatahi : pilot PAFT process report]. Wellington: Royal New Zealand Plunket Society.</t>
   </si>
   <si>
     <t>Parents as First Teachers  (New Zealand)</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV003837</t>
   </si>
   <si>
     <t>Edwards, A., &amp; Lutzker, J. R. (2008). Iterations of the SafeCare model: An evidence-based child maltreatment prevention program. Behavior Modification, 32(5), 736–756.</t>
   </si>
   <si>
     <t>WWHV078601</t>
   </si>
   <si>
     <t>Edwards, A., Lutzker, J. R., Self-Brown, S., &amp; Whitaker, D. (2012). Safecare: Addressing child maltreatment from a public health perspective. In J. Merrick (Ed.), Public health yearbook, 2010 (pp. 193–206). Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV004425</t>
   </si>
   <si>
     <t>Farquhar, S. (2002). An evaluation of Parents as First teachers programme. Report No 1. Wellington, New Zealand: Early Childhood Development Unit.</t>
   </si>
   <si>
     <t>WWHV037105</t>
   </si>
   <si>
     <t>Farquhar, S., New Zealand, Early Childhood Development, &amp; CHILDforum Education &amp; Parenting Research Network. (2003). Parents as First Teachers : A study of the New Zealand PAFT programme. Wellington NZ: ChildForum Research.</t>
   </si>
   <si>
     <t>WWHV015985</t>
@@ -566,53 +587,50 @@
   <si>
     <t>WWHV062550</t>
   </si>
   <si>
     <t>Guastaferro, K., Miller, K., Lutzker, J. R., Whitaker, D. J., Shanley Chatham, J. R., Lai, B. S., &amp; Kemner, A. (2017). Implementing a braided home-based parent-support curriculum: Lessons learned. Psychosocial Intervention, 26(3), 181–187.</t>
   </si>
   <si>
     <t>WWHV065551</t>
   </si>
   <si>
     <t>Gunderson, L. M., Willging, C. E., Trott Jaramillo, E. M., Green, A. E., Fettes, D. L., Aarons, G. A., &amp; Hecht, D. B. (2018). The good coach: Implementation and sustainment factors that affect coaching as evidence-based intervention fidelity support. Journal of Children's Services, 13(1), 1–17. https://doi.org/10.1108/JCS-09-2017-0043</t>
   </si>
   <si>
     <t>WWHV076630</t>
   </si>
   <si>
     <t>Handler, A., Zimmermann, K., Dominik, B., &amp; Garland, C. E. (2019). Universal early home visiting: A strategy for reaching all postpartum women. Maternal and Child Health Journal, 23, 1414–1423.</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Family Spirit®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
     <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
     <t>HOMEBUILDERS (Birth to Age 5)®</t>
   </si>
   <si>
     <t>WWHV007425</t>
   </si>
   <si>
     <t>Heffernon, R., &amp; Sandler, L. (1999). Phoenix Early Head Start: Twelve family stories, year two. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
   </si>
   <si>
     <t>WWHV005887</t>
@@ -920,50 +938,59 @@
   <si>
     <t>WWHV031640</t>
   </si>
   <si>
     <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
   </si>
   <si>
     <t>WWHV095527</t>
   </si>
   <si>
     <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
   </si>
   <si>
     <t>WWHV062407</t>
   </si>
   <si>
     <t>Latimore, A. D., Burrell, L., Crowne, S., Ojo, K., Cluxton–Keller, F., Gustin, S., ... &amp; Duggan, A. (2017). Exploring multilevel factors for family engagement in home visiting across two national models. Prevention Science, 18(5), 577–589.</t>
   </si>
   <si>
     <t>WWHV016218</t>
   </si>
   <si>
     <t>Lawrence, P. R., Magee, T., &amp; Bernard, A. (2001). Reshaping primary care: The Healthy Steps initiative. Journal of Pediatric Healthcare, 15(2), 58–62.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV014630</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2003). Healthy Families Arizona evaluation report 2003. Prepared for the Arizona  Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014678</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2007). Healthy Families Arizona evaluation report 2007. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV014679</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2008). Healthy Families Arizona evaluation report 2008. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
   </si>
   <si>
     <t>WWHV004331</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
   </si>
   <si>
     <t>WWHV094387</t>
@@ -1019,50 +1046,56 @@
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
     <t>WWHV062485</t>
   </si>
   <si>
     <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
   </si>
   <si>
     <t>WWHV095239</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Kearney, M., Tam, N., Sabry, M., Kuswara, K., Laird, Y., Wen, L. M., &amp; Rissel, C. (2021). Navigating infant feeding supports after migration: perspectives of Arabic and Chinese mothers and health professionals in Australia. Women and Birth: Journal of the Australian College of Midwives, 34(4), e346–e356. https://doi.org/10.1016/j.wombi.2020.06.002</t>
   </si>
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV095012</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S. J., Roe, Y., Kildea, S., &amp; Kruske, S. (2023). “This has changed me to be a better mum”: A qualitative study exploring how the Australian Nurse-Family Partnership Program contributes to the development of First Nations women’s self-efficacy. Women and Birth, 36(6), e613–e622. https://doi.org/10.1016/j.wombi.2023.05.010</t>
   </si>
   <si>
     <t>WWHV093824</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S., Roe, Y., Kildea, S., Nelson, C., &amp; Kruske, S. (2021). Improving interagency service integration of the Australian Nurse Family Partnership Program for First Nations women and babies: A qualitative study. International Journal for Equity in Health, 20, 1–15. https://doi.org/10.1186/s12939-021-01519-x</t>
   </si>
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV003812</t>
@@ -1169,51 +1202,54 @@
   <si>
     <t>WWHV047276</t>
   </si>
   <si>
     <t>Olds, D. L., Ingoldsby, E. M., Luckey, D. W., Knudtson, M. D., &amp; Loch, J. M. (2015). Cluster randomized controlled trial of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 16(6), 778-788.</t>
   </si>
   <si>
     <t>WWHV046458</t>
   </si>
   <si>
     <t>Olds, D. L., &amp; Korfmacher, J. (1998). Maternal psychological characteristics as influences on home visitation contact. Journal of Community Psychology, 26(1), 23-36.</t>
   </si>
   <si>
     <t>WWHV065838</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., &amp; Zeira, A. (2018). SafeCare in Israel: The challenges of implementing an evidence-based program. Children &amp; Youth Services Review, 85, 187–193.  https://doi.org/10.1016/j.childyouth.2017.12.031</t>
   </si>
   <si>
     <t>WWHV073830</t>
   </si>
   <si>
     <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
   </si>
   <si>
     <t>WWHV065192</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
   </si>
   <si>
     <t>WWHV004838</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love,  J. M., Raikes, H., Boller, K., Rosenberg, L., et al. (2000). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume III: Program  implementation. Early Head Start research. Washington, DC: U.S. Department  of Health and Human Services, Commissioner's Office of Research and Evaluation,  Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV015222</t>
   </si>
   <si>
     <t>Peterson, C. A., Luze, G. J., Eshbaugh, E. M., Jeon, H., &amp; Kantz, K. R. (2007). Enhancing parent-child interactions through home visiting: Promising practice or unfulfilled promise? Journal of Early Intervention, 29(2), 119–140. https://doi.org/10.1177/105381510702900205</t>
   </si>
@@ -1278,50 +1314,56 @@
     <t>WWHV026013</t>
   </si>
   <si>
     <t>Research and Training Associates, Inc. (2006). BIA Baby FACE program evaluation study: 2005 report. Overland Park, KS: Author.</t>
   </si>
   <si>
     <t>WWHV095228</t>
   </si>
   <si>
     <t>Rhodes, E. C., Wilde LaPlant, H., Zahid, M., Abuwala, N., Damio, G., Crummett, C., Surprenant, R., &amp; Pérez-Escamilla, R. (2022). Shifting to virtual breastfeeding counseling for low-income women in the US during COVID-19: A partner-engaged multimethod evaluation of program adaptations. Frontiers in Health Services, 2, 1020326. https://doi.org/10.3389/frhs.2022.1020326</t>
   </si>
   <si>
     <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
   </si>
   <si>
     <t>WWHV004326</t>
   </si>
   <si>
     <t>Riedinger, S. A. (1997). Even Start: Facilitating transitions to kindergarten. Washington, DC: U.S. Department of Education.</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV094788</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Bai, Y., &amp; Dodge, K. A. (2022). Transitioning to virtual interaction during the COVID‐19 pandemic: Impact on the Family Connects postpartum home visiting program activity. Infant Mental Health Journal, 43(1), 159–172.</t>
   </si>
   <si>
     <t>WWHV094636</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Weindling, W., &amp; Dodge, K. A. (2022). Home visiting services during the COVID-19 pandemic: Program activity analysis for Family Connects. Maternal and Child Health Journal, 26(1), 70–78.</t>
   </si>
   <si>
     <t>WWHV070248</t>
   </si>
   <si>
     <t>Saïas, T., Greacen, T., Tubach, F., Dugravier, R., Marcault, E., Tereno, S., . . . CAPEDP Study Group. (2013). Supporting families in challenging contexts: The CAPEDP project. Global Health Promotion, 20(2), 66–70.</t>
   </si>
   <si>
     <t>WWHV035239</t>
   </si>
   <si>
     <t>Saïas, T., Lerner, E., Greacen, T., Simon-Vernier, E., Emer, A., Pintaux, E., . . . Revah-Levy, A. (2012). Evaluating fidelity in home-visiting programs a qualitative analysis of 1058 home visit case notes from 105 families. PloS One, 7(5), e36915.</t>
   </si>
@@ -1643,52 +1685,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1952,4226 +1997,4336 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E244"/>
+  <dimension ref="A1:E251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E251"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="557.864" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-      <c r="A20" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B20" t="s">
-[...8 lines deleted...]
-      <c r="E20">
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...6 lines deleted...]
-      <c r="C21" t="s">
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...6 lines deleted...]
-      <c r="C22" t="s">
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      <c r="A23" t="s">
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E198" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C227" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D227" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C229" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D23" t="s">
-[...13 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D229" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C232" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D24" t="s">
-[...13 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E235" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E238" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E239" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E246" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D25" t="s">
-[...3725 lines deleted...]
-      <c r="E244">
+      <c r="D251" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>