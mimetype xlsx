--- v0 (2025-10-07)
+++ v1 (2026-07-23)
@@ -12,1279 +12,1192 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV089886</t>
   </si>
   <si>
     <t>Albers, B., Hateley-Browne, J., Steele, T., Rose, V., Shlonsky, A., &amp; Mildon, R. (2020). The early implementation of FFT-CW®, MST-Psychiatric®, and SafeCare® in Australia. Research on Social Work Practice, 30(6), 658–677. https://doi.org/10.1177/1049731520908326</t>
   </si>
   <si>
-    <t>SafeCare®</t>
+    <t>WWHV014463</t>
+  </si>
+  <si>
+    <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2004). The  effects of participating in a Parents as Teachers program on parental  involvement in the learning process at school and in the home. E-Journal of Teaching &amp; Learning in  Diverse Settings, 1(2), 189–208.</t>
+  </si>
+  <si>
+    <t>WWHV040829</t>
+  </si>
+  <si>
+    <t>Alonso-Marsden, S., Dodge, K. A., O’Donnell, K. J., Murphy, R. A., Sato, J. M., &amp; Christopoulos, C. (2013). Family risk as a predictor of initial engagement and follow-through in a universal nurse home visiting program to prevent child maltreatment. Child Abuse and Neglect, 37, 555-565.</t>
+  </si>
+  <si>
+    <t>WWHV014515</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Stevens, J., Putnam, F. W., Altaye, M., Hulsmann, J. E., Lehmkuhl, H. D., et al. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115.</t>
+  </si>
+  <si>
+    <t>WWHV014499</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp;  Guterman, N. B. (2004). Best Beginnings:  A randomized controlled trial of a paraprofessional home visiting program: Executive summary. Report to the Smith Richardson Foundation and New York State Office of Children and Family  Services. New York: Columbia University School of Social  Work.</t>
+  </si>
+  <si>
+    <t>WWHV014500</t>
+  </si>
+  <si>
+    <t>Anisfeld, E.,  Sandy, J., &amp; Guterman, N. B. (2004). Best  Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Narrative summary. Report to the  Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work</t>
+  </si>
+  <si>
+    <t>WWHV012969</t>
+  </si>
+  <si>
+    <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
+  </si>
+  <si>
+    <t>WWHV015670</t>
+  </si>
+  <si>
+    <t>Asawa, L. E. (2008). Reducing the risk of child maltreatment through the Early Head Start program. Dissertation Abstracts International: Section B: The Sciences and Engineering, 69 (3-B), 1939.</t>
+  </si>
+  <si>
+    <t>WWHV059039</t>
+  </si>
+  <si>
+    <t>Auger, A., Karoly, L. A., &amp; Martin, L. T. (2016). Family engagement in the delivery of the health services component in Head Start and Early Head Start (OPRE Report 2016-86). U.S. Department of Health and Human Services,  Administration for Children and Families, Office of Planning, Research and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/2016_86_hshm…</t>
+  </si>
+  <si>
+    <t>WWHV014611</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1998). The effects of the Home Instruction Program for Preschool  Youngsters on children’s school performance at the end of the program and one year later. Early Childhood Research Quarterly, 13(4), 571–586.</t>
+  </si>
+  <si>
+    <t>WWHV006096</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1999). The Home Instruction Program for Preschool Youngsters (HIPPY). Future of Children, 9(1), 116–133</t>
+  </si>
+  <si>
+    <t>WWHV080507</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Roth, J. L. (1997). Predictors of parent involvement in an early intervention program: Comparing sites, cohorts, and type of involvement. Applied Behavioral Science Review, 5(2), 199–217. https://doi.org/10.1016/S1068-8595(97)80015-3</t>
+  </si>
+  <si>
+    <t>WWHV062482</t>
+  </si>
+  <si>
+    <t>Banman, A. J. (2017). Organizational and worker level factors influencing father involvement and engagement in early home visitation programs. (Ph.D., University of Chicago). ProQuest Dissertations and Theses. (1961237947)</t>
+  </si>
+  <si>
+    <t>WWHV032673</t>
+  </si>
+  <si>
+    <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). Right from the start: An evaluation of Home-Start support with mothers of newborn infants. [Part 1. Quantitative results]. Final report to the Health Foundation.</t>
+  </si>
+  <si>
+    <t>WWHV015389</t>
+  </si>
+  <si>
+    <t>Barnet, B., Liu, J., DeVoe, M., Duggan, A. K., Gold, M. A., &amp; Pecukonis, E. (2009). Motivational intervention to reduce rapid subsequent births to adolescent mothers: A community-based randomized trial. Annals of Family Medicine, 7(5), 436-445. doi:10.1370/afm.1014</t>
+  </si>
+  <si>
+    <t>WWHV014689</t>
+  </si>
+  <si>
+    <t>Barth, R. P., Hacking, S., &amp; Ash, J. R. (1988). Preventing child abuse: An experimental evaluation of the Child Parent Enrichment Project. Journal of Primary Prevention, 8(4), 201-217.</t>
+  </si>
+  <si>
+    <t>WWHV016712</t>
+  </si>
+  <si>
+    <t>Barth, M. C., &amp; Sherlock, C. H. (2003). The diffusion of a pediatric care innovation in a large urban nonprofit health care system. Nonprofit Management and Leadership, 14(1), 93-106.</t>
+  </si>
+  <si>
+    <t>WWHV027426</t>
+  </si>
+  <si>
+    <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
+  </si>
+  <si>
+    <t>WWHV014690</t>
+  </si>
+  <si>
+    <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV095772</t>
+  </si>
+  <si>
+    <t>Beasley, L.O., Milojevich, H., Fuller, S. et al. (2024).  A Qualitative Approach to Understanding Provider Behaviors that Promote Enrollment, Engagement, and Retention in Home Visiting Services. Journal of Child and Family Studies, 33(10). https://doi.org/10.1007/s10826-024-02907-x</t>
+  </si>
+  <si>
+    <t>WWHV065019</t>
+  </si>
+  <si>
+    <t>Beasley, L. O., Ridings, L. E., Smith, T. J., Shields, J. D., Silovsky, J. F., Beasley, W., &amp; Bard, D. (2018). A qualitative evaluation of engagement and attrition in a nurse home visiting program: From the participant and provider perspective. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 528–537.</t>
+  </si>
+  <si>
+    <t>WWHV044227</t>
+  </si>
+  <si>
+    <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
+  </si>
+  <si>
+    <t>WWHV056081</t>
+  </si>
+  <si>
+    <t>Becker, B., Patterson, F., Fagan, J., &amp; Whitaker, R. (2016). Mindfulness among home visitors in Head Start and the quality of their working alliance with parents. Journal of Child &amp; Family Studies, 25(6), 1969–1979. https://doi:10.1007/s10826-015-0352-y</t>
+  </si>
+  <si>
+    <t>WWHV004272</t>
+  </si>
+  <si>
+    <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
+  </si>
+  <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
-    <t>WWHV014463</t>
-[...5 lines deleted...]
-    <t>Parents as Teachers (PAT)®</t>
+    <t>WWHV078657</t>
+  </si>
+  <si>
+    <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
+  </si>
+  <si>
+    <t>WWHV045794</t>
+  </si>
+  <si>
+    <t>Booth, A., Palamaro Munsell, E., &amp; Doyle, O. (2013). Maternal engagement in a home visiting intervention: What lies beneath psychological resources? Journal of Community Psychology, 42(1), 29–46.</t>
+  </si>
+  <si>
+    <t>WWHV094382</t>
+  </si>
+  <si>
+    <t>Breidenbach, A., Heinz, H., &amp; Jimenez, E. Y. (2022). Factors associated with self-reported family enrollment in community services after referral by First Born home visitors. Academic Pediatrics.</t>
+  </si>
+  <si>
+    <t>WWHV035417</t>
+  </si>
+  <si>
+    <t>O'Brien, R., Moritz, P., Luckey, D., McClatchey, M., Ingoldsby, E., &amp; Olds, D. (2012). Mixed methods analysis of participant attrition in the nurse-family partnership. Prevention Science, 13(3), 219–228.</t>
+  </si>
+  <si>
+    <t>WWHV016134</t>
+  </si>
+  <si>
+    <t>Britt, D. W. (1998). Reaching out  and making a difference: The context of meaning in a home-based preschool  program. Journal  of Community Psychology, 26(2), 103.</t>
+  </si>
+  <si>
+    <t>WWHV005375</t>
+  </si>
+  <si>
+    <t>Brookes, S. J., Summers, J. A., Thornburg, K. R., Ispa, J. M., &amp; Lane, V. J. (2006). Building successful home visitor-mother relationships and reaching program goals in two Early Head Start programs: A qualitative look at contributing factors. Early Childhood Research Quarterly, 21(1), 25–45.</t>
+  </si>
+  <si>
+    <t>WWHV029487</t>
+  </si>
+  <si>
+    <t>Brown, A. Evaluating the efficacy of Children’s participating HIPPY in Head Start centers. Unpublished Manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV094848</t>
+  </si>
+  <si>
+    <t>Brown, A. L., &amp; Jain, P. (2022). Satisfaction of Latina Mothers with Supports Received during HIPPY Program Participation. School Community Journal, 32(2), 273-294.</t>
+  </si>
+  <si>
+    <t>WWHV065886</t>
+  </si>
+  <si>
+    <t>Bruce, T., Byrne, F., &amp; Kemp, L. (2018). Using Skype to support remote clinical supervision for health professionals delivering a sustained maternal early childhood programme: A phenomenographical study. Contemporary Nurse, 54(1), 4–12.</t>
+  </si>
+  <si>
+    <t>WWHV095252</t>
+  </si>
+  <si>
+    <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
+  </si>
+  <si>
+    <t>WWHV003761</t>
+  </si>
+  <si>
+    <t>Burrell, L., McFarlane, E., Tandon, D., Fuddy, L., Duggan, A., &amp; Leaf, P. (2009). Home visitor relationship security: Association with perceptions of work, satisfaction, and turnover. Journal of Human Behavior in the Social Environment, 19(5), 592-6.</t>
+  </si>
+  <si>
+    <t>WWHV062969</t>
+  </si>
+  <si>
+    <t>Butler, H., Hare, D., Walker, S., Wieck, A., &amp; Wittkowski, A. (2014). The acceptability and feasibility of the Baby Triple P Positive Parenting Programme on a mother and baby unit: Q-methodology with mothers with severe mental illness. Archives of Women’s Mental Health, 17(5), 455–463.</t>
+  </si>
+  <si>
+    <t>WWHV028632</t>
+  </si>
+  <si>
+    <t>Buzhardt, J., Walker, D., Greenwood, C. R., &amp; Carta, J. J. (2011). A study of an online tool to support evidence-based practices with infants and toddlers. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3), 151-156. doi:10.1080/15240754.2011.590243</t>
+  </si>
+  <si>
+    <t>WWHV062348</t>
+  </si>
+  <si>
+    <t>Carlson, A. K. (2015). Paraprofessionals' experiences and understandings of the Maternal Infant Health Outreach Worker Program (MIHOW) in West Virginia. (Doctoral dissertation). ProQuest Dissertations and Theses. (1765709482)</t>
+  </si>
+  <si>
+    <t>WWHV081064</t>
+  </si>
+  <si>
+    <t>Caron, E. B. (2017). Effects and processes of fidelity-focused consultation (Publication No. 2001291659) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV080762</t>
+  </si>
+  <si>
+    <t>Caron, E., &amp; Dozier, M. (2019). Effects of fidelity-focused consultation on clinicians' implementation: An exploratory multiple baseline design. Administration and Policy in Mental Health and Mental Health Services Research, 46(4), 445–457. https://doi.org/10.1007/s10488-019-00924-3</t>
+  </si>
+  <si>
+    <t>WWHV095896</t>
+  </si>
+  <si>
+    <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
+  </si>
+  <si>
+    <t>WWHV073800</t>
+  </si>
+  <si>
+    <t>Caron, E., Roben, C. K., Yarger, H. A., &amp; Dozier, M. (2018). Novel methods for screening: Contributions from Attachment and Biobehavioral Catch-up. Prevention Science, 19(7), 894–903. https://doi.org/10.1007/s11121-018-0894-5</t>
+  </si>
+  <si>
+    <t>WWHV059096</t>
+  </si>
+  <si>
+    <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/ANGELS Following Baby Back Home: Deliverable G. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV012868</t>
+  </si>
+  <si>
+    <t>Chaffin,  M. (2004). Addendum to "Is it time to rethink Healthy Start/Healthy  Families"? Child Abuse &amp; Neglect, 28(10), 1123.</t>
+  </si>
+  <si>
+    <t>WWHV015733</t>
+  </si>
+  <si>
+    <t>Chaffin, M. (2005). "Is it time  to rethink Healthy Start/Healthy Families?": Response to letters. Child Abuse &amp; Neglect, 29(3), 241–249.</t>
+  </si>
+  <si>
+    <t>WWHV062542</t>
+  </si>
+  <si>
+    <t>Chaffin, M., Hecht, D., Aarons, G., Fettes, D., Hurlburt, M., &amp; Ledesma, K. (2016). EBT fidelity trajectories across training cohorts using the interagency collaborative team strategy. Administration &amp; Policy in Mental Health &amp; Mental Health Services Research, 43(2), 144–156.</t>
+  </si>
+  <si>
+    <t>WWHV014502</t>
+  </si>
+  <si>
+    <t>Clinton, B. (1990). Against the odds: Parenting in disadvantaged communities.The Hague, Netherlands: Bernard Van Leer Foundation.</t>
+  </si>
+  <si>
+    <t>WWHV027417</t>
+  </si>
+  <si>
+    <t>Clinton, B., Elwood, P., Parks, R., &amp; Soraci, S. (1988, November). Promoting maternal and child health in the context of rural poverty. Paper presented at the annual meeting of the American Public Health Association, Boston, MA.</t>
+  </si>
+  <si>
+    <t>WWHV040713</t>
+  </si>
+  <si>
+    <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
+  </si>
+  <si>
+    <t>WWHV088806</t>
+  </si>
+  <si>
+    <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV014554</t>
+  </si>
+  <si>
+    <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV014430</t>
+  </si>
+  <si>
+    <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV080795</t>
+  </si>
+  <si>
+    <t>Costello, A. H., Roben, C. K. P., Schein, S. S., Blake, F., &amp; Dozier, M. (2019). Monitoring provider fidelity of a parenting intervention using observational methods. Professional Psychology: Research and Practice, 50(4), 264-271. https://doi.org/10.1037/pro0000236</t>
+  </si>
+  <si>
+    <t>WWHV040857</t>
+  </si>
+  <si>
+    <t>Daro, D., Huang, L. A., &amp; English, B. (2009). The Duke Endowment Child Abuse Prevention Initiative: Durham Family Initiative Implementation Report. Chicago: Chapin Hall at the University of Chicago.</t>
+  </si>
+  <si>
+    <t>WWHV011105</t>
+  </si>
+  <si>
+    <t>Daro, D., McCurdy, K., Falconnier, L., &amp; Stojanovic, D. (2003). Sustaining new parents in home visitation services: Key participant and program factors. Child Abuse &amp; Neglect, 27(10), 1101–1125.</t>
+  </si>
+  <si>
+    <t>WWHV062742</t>
+  </si>
+  <si>
+    <t>De Paul, J., Arruabarrena, I., &amp; Indias, S. (2015). Pilot implementation of two evidence based programs (SafeCare and Incredible Years) in child protection services in Gipuzkoa (Spain). Psychosocial Intervention, 24(2), 105–120.</t>
+  </si>
+  <si>
+    <t>WWHV028462</t>
+  </si>
+  <si>
+    <t>Diaz, J., Oshana,  D., &amp; Harding, K. (2004). Healthy Families America: 2003 Annual profile of program  sites. Chicago: National Center on Child Abuse Prevention Research.</t>
+  </si>
+  <si>
+    <t>WWHV041759</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., &amp; Goodman, B. (2012). Durham Connects impact evaluation final report. Washington, DC: Pew Center on the States.</t>
+  </si>
+  <si>
+    <t>WWHV038501</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R., O’Donnell, K. T., &amp; Sato, J. M. (2013). Toward population impact from home visiting. Zero to Three, 33(3), 17-23.</t>
+  </si>
+  <si>
+    <t>WWHV094823</t>
+  </si>
+  <si>
+    <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
+  </si>
+  <si>
+    <t>WWHV075655</t>
+  </si>
+  <si>
+    <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of Evidence-Based Early Childhood Home Visiting, Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
+  </si>
+  <si>
+    <t>WWHV014412</t>
+  </si>
+  <si>
+    <t>DuMont,  K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., &amp; Rodriguez,  M. (2006). Healthy Families New York (HFNY)  Randomized trial: Impacts on  parenting after the first two years. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV037147</t>
+  </si>
+  <si>
+    <t>Durning, P., Parents as First Teachers Pilot Project, &amp; Evaluation Unit. (1997). Parents as first teachers [Ko nga Matua hei Kaiako Tuatahi : pilot PAFT process report]. Wellington: Royal New Zealand Plunket Society.</t>
+  </si>
+  <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
+    <t>WWHV003837</t>
+  </si>
+  <si>
+    <t>Edwards, A., &amp; Lutzker, J. R. (2008). Iterations of the SafeCare model: An evidence-based child maltreatment prevention program. Behavior Modification, 32(5), 736–756.</t>
+  </si>
+  <si>
+    <t>WWHV078601</t>
+  </si>
+  <si>
+    <t>Edwards, A., Lutzker, J. R., Self-Brown, S., &amp; Whitaker, D. (2012). Safecare: Addressing child maltreatment from a public health perspective. In J. Merrick (Ed.), Public health yearbook, 2010 (pp. 193–206). Nova Biomedical Books.</t>
+  </si>
+  <si>
+    <t>WWHV004425</t>
+  </si>
+  <si>
+    <t>Farquhar, S. (2002). An evaluation of Parents as First teachers programme. Report No 1. Wellington, New Zealand: Early Childhood Development Unit.</t>
+  </si>
+  <si>
+    <t>WWHV037105</t>
+  </si>
+  <si>
+    <t>Farquhar, S., New Zealand, Early Childhood Development, &amp; CHILDforum Education &amp; Parenting Research Network. (2003). Parents as First Teachers : A study of the New Zealand PAFT programme. Wellington NZ: ChildForum Research.</t>
+  </si>
+  <si>
+    <t>WWHV015985</t>
+  </si>
+  <si>
+    <t>Feres-Lewin, C. (2000). An analysis of the governance and administrative elements of a public-private partnership approach to community-based education. (Doctoral dissertation, University of Nevada, Las Vegas, 2000); 0506 Adviser: Chair Teresa S. Jordan. Dissertation Abstracts International, 61 (05A), 247-1689. (AAI9973956)</t>
+  </si>
+  <si>
+    <t>WWHV004074</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2005). Randomized trial of the Early Start program of home visitation. Pediatrics, 116(6), e803-e809.</t>
+  </si>
+  <si>
+    <t>WWHV004075</t>
+  </si>
+  <si>
+    <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2006). Randomized trial of the Early Start program of home visitation: Parent and family outcomes. Pediatrics, 117(3), 781-786. doi:10.1542/peds.2005-1517</t>
+  </si>
+  <si>
+    <t>WWHV062539</t>
+  </si>
+  <si>
+    <t>Finno-Velasquez, M., Fettes, D. L., Aarons, G. A., &amp; Hurlburt, M. S. (2014). Cultural adaptation of an evidence-based home visitation programme: Latino clients' experiences of service delivery during implementation. Journal of Children's Services, 9(4), 280–294.</t>
+  </si>
+  <si>
+    <t>WWHV032396</t>
+  </si>
+  <si>
+    <t>Fisher, P., Gunnar, M., Dozier, M., Bruce, J., &amp; Pears, K. (2006). Effects of therapeutic interventions for foster children on behavioral problems, caregiver attachment, and stress regulatory neural systems. Manuscript, Annals of the New York Academy of Sciences, 1094, 215-225. doi: 10.1196/annals.1376.023.</t>
+  </si>
+  <si>
+    <t>WWHV050321</t>
+  </si>
+  <si>
+    <t>Foulon, S., Greacen, T., Pasquet, B., Dugravier, R., Saïas, T., Guedeney, N., . . . CAPEDP Study Group. (2015). Predictors of study attrition in a randomized controlled trial evaluating a perinatal home-visiting program with mothers with psychosocial vulnerabilities. PloS One, 10(11), e0142495.</t>
+  </si>
+  <si>
+    <t>WWHV015339</t>
+  </si>
+  <si>
+    <t>Galano, J., Credle, W., Perry, D., Berg, S. W., Huntington, L., &amp; Stief, E. (2001). Report from the field: Developing and sustaining a successful community prevention initiative: The Hampton Healthy Families Partnership. Journal of Primary Prevention, 21(4), 495–509. </t>
+  </si>
+  <si>
+    <t>WWHV014414</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2009). Healthy Families Virginia FY 2004-2008 statewide evaluation report. Prevent Child Abuse Virginia. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV036983</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2011). Healthy Families Virginia FY 2007-2011 statewide evaluation executive report. Prevent Child Abuse Virginia. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV059050</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2012). Comparison of primiparous and multiparous mothers: Healthy Families program participation, outcomes, challenges, and adaptations, FY 1999 – FY 2010. Report for Pew Center on the States. Williamsburg, VA: College of William &amp; Mary.</t>
+  </si>
+  <si>
+    <t>WWHV065091</t>
+  </si>
+  <si>
+    <t>Gallitto, E., Romano, E., &amp; Drolet, M. (2018). Caregivers' perspectives on the SafeCare® programme: Implementing an evidence-based intervention for child neglect. Child &amp; Family Social Work, 23(2), 307–315. https://doi.org/10.1111/cfs.12419</t>
+  </si>
+  <si>
+    <t>WWHV044395</t>
+  </si>
+  <si>
+    <t>Gardner, R., Hodson, D., Churchill, G., &amp; Cotmore, R. (2014). Transporting and implementing the SafeCare home-based programme for parents, designed to reduce and mitigate the effects of child neglect: An initial progress report. Child Abuse Review, 23(4), 297–303.</t>
+  </si>
+  <si>
+    <t>WWHV046407</t>
+  </si>
+  <si>
+    <t>Gentry, Q. M., Nolte, K. M., Gonzalez, A., Pearson, M., &amp; Ivey, S. (2010). "Going beyond the call of doula": A grounded theory analysis of the diverse roles community-based doulas play in the lives of pregnant and parenting adolescent mothers. Journal of Perinatal Education, 19(4), 24–40.</t>
+  </si>
+  <si>
+    <t>WWHV016923</t>
+  </si>
+  <si>
+    <t>Gershater-Molko, R. M. (1999). A comprehensive evaluation of project SafeCare: Health, safety, bonding, and recidivism in families reported for, and at-risk for, child maltreatment, and finishing treatment. (Doctoral dissertation, University of Kansas). 1999 Advisers: John R. Lutzker and James A. Sherman. Dissertation Abstracts International, 62(10B), 432–4768. (AAI3029136).</t>
+  </si>
+  <si>
+    <t>WWHV004236</t>
+  </si>
+  <si>
+    <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
+  </si>
+  <si>
+    <t>WWHV015223</t>
+  </si>
+  <si>
+    <t>Gill, S., Greenberg, M. T., Moon, C., &amp; Margraf, P. (2007). Home visitor competence, burnout, support, and client engagement. Journal of Human Behavior in the Social Environment, 15(1), 23–44. doi:10.1300/J137v15n01A02</t>
+  </si>
+  <si>
+    <t>WWHV004483</t>
+  </si>
+  <si>
+    <t>Gill, S., Greenberg, M. T., &amp; Vazquez, A. (2002). Changes in the service delivery model and home visitors' job satisfaction and turnover in an Early Head Start program. Infant Mental Health Journal, 23(1), 182–196.</t>
+  </si>
+  <si>
+    <t>WWHV014206</t>
+  </si>
+  <si>
+    <t>Gill, A. M., Hyde, L. W., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2008). The family check-up in early childhood: A case study of intervention process and change. Journal of Clinical Child and Adolescent Psychology, 37(4), 893–904.</t>
+  </si>
+  <si>
+    <t>WWHV078905</t>
+  </si>
+  <si>
+    <t>Gill, S., Nathans, L. L., Seidel, A. J., &amp; Greenberg, M. T. (2017). Early Head Start start-up planning: Implications for staff support, job satisfaction, burnout, and turnover. Journal of Community Psychology, 45(4), 443–458. https://doi.org/10.1002/jcop.21857</t>
+  </si>
+  <si>
+    <t>WWHV015220</t>
+  </si>
+  <si>
+    <t>Golas, J. C., Horm, D., &amp; Caruso, D. A. (2006). Challenges in implementing center-based and home-based Early Head Start programs. Journal of Research in Childhood Education, 21(2), 163–175.</t>
+  </si>
+  <si>
+    <t>WWHV056878</t>
+  </si>
+  <si>
+    <t>Goldberg, J., Bumgarner, E., &amp; Jacobs, F. (2016). Measuring program–and individual–level fidelity in a home visiting program for adolescent parents. Evaluation and Program Planning, 55(C), 163–173.</t>
+  </si>
+  <si>
+    <t>WWHV065144</t>
+  </si>
+  <si>
+    <t>Goldfeld, S., Price, A., &amp; Kemp, L. (2018). Designing, testing, and implementing a sustainable nurse home visiting program: Right@ home. Annals of the New York Academy of Sciences, 1419(1), 141–159.</t>
+  </si>
+  <si>
+    <t>WWHV044454</t>
+  </si>
+  <si>
+    <t>Goyal, N. K., Hall, E. S., Jones, D. E., Meinzen-Derr, J., Short, J. A., Ammerman, R. T., &amp; Van Ginkel, J. B. (2014). Association of maternal and community factors with enrollment in home visiting among at-risk, first-time mothers. American Journal of Public Health, 104(S1), S144-S151.</t>
+  </si>
+  <si>
+    <t>WWHV012858</t>
+  </si>
+  <si>
+    <t>Graham Rawlings, C. A. (2004). Family support within a cultural context: An ethnographic study of consonance and dissonance in the parenting and help-seeking ethnotheories of home visitors and their clients. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(9-B), 4653.</t>
+  </si>
+  <si>
+    <t>WWHV004013</t>
+  </si>
+  <si>
+    <t>Grant, T., Ernst, C., Streissguth, A., &amp; Stark, K. (2005). Preventing alcohol and drug exposed births in Washington State: Intervention findings from three Parent-Child Assistance Program sites. American Journal of Drug &amp; Alcohol Abuse, 31(3), 471-490. doi:10.1081/ADA-2000568 13</t>
+  </si>
+  <si>
+    <t>WWHV062568</t>
+  </si>
+  <si>
+    <t>Green, A. E., Trott, E., Willging, C. E., Finn, N. K., Ehrhart, M. G., &amp; Aarons, G. A. (2016). The role of collaborations in sustaining an evidence-based intervention to reduce child neglect. Child Abuse &amp; Neglect, 53, 4–16. https://doi.org/10.1016/j.chiabu.2015.11.013</t>
+  </si>
+  <si>
+    <t>WWHV062550</t>
+  </si>
+  <si>
+    <t>Guastaferro, K., Miller, K., Lutzker, J. R., Whitaker, D. J., Shanley Chatham, J. R., Lai, B. S., &amp; Kemner, A. (2017). Implementing a braided home-based parent-support curriculum: Lessons learned. Psychosocial Intervention, 26(3), 181–187.</t>
+  </si>
+  <si>
+    <t>WWHV065551</t>
+  </si>
+  <si>
+    <t>Gunderson, L. M., Willging, C. E., Trott Jaramillo, E. M., Green, A. E., Fettes, D. L., Aarons, G. A., &amp; Hecht, D. B. (2018). The good coach: Implementation and sustainment factors that affect coaching as evidence-based intervention fidelity support. Journal of Children's Services, 13(1), 1–17. https://doi.org/10.1108/JCS-09-2017-0043</t>
+  </si>
+  <si>
+    <t>WWHV029409</t>
+  </si>
+  <si>
+    <t>Guttentag, C. L., Pedrosa-Josic, C., Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Individual variability in parenting profiles and predictors of change: Effects of an intervention with disadvantaged mothers. Journal of Applied Developmental Psychology, 27, p. 349-369.</t>
+  </si>
+  <si>
+    <t>WWHV076630</t>
+  </si>
+  <si>
+    <t>Handler, A., Zimmermann, K., Dominik, B., &amp; Garland, C. E. (2019). Universal early home visiting: A strategy for reaching all postpartum women. Maternal and Child Health Journal, 23, 1414–1423.</t>
+  </si>
+  <si>
+    <t>WWHV086258</t>
+  </si>
+  <si>
+    <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
+  </si>
+  <si>
+    <t>WWHV044983</t>
+  </si>
+  <si>
+    <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
+  </si>
+  <si>
+    <t>WWHV027471</t>
+  </si>
+  <si>
+    <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
+  </si>
+  <si>
+    <t>WWHV007425</t>
+  </si>
+  <si>
+    <t>Heffernon, R., &amp; Sandler, L. (1999). Phoenix Early Head Start: Twelve family stories, year two. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
+  </si>
+  <si>
+    <t>WWHV005887</t>
+  </si>
+  <si>
+    <t>Heffernon, R., &amp; Sandler, L. (2000). Phoenix Early Head Start: Twelve family stories. Final chapter. Tempe, AZ: Arizona State University, Tempe, Morrison Institute for Public Policy.</t>
+  </si>
+  <si>
+    <t>WWHV095235</t>
+  </si>
+  <si>
+    <t>Hefyan, M., Goldberg, M., &amp; Swinth, E. (2023). Changes in home visiting since the start of the pandemic: Lessons from the Child First Program. MDRC. https://www.mdrc.org/sites/default/files/ChildFirstImplementationBrief_…  </t>
+  </si>
+  <si>
+    <t>WWHV089869</t>
+  </si>
+  <si>
+    <t>Heinz, H., &amp; Breidenbach, A. (2020). Connecting families with community supports: A study of best practices and barriers to community referrals in the first born home visiting program. Cradle to Career Policy Institute, University of New Mexico.</t>
+  </si>
+  <si>
+    <t>WWHV074769</t>
+  </si>
+  <si>
+    <t>Hernández, D., Topping, A., Hutchinson, C. L., Martin, A., Brooks‐Gunn, J., &amp; Petitclerc, A. (2019). Client attrition in the Nurse‐Family Partnership: Revisiting metrics of impact in a home visitation program in the United States. Health &amp; Social Care in the Community, 27(4), e483–e493. https://doi.org/10.1111/hsc.12748</t>
+  </si>
+  <si>
+    <t>WWHV007012</t>
+  </si>
+  <si>
+    <t>Hicks, D., Larson, C., Nelson, C., Olds, D. L., &amp; Johnston, E. (2008). The influence of collaboration on program outcomes: The Colorado Nurse-Family Partnership. Evaluation Review, 32(5), 453-477.</t>
+  </si>
+  <si>
+    <t>WWHV044343</t>
+  </si>
+  <si>
+    <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
+  </si>
+  <si>
+    <t>WWHV041579</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Christensen, J. J., Shone, L. P., Kearney, M. H., &amp; Kitzman, H. J. (2014). Women's reasons for attrition from a nurse home visiting program. Journal of Obstetric, Gynecologic, and Neonatal Nursing, 43(1), 61-70.</t>
+  </si>
+  <si>
+    <t>WWHV071895</t>
+  </si>
+  <si>
+    <t>Holland, M. L., Olds, D. L., Dozier, A. M., &amp; Kitzman, H. J. (2018). Visit attendance patterns in Nurse-Family Partnership community sites. Prevention Science, 19(4), 516–527.</t>
+  </si>
+  <si>
+    <t>WWHV049997</t>
+  </si>
+  <si>
+    <t>Holmberg, J. R., &amp; Olds, D. L. (2015). Father attendance in nurse home visitation. Infant Mental Health Journal, 36(1), 128-139.</t>
+  </si>
+  <si>
+    <t>WWHV044478</t>
+  </si>
+  <si>
+    <t>Hoyt Drazen, C., Abel, R., Lindsey, T., &amp; King, A. A. (2014). Development and feasibility of a home-based education model for families of children with sickle cell disease. BMC Public Health, 14, 116.</t>
+  </si>
+  <si>
+    <t>WWHV016198</t>
+  </si>
+  <si>
+    <t>Huebner, C. E., Barlow, W. E., Tyll, L. T., Johnston, B. D., &amp; Thompson, R. S. (2004). Expanding developmental and behavioral services for newborns in primary care: Program design, delivery, and evaluation framework. American Journal of Preventive Medicine, 26(4), 344–355.</t>
+  </si>
+  <si>
+    <t>WWHV004004</t>
+  </si>
+  <si>
+    <t>Huebner, C. E., Tyll, L., Luallen, J., Johnston, B. D., &amp; Thompson, R. S. (2001). PrePare: A program of enhanced prenatal services within health-maintenance organization settings. Health Education Research, 16(1), 71–80.</t>
+  </si>
+  <si>
+    <t>WWHV062552</t>
+  </si>
+  <si>
+    <t>Hurlburt, M., Aarons, G. A., Fettes, D., Willging, C., Gunderson, L., &amp; Chaffin, M. J. (2014). Interagency collaborative team model for capacity building to scale-up evidence-based practice. Children &amp; Youth Services Review, 39, 160–168.</t>
+  </si>
+  <si>
+    <t>WWHV086100</t>
+  </si>
+  <si>
+    <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
+  </si>
+  <si>
+    <t>WWHV027967</t>
+  </si>
+  <si>
+    <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV014188</t>
+  </si>
+  <si>
+    <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
+  </si>
+  <si>
+    <t>WWHV039019</t>
+  </si>
+  <si>
+    <t>Ingoldsby, E., Baca, P., McClatchey, M., Luckey, D., Ramsey, M., Loch, J., Lewis, J., Blackaby, T., Petrini, M., Smith, B., McHale, M., Perhacs, M., &amp; Olds, D. (2013). Quasi-experimental pilot study of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 14(6), 525-534.</t>
+  </si>
+  <si>
+    <t>WWHV003889</t>
+  </si>
+  <si>
+    <t>Ispa, J., Sharp, E., Brookes, S., Wolfenstein, M., Thornburg, K., Fine, M., et al. (2000, June). Mother and home visitor personality characteristics, the mother-home-visitor relationship, and home visit intensity. Paper presented at Head Start National Research Conference, Washington, DC.</t>
+  </si>
+  <si>
+    <t>WWHV071678</t>
+  </si>
+  <si>
+    <t>Jack, S. M., Ford-Gilboe, M., Davidov, D., MacMillan, H. L., O’Brien, R., Gasbarro, M., … McNaughton, D. (2017). Identification and assessment of intimate partner violence in nurse home visitation. Journal of Clinical Nursing, 26(15–16), 2215–2228.</t>
+  </si>
+  <si>
+    <t>WWHV014507</t>
+  </si>
+  <si>
+    <t>Jacobs, F., Easterbrooks, M. A., Brady, A. E., &amp; Jayanthi, M. (2005). Healthy Families Massachusetts: Final evaluation report. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV043936</t>
+  </si>
+  <si>
+    <t>Jacob-Files, E., Rdesinski, R., Storey, M., Gipson, T., Cohen, D. J., Olds, D., &amp; Melnick, A. (2014). Should home-based contraceptive dispensing become a routine part of public health nurse practice? Review of nurse perceptions. Public Health Nursing, 32(6), 702-710.</t>
+  </si>
+  <si>
+    <t>WWHV004037</t>
+  </si>
+  <si>
+    <t>Jarrett, M. H., Katz, K. S., Sharps, P., Schneider, S., &amp; Diamond, L. T. (1998). Pride in Parenting training program: A curriculum for training lay home visitors. Infants &amp; Young Children: An Interdisciplinary Journal of Special Care Practices, 11(1), 61–72.</t>
+  </si>
+  <si>
+    <t>WWHV067103</t>
+  </si>
+  <si>
+    <t>Jeon, S., Choi, J. Y., Horm, D. M., &amp; Castle, S. (2018). Early Head Start dosage: The role of parent-caregiver relationships and family involvement. Children and Youth Services Review, 93, 291–300. https://doi.org/10.1016/j.childyouth.2018.07.032</t>
+  </si>
+  <si>
+    <t>WWHV094984</t>
+  </si>
+  <si>
+    <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
+  </si>
+  <si>
+    <t>WWHV027271</t>
+  </si>
+  <si>
+    <t>Johnson, R. L., Willeke, M. J., &amp; Steiner, D. J. (1998). Stakeholder collaboration in the design and implementation of a family literacy portfolio assessment. American Journal of Evaluation, 19(3), 339–353.</t>
+  </si>
+  <si>
+    <t>WWHV017036</t>
+  </si>
+  <si>
+    <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2010). Early Head Start home visitation: The role of implementation in bolstering program benefits. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV094462</t>
+  </si>
+  <si>
+    <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
+  </si>
+  <si>
+    <t>WWHV027965</t>
+  </si>
+  <si>
+    <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
+  </si>
+  <si>
+    <t>WWHV094357</t>
+  </si>
+  <si>
+    <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Variations in sustained home visiting care for mothers and children experiencing adversity. Public Health Nursing, 39(1), 71–81.</t>
+  </si>
+  <si>
+    <t>WWHV094842</t>
+  </si>
+  <si>
+    <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Does customised care improve satisfaction and positively enable parents in sustained home visiting for mothers and children experiencing adversity?. BMC Health Services Research, 22(1), 1361.</t>
+  </si>
+  <si>
+    <t>WWHV003905</t>
+  </si>
+  <si>
+    <t>Kaplan-Sanoff, M., Lerner, C., &amp; Bernard, A. (2000). New roles for developmental specialists in pediatric primary care. Zero to Three, 21(2), 17–23.</t>
+  </si>
+  <si>
+    <t>WWHV029484</t>
+  </si>
+  <si>
+    <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50-58.</t>
+  </si>
+  <si>
+    <t>WWHV081343</t>
+  </si>
+  <si>
+    <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50–58.</t>
+  </si>
+  <si>
+    <t>WWHV005566</t>
+  </si>
+  <si>
+    <t>Karther, D. (1996). Even Start parents’ practices and views of literacy. Paper presented at the meeting of the American Educational Research Association, New York.</t>
+  </si>
+  <si>
+    <t>WWHV016104</t>
+  </si>
+  <si>
+    <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
+  </si>
+  <si>
+    <t>WWHV027135</t>
+  </si>
+  <si>
+    <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
+  </si>
+  <si>
+    <t>WWHV007607</t>
+  </si>
+  <si>
+    <t>Keefe, M. R., Barbosa, G. A., Froese-Fretz, A., Kotzer, A. M., &amp; Lobo, M. (2005). An intervention program for families with irritable infants. The American Journal of Maternal Child Nursing, 30(4), 230-236.</t>
+  </si>
+  <si>
+    <t>WWHV005553</t>
+  </si>
+  <si>
+    <t>Keith, P. B., &amp; Fortune, J. C. (1993, April). Establishing rural Even Start programs: Lessons learned from a demonstration project. Paper presented at the annual meeting of the American Educational Research Association, Atlanta, GA.</t>
+  </si>
+  <si>
+    <t>WWHV056869</t>
+  </si>
+  <si>
+    <t>Kemp, L. (2016). Adaptation and fidelity: A recipe analogy for achieving both in population scale implementation. Prevention Science, 17(4), 429–438.</t>
+  </si>
+  <si>
+    <t>WWHV094358</t>
+  </si>
+  <si>
+    <t>Kemp, L., Bruce, T., Elcombe, E.L., Anderson, T., Vimpani, G., Price, A., Smith, C. &amp; Goldfeld, S. (2019). Quality of delivery of “right@ home”: Implementation evaluation of an Australian sustained nurse home visiting intervention to improve parenting and the home learning environment. PLoS ONE, 14(5), Article e0215371.</t>
+  </si>
+  <si>
+    <t>WWHV009539</t>
+  </si>
+  <si>
+    <t>Kemp, L., Eisbacher, L., McIntyre, L., O’Sullivan, K., Taylor, J., Clark, T., et al. (2006). Working in partnership in the antenatal period: What do child and family health nurses do? Contemporary Nurse, 23(2), 312-320.</t>
+  </si>
+  <si>
+    <t>WWHV094458</t>
+  </si>
+  <si>
+    <t>Kemp, L., Elcombe, E., Sumpton, W., Hook, B., Cowley, S., &amp; Byrne, F. (2022). Evaluation of the impact of the MECSH programme in England: A mixed methods study. Journal of Health Visiting, 10(5), 200–214.</t>
+  </si>
+  <si>
+    <t>WWHV081327</t>
+  </si>
+  <si>
+    <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., &amp; Schmied, V. (2008). Miller Early Childhood Sustained Home-visiting (MECSH) trial: Design, method and sample description. BMC Public Health, 8(1), 1–12.</t>
+  </si>
+  <si>
+    <t>WWHV016046</t>
+  </si>
+  <si>
+    <t>Kessler, S. R. (2004). The impact of fidelity on program quality in the Healthy Families America program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV015273</t>
+  </si>
+  <si>
+    <t>Kessler, S. R., Nixon, A., &amp; Nelson, C. (2008). Don't throw out the baby with the bath water: A novel way of evaluating outcomes in the Healthy Families America programs. American Journal of Evaluation, 29(3), 288–300. doi:10.1177/1098214008319698</t>
+  </si>
+  <si>
+    <t>WWHV058026</t>
+  </si>
+  <si>
+    <t>Kilburn, M. R., &amp; Cannon, J. S. (2015). Home visiting start-up: Lessons learned from program replication in New Mexico. The Journal of Primary Prevention, 36, 275–279.</t>
+  </si>
+  <si>
+    <t>WWHV074916</t>
+  </si>
+  <si>
+    <t>Kilburn, M. R., &amp; Cannon, J. S. (2019). Home visiting for first-time parents. The Future of Children, 29(1), 81–98.</t>
+  </si>
+  <si>
+    <t>WWHV005728</t>
+  </si>
+  <si>
+    <t>Kisker, E. E., Love, J. M., &amp; Raikes, H. (1999). Leading the way: Characteristics and early experiences of selected Early Head Start programs. Volume I: Cross-site perspectives. Early Head Start Research and Evaluation Project. Local-national partnerships. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
+  </si>
+  <si>
+    <t>WWHV005729</t>
+  </si>
+  <si>
+    <t>Kisker, E. E., Love, J. M., Raikes,  H., Boller, K., Paulsell, D., Rosenberg, L., et al. (1999). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume II: Program profiles. Washington, DC: U.S. Department of Health and Human Services, Head Start  Bureau.</t>
+  </si>
+  <si>
+    <t>WWHV014471</t>
+  </si>
+  <si>
+    <t>Kisker, E. E., Paulsell, D., Love, J. M., &amp; Raikes, H. (2002). Pathways to quality and full implementation in Early Head Start programs. Washington, DC: U.S. Dept. of Health and Human Services, Administration for Children and Families, Office of Planning, Research and Evaluation, Child Outcomes Research and Evaluation, Administration on Children, Youth and Families, Head Start Bureau.</t>
+  </si>
+  <si>
+    <t>WWHV014958</t>
+  </si>
+  <si>
+    <t>Kitzman, H. J. A., Cole, R. A., Yoos, H. L. A., &amp; Olds, D. A. (1997). Challenges experienced by home visitors: A qualitative study of program implementation. Journal of Community Psychology, 25(1), 95.</t>
+  </si>
+  <si>
+    <t>WWHV003826</t>
+  </si>
+  <si>
+    <t>Korfmacher, J., Kitzman, H., &amp; Olds, D. (1998). Intervention processes as predictors of outcomes in a preventive home-visitation program. Journal of Community Psychology, 26(1), 49-64.</t>
+  </si>
+  <si>
+    <t>WWHV004246</t>
+  </si>
+  <si>
+    <t>Krieger, J. K., Takaro, T. K., Allen, C., Song, L., Weaver, M., Chai, S., et. al. (2002). The Seattle-King County Healthy Homes project: Implementation of a comprehensive approach to improving indoor environmental quality for low-income children with asthma. Environmental Health Perspectives, 110, 311-322.</t>
+  </si>
+  <si>
+    <t>WWHV031640</t>
+  </si>
+  <si>
+    <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
+  </si>
+  <si>
+    <t>WWHV095527</t>
+  </si>
+  <si>
+    <t>Labella, M. H., Benito-Gomez, M., Margolis, E. T., Zhang, J., &amp; Dozier, M. (2023). Telehealth delivery of modified attachment and biobehavioral catch-up: Feasibility, acceptability, and lessons learned. Attachment &amp; Human Development, 25(2). https://doi.org/10.1080/14616734.2023.2179577</t>
+  </si>
+  <si>
+    <t>WWHV064545</t>
+  </si>
+  <si>
+    <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2011, November 28). The effects of a responsive parenting intervention on parent–child interactions during shared book reading. Developmental Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV062407</t>
+  </si>
+  <si>
+    <t>Latimore, A. D., Burrell, L., Crowne, S., Ojo, K., Cluxton–Keller, F., Gustin, S., ... &amp; Duggan, A. (2017). Exploring multilevel factors for family engagement in home visiting across two national models. Prevention Science, 18(5), 577–589.</t>
+  </si>
+  <si>
+    <t>WWHV016218</t>
+  </si>
+  <si>
+    <t>Lawrence, P. R., Magee, T., &amp; Bernard, A. (2001). Reshaping primary care: The Healthy Steps initiative. Journal of Pediatric Healthcare, 15(2), 58–62.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV014630</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2003). Healthy Families Arizona evaluation report 2003. Prepared for the Arizona  Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014678</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2007). Healthy Families Arizona evaluation report 2007. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014679</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2008). Healthy Families Arizona evaluation report 2008. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV004331</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
+  </si>
+  <si>
+    <t>WWHV094387</t>
+  </si>
+  <si>
+    <t>Leeman, J., Ledford, A., Sprinkle, S., Gasbarro, M., Knudtson, M., Bernhardt, E., Zeanah, P., McMichael, G., Mosqueda, A., &amp; Beeber, L. (2022). Implementing mental health interventions within a national nurse home visiting program: A mixed methods evaluation. Implementation Research and Practice, 3. https://doi.org/10.1177/26334895221128795</t>
+  </si>
+  <si>
+    <t>WWHV058710</t>
+  </si>
+  <si>
+    <t>Leijten, P., Shaw, D. S., Gardner, F., Wilson, M. N., Matthys, W., &amp; Dishion, T. J. (2015). Erratum to: The family check-up and service use in high-risk families of young children: A prevention strategy with a bridge to community-based treatment. Prevention Science, 16(3), 407.</t>
+  </si>
+  <si>
+    <t>WWHV078017</t>
+  </si>
+  <si>
+    <t>Lengnick-Hall, R., Fenwick, K., Hurlburt, M. S., Green, A., Askew, R. A., &amp; Aarons, G. A. (2019). Let's talk about adaptation! how individuals discuss adaptation during evidence-based practice implementation. Journal of Children's Services, 14(4), 266–277. https://doi.org/10.1108/JCS-05-2018-0010</t>
+  </si>
+  <si>
+    <t>WWHV015862</t>
+  </si>
+  <si>
+    <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
+  </si>
+  <si>
+    <t>WWHV027447</t>
+  </si>
+  <si>
+    <t>Levin, M., Gamse, B., Swartz, J., Tao, F., &amp; Tarr, H. (1997). National evaluation of the Even Start Family Literacy program: Report on migrant Even Start projects. Bethesda, MD: Abt Associates and Fu Associates.</t>
+  </si>
+  <si>
+    <t>WWHV027248</t>
+  </si>
+  <si>
+    <t>Levin, M., Moss, M., Swartz, J., Khan, S., &amp; Tarr, H. (1997). National evaluation of the Even Start Family Literacy program: Report on Even Start projects for Indian tribes and tribal organizations. Bethesda, MD: Abt Associates and Fu Associates.</t>
+  </si>
+  <si>
+    <t>WWHV048847</t>
+  </si>
+  <si>
+    <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
+  </si>
+  <si>
+    <t>WWHV004198</t>
+  </si>
+  <si>
+    <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
+  </si>
+  <si>
+    <t>WWHV027227</t>
+  </si>
+  <si>
+    <t>Love, C. T., &amp; Others, A. (1991). Family-centered learning: An Even Start project. Illinois Teacher of Home Economics, 34(5), 173–177.</t>
+  </si>
+  <si>
+    <t>WWHV064987</t>
+  </si>
+  <si>
+    <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
+  </si>
+  <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
-    <t>WWHV040829</t>
-[...1150 lines deleted...]
-  <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>WWHV040831</t>
   </si>
   <si>
     <t>Mandel, A. D., Dodge, K. A., Goodman, W. B., Murphy, R. A., &amp; O’Donnell, K. J. (2013). A multi-risk moderation analysis of a universal maternal-infant home visiting program. Unpublished manuscript, currently under review.</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>WWHV062485</t>
   </si>
   <si>
     <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
   </si>
   <si>
     <t>WWHV095239</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Kearney, M., Tam, N., Sabry, M., Kuswara, K., Laird, Y., Wen, L. M., &amp; Rissel, C. (2021). Navigating infant feeding supports after migration: perspectives of Arabic and Chinese mothers and health professionals in Australia. Women and Birth: Journal of the Australian College of Midwives, 34(4), e346–e356. https://doi.org/10.1016/j.wombi.2020.06.002</t>
   </si>
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
     <t>WWHV095012</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S. J., Roe, Y., Kildea, S., &amp; Kruske, S. (2023). “This has changed me to be a better mum”: A qualitative study exploring how the Australian Nurse-Family Partnership Program contributes to the development of First Nations women’s self-efficacy. Women and Birth, 36(6), e613–e622. https://doi.org/10.1016/j.wombi.2023.05.010</t>
   </si>
   <si>
     <t>WWHV093824</t>
   </si>
   <si>
     <t>Massi, L., Hickey, S., Maidment, S., Roe, Y., Kildea, S., Nelson, C., &amp; Kruske, S. (2021). Improving interagency service integration of the Australian Nurse Family Partnership Program for First Nations women and babies: A qualitative study. International Journal for Equity in Health, 20, 1–15. https://doi.org/10.1186/s12939-021-01519-x</t>
   </si>
   <si>
     <t>WWHV081938</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Letham, K., &amp; Lopez, M. (2019). Provider readiness and adaptations of competency drivers during scale–up of the Family Check–Up. The Journal of Primary Prevention, 40(1), 51–68.</t>
   </si>
   <si>
     <t>WWHV081946</t>
   </si>
   <si>
     <t>Mauricio, A. M., Rudo–Stern, J., Dishion, T. J., Shaw, D. S., Gill, A. M., Lundgren, J. S., &amp; Thunberg, J. (2018). Facilitators and barriers in cross–country transport of evidence–based preventive interventions: A case study using the Family Check–Up. Prevention Science, 1–11.</t>
   </si>
   <si>
     <t>WWHV003812</t>
@@ -1415,59 +1328,62 @@
   <si>
     <t>WWHV047276</t>
   </si>
   <si>
     <t>Olds, D. L., Ingoldsby, E. M., Luckey, D. W., Knudtson, M. D., &amp; Loch, J. M. (2015). Cluster randomized controlled trial of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 16(6), 778-788.</t>
   </si>
   <si>
     <t>WWHV046458</t>
   </si>
   <si>
     <t>Olds, D. L., &amp; Korfmacher, J. (1998). Maternal psychological characteristics as influences on home visitation contact. Journal of Community Psychology, 26(1), 23-36.</t>
   </si>
   <si>
     <t>WWHV065838</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., &amp; Zeira, A. (2018). SafeCare in Israel: The challenges of implementing an evidence-based program. Children &amp; Youth Services Review, 85, 187–193.  https://doi.org/10.1016/j.childyouth.2017.12.031</t>
   </si>
   <si>
     <t>WWHV040967</t>
   </si>
   <si>
     <t>Ordway, M. R. (2011). The effects of parenting on child behavior: The findings of a parenting program focused on parental reflective functioning. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (AAI3496979)</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073830</t>
   </si>
   <si>
     <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
   </si>
   <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
     <t>WWHV065192</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
   </si>
   <si>
     <t>WWHV004838</t>
   </si>
   <si>
     <t>Paulsell, D., Kisker, E. E., Love,  J. M., Raikes, H., Boller, K., Rosenberg, L., et al. (2000). Leading the way: Characteristics and early  experiences of selected Early Head Start programs. Volume III: Program  implementation. Early Head Start research. Washington, DC: U.S. Department  of Health and Human Services, Commissioner's Office of Research and Evaluation,  Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV015222</t>
   </si>
   <si>
     <t>Peterson, C. A., Luze, G. J., Eshbaugh, E. M., Jeon, H., &amp; Kantz, K. R. (2007). Enhancing parent-child interactions through home visiting: Promising practice or unfulfilled promise? Journal of Early Intervention, 29(2), 119–140. https://doi.org/10.1177/105381510702900205</t>
   </si>
   <si>
     <t>WWHV033935</t>
@@ -1478,144 +1394,138 @@
   <si>
     <t>WWHV091179</t>
   </si>
   <si>
     <t>Peterson, C. A., Zhang, D., Flittner, A., Shelley, M. C., Doudna, K., Cohen, R. C., Aaron, L., &amp; Fan, L. (2021). Estimating home visit activities: How much observation is enough? Child &amp; Youth Care Forum, 5(1), 1–23. https://doi:10.1007/s10566-021-09618-0</t>
   </si>
   <si>
     <t>WWHV038763</t>
   </si>
   <si>
     <t>Pfannenstiel, J., &amp; Lente-Jojola, D. (2011). The Family and Child Education (FACE) program and school readiness: A structural model approach in an American Indian reservation context. Journal of American Indian Education, 50(2), 84–96.</t>
   </si>
   <si>
     <t>WWHV081393</t>
   </si>
   <si>
     <t>Plastow, L. (2013). Implementing maternal early childhood sustained home visiting in Essex. Journal of Health Visiting, 1(2), 96–103.</t>
   </si>
   <si>
     <t>WWHV069773</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., De Jonge, M. V., van Engeland, H., &amp; van IJzendoorn, M. H. (2014). Development of a Video-feedback Intervention to promote Positive Parenting for Children with Autism (VIPP-AUTI). Attachment &amp; Human Development, 16(4), 343–355.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062489</t>
   </si>
   <si>
     <t>Potter, S. E. (2017). Quality home visitor-family relationship: Action research strategies that enhance a Healthy Families America program in California. (D.P.H., Capella University). ProQuest Dissertations and Theses. (1873501847)</t>
   </si>
   <si>
     <t>WWHV036988</t>
   </si>
   <si>
     <t>Praat, A., Davie, S., &amp; McGray, S. (2010). Parents as First Teachers evaluation: Phase I report. New Zealand.</t>
   </si>
   <si>
     <t>WWHV038490</t>
   </si>
   <si>
     <t>Radcliffe, J. (2012). Predictors of maternal involvement in the MOM program randomized controlled home visiting program: Demographic and implementation factors. Final report to the Pew Home Visiting Campaign of the Pew Center on the States. Washington, DC: Pew Center on the States.</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV034563</t>
   </si>
   <si>
     <t>Raikes, H. H., Chazan-Cohen, R., Love, J. M., &amp; Brooks-Gunn, J. (2010). Early Head Start impacts at age 3 and a description of the age 5 follow-up study. In Childhood Programs and Practices in the First Decade of Life: A Human Capital Integration. Reynolds, A.A., Rolnick, A.J., Englund, M.M, and Temple, J.A., eds.  New York: Cambridge University Press, 99-118.</t>
   </si>
   <si>
     <t>WWHV046261</t>
   </si>
   <si>
     <t>Raikes, H. H., Summers, J. A., &amp; Roggman, L. A. (2005). Father involvement in Early Head Start programs. Fathering, 3(1), 29-58.</t>
   </si>
   <si>
     <t>WWHV029499</t>
   </si>
   <si>
     <t>Rausch, J.C., M. McCord, M. Batista, and E. Anisfeld. (2012) “Latino Immigrant Children’s Health: Effects of Sociodemographic Variables and of a Preventative Intervention Program.” International Journal of Population Research, pp. 1-8, doi: 10.1155/2012/250276.</t>
   </si>
   <si>
     <t>WWHV015967</t>
   </si>
   <si>
     <t>Rector, E. J. (2002). Early Head Start: Home visiting and parenting group program uptake. An implementation study. (Doctoral dissertation, University of Washington, 2002; 0250 Adviser: Chair Susan P. Kemp. Dissertation Abstracts International, 63 (05A), 240-1999. (AAI3053547)</t>
   </si>
   <si>
     <t>WWHV014573</t>
   </si>
   <si>
     <t>Reiniger, A. (2003). Building community campus partnerships in underserved communities: An essential step to effective services. Case study for the principles of partnership. Best beginnings: A child abuse prevention program in New York City. New York, NY: Community Campus Partnerships for Health (CCPH) Fellows Program.</t>
   </si>
   <si>
     <t>WWHV026013</t>
   </si>
   <si>
     <t>Research and Training Associates, Inc. (2006). BIA Baby FACE program evaluation study: 2005 report. Overland Park, KS: Author.</t>
   </si>
   <si>
     <t>WWHV095228</t>
   </si>
   <si>
     <t>Rhodes, E. C., Wilde LaPlant, H., Zahid, M., Abuwala, N., Damio, G., Crummett, C., Surprenant, R., &amp; Pérez-Escamilla, R. (2022). Shifting to virtual breastfeeding counseling for low-income women in the US during COVID-19: A partner-engaged multimethod evaluation of program adaptations. Frontiers in Health Services, 2, 1020326. https://doi.org/10.3389/frhs.2022.1020326</t>
   </si>
   <si>
-    <t>Breastfeeding: Heritage and Pride™ (BHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004326</t>
   </si>
   <si>
     <t>Riedinger, S. A. (1997). Even Start: Facilitating transitions to kindergarten. Washington, DC: U.S. Department of Education.</t>
   </si>
   <si>
     <t>WWHV073808</t>
   </si>
   <si>
     <t>Roben, C. K., Dozier, M., Caron, E., &amp; Bernard, K. (2017). Moving an evidence-based parenting program into the community. Child Development, 88(5), 1447–1452. https://doi.org/10.1111/cdev.12898</t>
   </si>
   <si>
     <t>WWHV014647</t>
   </si>
   <si>
     <t>Roggman, L. A., Boyce, L. K., Cook, G. A., &amp; Hart, A.  D. (2002). Making a difference in the  lives of infants and toddlers and their families: The impacts of Early Head  Start. Vol. 3, Local contributions to understanding the programs and their  impacts. Washington, DC: Administration for Children and Families, Office  of Planning, Research, and Evaluation, Child Outcomes Research and Evaluation.</t>
   </si>
   <si>
     <t>WWHV043271</t>
   </si>
   <si>
     <t>Rotheram-Borus, M. J., le Roux, I. M., Tomlinson, M., Mbewu, N., Comulada, W. S., le Roux, K., Stewart, J., O’Connor, M. J., Hartley, M., Desmond, K., Greco, E., Worthman, C. M., Idemundia, F., &amp; Swendeman, D. (2011). Philani Plus (+): A mentor mother community health worker home visiting program to improve maternal and infants’ outcomes. Prevention Science, 12(4): 372-388.</t>
   </si>
   <si>
-    <t>Philani Outreach Programme</t>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV094788</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Bai, Y., &amp; Dodge, K. A. (2022). Transitioning to virtual interaction during the COVID‐19 pandemic: Impact on the Family Connects postpartum home visiting program activity. Infant Mental Health Journal, 43(1), 159–172.</t>
   </si>
   <si>
     <t>WWHV094636</t>
   </si>
   <si>
     <t>Rybińska, A., Best, D. L., Goodman, W. B., Weindling, W., &amp; Dodge, K. A. (2022). Home visiting services during the COVID-19 pandemic: Program activity analysis for Family Connects. Maternal and Child Health Journal, 26(1), 70–78.</t>
   </si>
   <si>
     <t>WWHV027983</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., &amp; Mayes, L. (2011). Minding the Baby: A mentalization-based parenting program for young families. (Presentation slides).</t>
   </si>
   <si>
     <t>WWHV070248</t>
   </si>
   <si>
     <t>Saïas, T., Greacen, T., Tubach, F., Dugravier, R., Marcault, E., Tereno, S., . . . CAPEDP Study Group. (2013). Supporting families in challenging contexts: The CAPEDP project. Global Health Promotion, 20(2), 66–70.</t>
   </si>
@@ -1664,74 +1574,68 @@
   <si>
     <t>WWHV045422</t>
   </si>
   <si>
     <t>Shanti, C. (2014). Understanding home visitor ability to engage parents: Investigating the home visitor experience and context. ProQuest Dissertations and Theses, 3641908.</t>
   </si>
   <si>
     <t>WWHV060318</t>
   </si>
   <si>
     <t>Shanti, C. (2017). Engaging parents in Early Head Start home-based programs: How do home visitors do this? Journal of Evidence-Informed Social Work, 14(5), 311–328. https://doi.org/10.1080/23761407.2017.1302858</t>
   </si>
   <si>
     <t>WWHV087309</t>
   </si>
   <si>
     <t>Shanti, C. (2020). The Early Head Start (EHS) home visitor perspective: What does it take to engage parents? Children &amp; Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105154</t>
   </si>
   <si>
     <t>WWHV073857</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV049540</t>
   </si>
   <si>
     <t>Shaw, M., Grant, T., Barbosa-Leiker, C., Fleming, S., Henley, S., &amp; Graham, J. (2015). Intervention with substance-abusing mothers: Are there rural-urban differences? American Journal on Addictions, 24(2), 144-152. doi:10.1111/ajad.12155</t>
   </si>
   <si>
     <t>WWHV061803</t>
   </si>
   <si>
     <t>Shenk, C. E., Ammerman, R. T., Teeters, A. R., Bensman, H. E., Allen, E. K., Putnam, F. W., &amp; Van Ginkel, J. B. (2017). Erratum to: History of maltreatment in childhood and subsequent parenting stress in at-risk, first-time mothers: Identifying points of intervention during home visiting. Prevention Science, 18(3), 371–371.</t>
   </si>
   <si>
     <t>WWHV027126</t>
   </si>
   <si>
     <t>Silva, J. J. (2008). Parental participation: A descriptive study of approaches and involvement strategies in early childhood education by home educators in the Family Connections program. (Alliant International University, Fresno; 1435 Advisor: Xuanning Fu). Dissertation Abstracts International, 69 (09A), 260-3416. (AAI3329913)</t>
   </si>
   <si>
-    <t>Family Connections (Birth to Age 5)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058208</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2013). Indirect effects of fidelity to the family check-up on changes in parenting and early childhood problem behaviors. Journal of Consulting and Clinical Psychology, 81(6), 962.</t>
   </si>
   <si>
     <t>WWHV029410</t>
   </si>
   <si>
     <t>Smith, K.E., Landry, S.H. &amp; Swank, P.R. (2005). The influence of decreased parental resources on the efficacy of a responsive parenting intervention. Journal of Consulting and Clinical Psychology, 73(4), pp. 711-720.</t>
   </si>
   <si>
     <t>WWHV048875</t>
   </si>
   <si>
     <t>Smith, J. D., Montaño, Z., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Erratum to: Preventing weight gain and obesity: Indirect effects of the family check-up in early childhood. Prevention Science, 16(3), 420.</t>
   </si>
   <si>
     <t>WWHV081939</t>
   </si>
   <si>
     <t>Smith, J. D., Rudo–Stern, J., Dishion, T. J., Stormshak, E. A., Montag, S., Brown, K., ... &amp; Wilson, M. N. (2019). Effectiveness and efficiency of observationally assessing fidelity to a family–centered child intervention: A quasi–experimental study. Journal of Clinical Child &amp; Adolescent Psychology, 48(1), 16–28.</t>
   </si>
   <si>
     <t>WWHV016045</t>
@@ -1877,66 +1781,60 @@
   <si>
     <t>WWHV004953</t>
   </si>
   <si>
     <t>Wagner, M., Spiker, D., Gerlach-Downie, S., &amp; Hernandez, F. (2000). Parental engagement in home visiting programs--findings from the Parents as Teachers multisite evaluation. Menlo Park, CA.: SRI International.</t>
   </si>
   <si>
     <t>WWHV014522</t>
   </si>
   <si>
     <t>Wagner, M., Spiker, D., &amp; Linn, M. I. (2002). The  effectiveness of the Parents as Teachers program with low-income parents and  children. Topics in Early Childhood  Special Education, 22(2), 67–81.</t>
   </si>
   <si>
     <t>WWHV095173</t>
   </si>
   <si>
     <t>Walsh, B. A., Edwards, A. L., Cook, G. A., Hughes-Belding, K., &amp; Rahn, E. (2021). Exploring changes in home visitors’ perspectives in the context of a professional development activity. Early Childhood Education Journal, 1–13. https://doi.org/10.1007/s10643-021-01249-3</t>
   </si>
   <si>
     <t>WWHV095293</t>
   </si>
   <si>
     <t>Walton, K., Ambrose, T., Annis, A., Ma, D. W. L., Haines, J., &amp; the Guelph Family Health Study Family Advisory Council. (2018). Putting family into family-based obesity prevention: Enhancing participant engagement through a novel integrated knowledge translation strategy. BMC Medical Research Methodology, 18, 1–9. https://doi.org/10.1186/s12874-018-0588-5</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004809</t>
   </si>
   <si>
     <t>Walton, E., &amp; Dodini, A. C. (1999). Intensive in-home family-based services: Reactions from consumers and providers. Family Preservation Journal, 4(2), 39–51.</t>
   </si>
   <si>
     <t>WWHV028466</t>
   </si>
   <si>
     <t>Wandersman, L. P. (1987). Parent-infant  support groups: Matching programs to needs and strengths of families. in C. F.  Zachariah Boukydis (Ed.), Research on  support for parents and infants in the postnatal period. Norwood, NJ:  Ablex.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV078030</t>
   </si>
   <si>
     <t>Weegar, K., Moorman, J., Stenason, L., &amp; Romano, E. (2018). Perspectives on the implementation of an evidence-based neglect program within child welfare. Children &amp; Youth Services Review, 93, 474–483. https://doi.org/10.1016/j.childyouth.2018.08.035</t>
   </si>
   <si>
     <t>WWHV065379</t>
   </si>
   <si>
     <t>West, A. L., Berlin, L. J., &amp; Harden, B. J. (2018). Occupational stress and well-being among Early Head Start home visitors: A mixed methods study. Early Childhood Research Quarterly, 44, 288–303. https://doi.org/10.1016/j.ecresq.2017.11.003</t>
   </si>
   <si>
     <t>WWHV035353</t>
   </si>
   <si>
     <t>Whitaker, D. J., Ryan, K. A., Wild, R. C., Self-Brown, S., Lutzker, J. R., Shanley, J. R., Edwards, A. M., McFry, E. A., Moseley, C. N., &amp; Hodges, A. E. (2012). Initial implementation indicators from a statewide rollout of SafeCare within a child welfare system. Child Maltreatment, 17(1), 96–101.</t>
   </si>
   <si>
     <t>WWHV047484</t>
   </si>
   <si>
     <t>Willging, C. E., Green, A. E., Gunderson, L., Chaffin, M., &amp; Aarons, G. A. (2015). From a “perfect storm” to “smooth sailing”: Policymaker perspectives on implementation and sustainment of an evidence-based practice in two states. Child Maltreatment, 20(1), 24–36.</t>
   </si>
@@ -2045,52 +1943,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2354,5263 +2255,4169 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E305"/>
+  <dimension ref="A1:E312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E312"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="557.864" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...131 lines deleted...]
-      <c r="E10">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...125 lines deleted...]
-      <c r="C18" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C19" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D19" t="s">
-[...7 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D26" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B27" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-      <c r="A22" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B29" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...12 lines deleted...]
-      <c r="E24">
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...12 lines deleted...]
-      <c r="E25">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...12 lines deleted...]
-      <c r="E26">
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...12 lines deleted...]
-      <c r="E27">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...12 lines deleted...]
-      <c r="E28">
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E179" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E216" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E217" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E218" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...80 lines deleted...]
-      <c r="E34">
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C235" s="1"/>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E241" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...12 lines deleted...]
-      <c r="E35">
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...12 lines deleted...]
-      <c r="E36">
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C244" s="1"/>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-[...114 lines deleted...]
-      <c r="E43">
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C253" s="1"/>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C264" s="1"/>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...80 lines deleted...]
-      <c r="E48">
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C272" s="1"/>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C276" s="1"/>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...63 lines deleted...]
-      <c r="E52">
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C279" s="1"/>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...97 lines deleted...]
-      <c r="E58">
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C283" s="1"/>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C288" s="1"/>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C290" s="1"/>
+      <c r="D290" s="1"/>
+      <c r="E290" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C291" s="1"/>
+      <c r="D291" s="1"/>
+      <c r="E291" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C292" s="1"/>
+      <c r="D292" s="1"/>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C294" s="1"/>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...63 lines deleted...]
-      <c r="E62">
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C295" s="1"/>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...12 lines deleted...]
-      <c r="E63">
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C296" s="1"/>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C297" s="1"/>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...63 lines deleted...]
-      <c r="E67">
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C298" s="1"/>
+      <c r="D298" s="1"/>
+      <c r="E298" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...352 lines deleted...]
-      <c r="E88">
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C300" s="1"/>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C301" s="1"/>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
-[...46 lines deleted...]
-      <c r="E91">
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C302" s="1"/>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C303" s="1"/>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C304" s="1"/>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C306" s="1"/>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C307" s="1"/>
+      <c r="D307" s="1"/>
+      <c r="E307" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C308" s="1"/>
+      <c r="D308" s="1"/>
+      <c r="E308" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C309" s="1"/>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...3301 lines deleted...]
-      <c r="B286" t="s">
+    <row r="310" spans="1:5">
+      <c r="A310" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="C286" t="s">
+      <c r="B310" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="D286" t="s">
-[...7 lines deleted...]
-      <c r="A287" t="s">
+      <c r="C310" s="1"/>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="B287" t="s">
+      <c r="B311" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="C287" t="s">
-[...10 lines deleted...]
-      <c r="A288" t="s">
+      <c r="C311" s="1"/>
+      <c r="D311" s="1"/>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B288" t="s">
+      <c r="B312" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="C288" t="s">
-[...294 lines deleted...]
-      <c r="E305">
+      <c r="C312" s="1"/>
+      <c r="D312" s="1"/>
+      <c r="E312" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>