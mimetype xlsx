--- v0 (2026-07-22)
+++ v1 (2026-09-15)
@@ -12,355 +12,430 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014463</t>
   </si>
   <si>
     <t>Albritton, S., Klotz, J., &amp; Roberson, T. (2004). The  effects of participating in a Parents as Teachers program on parental  involvement in the learning process at school and in the home. E-Journal of Teaching &amp; Learning in  Diverse Settings, 1(2), 189–208.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
     <t>WWHV014499</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp;  Guterman, N. B. (2004). Best Beginnings:  A randomized controlled trial of a paraprofessional home visiting program: Executive summary. Report to the Smith Richardson Foundation and New York State Office of Children and Family  Services. New York: Columbia University School of Social  Work.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV014500</t>
   </si>
   <si>
     <t>Anisfeld, E.,  Sandy, J., &amp; Guterman, N. B. (2004). Best  Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Narrative summary. Report to the  Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work</t>
   </si>
   <si>
     <t>WWHV014611</t>
   </si>
   <si>
     <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (1998). The effects of the Home Instruction Program for Preschool  Youngsters on children’s school performance at the end of the program and one year later. Early Childhood Research Quarterly, 13(4), 571–586.</t>
   </si>
   <si>
+    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
+  </si>
+  <si>
     <t>WWHV032673</t>
   </si>
   <si>
     <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). Right from the start: An evaluation of Home-Start support with mothers of newborn infants. [Part 1. Quantitative results]. Final report to the Health Foundation.</t>
   </si>
   <si>
+    <t>Home-Start</t>
+  </si>
+  <si>
     <t>WWHV015389</t>
   </si>
   <si>
     <t>Barnet, B., Liu, J., DeVoe, M., Duggan, A. K., Gold, M. A., &amp; Pecukonis, E. (2009). Motivational intervention to reduce rapid subsequent births to adolescent mothers: A community-based randomized trial. Annals of Family Medicine, 7(5), 436-445. doi:10.1370/afm.1014</t>
   </si>
   <si>
+    <t>Computer-Assisted Motivational Intervention (CAMI)</t>
+  </si>
+  <si>
     <t>WWHV014689</t>
   </si>
   <si>
     <t>Barth, R. P., Hacking, S., &amp; Ash, J. R. (1988). Preventing child abuse: An experimental evaluation of the Child Parent Enrichment Project. Journal of Primary Prevention, 8(4), 201-217.</t>
   </si>
   <si>
+    <t>Child Parent Enrichment Project (CPEP)</t>
+  </si>
+  <si>
     <t>WWHV029487</t>
   </si>
   <si>
     <t>Brown, A. Evaluating the efficacy of Children’s participating HIPPY in Head Start centers. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV028632</t>
   </si>
   <si>
     <t>Buzhardt, J., Walker, D., Greenwood, C. R., &amp; Carta, J. J. (2011). A study of an online tool to support evidence-based practices with infants and toddlers. NHSA Dialog: A Research-to-Practice Journal for the Early Childhood Field, 14(3), 151-156. doi:10.1080/15240754.2011.590243</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV059096</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/ANGELS Following Baby Back Home: Deliverable G. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Following Baby Back Home (FBBH)</t>
+  </si>
+  <si>
     <t>WWHV012868</t>
   </si>
   <si>
     <t>Chaffin,  M. (2004). Addendum to "Is it time to rethink Healthy Start/Healthy  Families"? Child Abuse &amp; Neglect, 28(10), 1123.</t>
   </si>
   <si>
     <t>WWHV015733</t>
   </si>
   <si>
     <t>Chaffin, M. (2005). "Is it time  to rethink Healthy Start/Healthy Families?": Response to letters. Child Abuse &amp; Neglect, 29(3), 241–249.</t>
   </si>
   <si>
     <t>WWHV027417</t>
   </si>
   <si>
     <t>Clinton, B., Elwood, P., Parks, R., &amp; Soraci, S. (1988, November). Promoting maternal and child health in the context of rural poverty. Paper presented at the annual meeting of the American Public Health Association, Boston, MA.</t>
   </si>
   <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
     <t>WWHV040713</t>
   </si>
   <si>
     <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
   </si>
   <si>
     <t>WWHV041759</t>
   </si>
   <si>
     <t>Dodge, K. A., &amp; Goodman, B. (2012). Durham Connects impact evaluation final report. Washington, DC: Pew Center on the States.</t>
   </si>
   <si>
+    <t>Family Connects</t>
+  </si>
+  <si>
     <t>WWHV038501</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R., O’Donnell, K. T., &amp; Sato, J. M. (2013). Toward population impact from home visiting. Zero to Three, 33(3), 17-23.</t>
   </si>
   <si>
     <t>WWHV014412</t>
   </si>
   <si>
     <t>DuMont,  K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., &amp; Rodriguez,  M. (2006). Healthy Families New York (HFNY)  Randomized trial: Impacts on  parenting after the first two years. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV004074</t>
   </si>
   <si>
     <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2005). Randomized trial of the Early Start program of home visitation. Pediatrics, 116(6), e803-e809.</t>
   </si>
   <si>
+    <t>Early Start (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV004075</t>
   </si>
   <si>
     <t>Fergusson, D. M., Grant, H., Horwood, L. J., &amp; Ridder, E. M. (2006). Randomized trial of the Early Start program of home visitation: Parent and family outcomes. Pediatrics, 117(3), 781-786. doi:10.1542/peds.2005-1517</t>
   </si>
   <si>
     <t>WWHV032396</t>
   </si>
   <si>
     <t>Fisher, P., Gunnar, M., Dozier, M., Bruce, J., &amp; Pears, K. (2006). Effects of therapeutic interventions for foster children on behavioral problems, caregiver attachment, and stress regulatory neural systems. Manuscript, Annals of the New York Academy of Sciences, 1094, 215-225. doi: 10.1196/annals.1376.023.</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
     <t>WWHV016923</t>
   </si>
   <si>
     <t>Gershater-Molko, R. M. (1999). A comprehensive evaluation of project SafeCare: Health, safety, bonding, and recidivism in families reported for, and at-risk for, child maltreatment, and finishing treatment. (Doctoral dissertation, University of Kansas). 1999 Advisers: John R. Lutzker and James A. Sherman. Dissertation Abstracts International, 62(10B), 432–4768. (AAI3029136).</t>
   </si>
   <si>
+    <t>SafeCare®</t>
+  </si>
+  <si>
     <t>WWHV029409</t>
   </si>
   <si>
     <t>Guttentag, C. L., Pedrosa-Josic, C., Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Individual variability in parenting profiles and predictors of change: Effects of an intervention with disadvantaged mothers. Journal of Applied Developmental Psychology, 27, p. 349-369.</t>
   </si>
   <si>
+    <t>Play and Learning Strategies (PALS)</t>
+  </si>
+  <si>
     <t>WWHV027967</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
+    <t>Health Access Nurturing Development Services (HANDS) Program</t>
+  </si>
+  <si>
     <t>WWHV014188</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV017036</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2010). Early Head Start home visitation: The role of implementation in bolstering program benefits. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV005566</t>
   </si>
   <si>
     <t>Karther, D. (1996). Even Start parents’ practices and views of literacy. Paper presented at the meeting of the American Educational Research Association, New York.</t>
   </si>
   <si>
+    <t>Even Start-Home Visiting (Birth to Age 5)</t>
+  </si>
+  <si>
     <t>WWHV007607</t>
   </si>
   <si>
     <t>Keefe, M. R., Barbosa, G. A., Froese-Fretz, A., Kotzer, A. M., &amp; Lobo, M. (2005). An intervention program for families with irritable infants. The American Journal of Maternal Child Nursing, 30(4), 230-236.</t>
   </si>
   <si>
+    <t>REST Routine</t>
+  </si>
+  <si>
     <t>WWHV064545</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2011, November 28). The effects of a responsive parenting intervention on parent–child interactions during shared book reading. Developmental Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV058710</t>
   </si>
   <si>
     <t>Leijten, P., Shaw, D. S., Gardner, F., Wilson, M. N., Matthys, W., &amp; Dishion, T. J. (2015). Erratum to: The family check-up and service use in high-risk families of young children: A prevention strategy with a bridge to community-based treatment. Prevention Science, 16(3), 407.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV004198</t>
   </si>
   <si>
     <t>Love, J. M., Kisker, E. E., Ross, C., Raikes, H., Constantine, J., Boller, K., et al. (2005). The effectiveness of Early Head Start for 3-year-old children and their parents: Lessons for policy and programs. Developmental Psychology, 41(6), 885–901. doi:10.1037/0012-1649.41.6.885</t>
   </si>
   <si>
     <t>WWHV094438</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV040831</t>
   </si>
   <si>
     <t>Mandel, A. D., Dodge, K. A., Goodman, W. B., Murphy, R. A., &amp; O’Donnell, K. J. (2013). A multi-risk moderation analysis of a universal maternal-infant home visiting program. Unpublished manuscript, currently under review.</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
+    <t>ParentChild+® Family Home Visiting Model</t>
+  </si>
+  <si>
     <t>WWHV062675</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Parent-infant interaction training with a Latino mother. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2015 (pp. 155–168). Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
     <t>WWHV014461</t>
   </si>
   <si>
     <t>Nagle, G. A.,  &amp; Boris, N. W. (2002). Nurse home  visiting impact on prenatal maternal depression and partner violence:  Preliminary results. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV013051</t>
   </si>
   <si>
     <t>Olds, D. L. (1999). "Long-term effects of nurse home visitation on children's criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial": Reply. JAMA: The Journal of the American Medical Association, 281(15), 1377.</t>
   </si>
   <si>
     <t>WWHV040967</t>
   </si>
   <si>
     <t>Ordway, M. R. (2011). The effects of parenting on child behavior: The findings of a parenting program focused on parental reflective functioning. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (AAI3496979)</t>
   </si>
   <si>
+    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
+  </si>
+  <si>
     <t>WWHV038763</t>
   </si>
   <si>
     <t>Pfannenstiel, J., &amp; Lente-Jojola, D. (2011). The Family and Child Education (FACE) program and school readiness: A structural model approach in an American Indian reservation context. Journal of American Indian Education, 50(2), 84–96.</t>
   </si>
   <si>
     <t>WWHV069773</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., De Jonge, M. V., van Engeland, H., &amp; van IJzendoorn, M. H. (2014). Development of a Video-feedback Intervention to promote Positive Parenting for Children with Autism (VIPP-AUTI). Attachment &amp; Human Development, 16(4), 343–355.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
+  </si>
+  <si>
     <t>WWHV034563</t>
   </si>
   <si>
     <t>Raikes, H. H., Chazan-Cohen, R., Love, J. M., &amp; Brooks-Gunn, J. (2010). Early Head Start impacts at age 3 and a description of the age 5 follow-up study. In Childhood Programs and Practices in the First Decade of Life: A Human Capital Integration. Reynolds, A.A., Rolnick, A.J., Englund, M.M, and Temple, J.A., eds.  New York: Cambridge University Press, 99-118.</t>
   </si>
   <si>
     <t>WWHV029499</t>
   </si>
   <si>
     <t>Rausch, J.C., M. McCord, M. Batista, and E. Anisfeld. (2012) “Latino Immigrant Children’s Health: Effects of Sociodemographic Variables and of a Preventative Intervention Program.” International Journal of Population Research, pp. 1-8, doi: 10.1155/2012/250276.</t>
   </si>
   <si>
     <t>WWHV014647</t>
   </si>
   <si>
     <t>Roggman, L. A., Boyce, L. K., Cook, G. A., &amp; Hart, A.  D. (2002). Making a difference in the  lives of infants and toddlers and their families: The impacts of Early Head  Start. Vol. 3, Local contributions to understanding the programs and their  impacts. Washington, DC: Administration for Children and Families, Office  of Planning, Research, and Evaluation, Child Outcomes Research and Evaluation.</t>
   </si>
   <si>
     <t>WWHV043271</t>
   </si>
   <si>
     <t>Rotheram-Borus, M. J., le Roux, I. M., Tomlinson, M., Mbewu, N., Comulada, W. S., le Roux, K., Stewart, J., O’Connor, M. J., Hartley, M., Desmond, K., Greco, E., Worthman, C. M., Idemundia, F., &amp; Swendeman, D. (2011). Philani Plus (+): A mentor mother community health worker home visiting program to improve maternal and infants’ outcomes. Prevention Science, 12(4): 372-388.</t>
   </si>
   <si>
+    <t>Philani Outreach Programme</t>
+  </si>
+  <si>
     <t>WWHV027983</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., &amp; Mayes, L. (2011). Minding the Baby: A mentalization-based parenting program for young families. (Presentation slides).</t>
   </si>
   <si>
     <t>WWHV019091</t>
   </si>
   <si>
     <t>Samples, F. L. (1996). The differential impact of a comprehensive early intervention program on the level of support received by African-American and white adolescent mothers. Conference presentation.</t>
   </si>
   <si>
     <t>WWHV073857</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
+  </si>
+  <si>
     <t>WWHV061803</t>
   </si>
   <si>
     <t>Shenk, C. E., Ammerman, R. T., Teeters, A. R., Bensman, H. E., Allen, E. K., Putnam, F. W., &amp; Van Ginkel, J. B. (2017). Erratum to: History of maltreatment in childhood and subsequent parenting stress in at-risk, first-time mothers: Identifying points of intervention during home visiting. Prevention Science, 18(3), 371–371.</t>
   </si>
   <si>
     <t>WWHV029410</t>
   </si>
   <si>
     <t>Smith, K.E., Landry, S.H. &amp; Swank, P.R. (2005). The influence of decreased parental resources on the efficacy of a responsive parenting intervention. Journal of Consulting and Clinical Psychology, 73(4), pp. 711-720.</t>
   </si>
   <si>
     <t>WWHV048875</t>
   </si>
   <si>
     <t>Smith, J. D., Montaño, Z., Dishion, T. J., Shaw, D. S., &amp; Wilson, M. N. (2015). Erratum to: Preventing weight gain and obesity: Indirect effects of the family check-up in early childhood. Prevention Science, 16(3), 420.</t>
   </si>
   <si>
     <t>WWHV062672</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2016). Maternal substance abuse, recovery and handling their children’s illnesses. In J. Merrick (Ed.), Public Health: Some International Aspects (pp. 55–67). Hauppauge, NY: Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV062680</t>
@@ -387,50 +462,53 @@
     <t>U.S.  Department of Health and Human Services. Administration for Children and  Families (2006). Early Head Start research to practice: Lessons for program  practice from Early Head Start research. Washington, DC: Author.</t>
   </si>
   <si>
     <t>WWHV014479</t>
   </si>
   <si>
     <t>Wagner, M. (2001). The multisite evaluation of the Parents  as Teachers home visiting program. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV017041</t>
   </si>
   <si>
     <t>Wagner, M.  &amp; Clayton, S. (1999). The Parents as Teachers program: Results from two  demonstrations. The Future of Children,  9(1), 91-115.</t>
   </si>
   <si>
     <t>WWHV014522</t>
   </si>
   <si>
     <t>Wagner, M., Spiker, D., &amp; Linn, M. I. (2002). The  effectiveness of the Parents as Teachers program with low-income parents and  children. Topics in Early Childhood  Special Education, 22(2), 67–81.</t>
   </si>
   <si>
     <t>WWHV028466</t>
   </si>
   <si>
     <t>Wandersman, L. P. (1987). Parent-infant  support groups: Matching programs to needs and strengths of families. in C. F.  Zachariah Boukydis (Ed.), Research on  support for parents and infants in the postnatal period. Norwood, NJ:  Ablex.</t>
+  </si>
+  <si>
+    <t>Resource Mothers Program</t>
   </si>
   <si>
     <t>WWHV060495</t>
   </si>
   <si>
     <t>Williams, C., Cprek, S., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2017). Kentucky Health Access Nurturing Development Services home visiting program improves maternal and child health. Maternal &amp; Child Health Journal, 21(5), 1166–1174. https://doi.org/10.1007/s10995-016-2215-6</t>
   </si>
   <si>
     <t>WWHV080830</t>
   </si>
   <si>
     <t>Yarger, H. A. (2015). Investigating trajectories of change in Attachment and Biobehavioral Catch-Up among high-risk mothers: A randomized clinical trial. Unpublished manuscript.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,865 +837,1105 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>120</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>122</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>135</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>113</v>
+        <v>138</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>119</v>
+        <v>144</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>149</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>