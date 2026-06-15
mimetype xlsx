--- v0 (2025-10-07)
+++ v1 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094851</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Bai, Y., Best, D. L., Rehder, P., &amp; Hill, S. (2022). Impact of a universal perinatal home-visiting program on reduction in race disparities in maternal and child health: Two randomised controlled trials and a field quasi-experiment. The Lancet Regional Health–Americas, 15, Published online August 23, 2022.</t>
   </si>
   <si>
     <t>Family Connects</t>
   </si>
   <si>
@@ -65,120 +65,126 @@
   <si>
     <t>WWHV087616</t>
   </si>
   <si>
     <t>Feldman, J. S., Zhou, Y., Krug, C. W., Wilson, M. N., &amp; Shaw, D. S. (2020). Indirect effects of the Family Check‐Up on youth extracurricular involvement at school‐age through improvements in maternal positive behavior support in early childhood. Social Development, 1–18.</t>
   </si>
   <si>
     <t>Family Check-Up® For Children</t>
   </si>
   <si>
     <t>WWHV070878</t>
   </si>
   <si>
     <t>Forehand, R., Parent, J., Peisch, V. D., Sonuga-Barke, E., Long, N., Breslend, N. L., &amp; Abikoff, H. B. (2017). Do parental ADHD symptoms reduce the efficacy of parent training for preschool ADHD? A secondary analysis of a randomized controlled trial. Behaviour Research &amp; Therapy, 97, 163–169. doi:10.1016/j.brat.2017.08.002</t>
   </si>
   <si>
     <t>New Forest Parenting Programme (NFPP)</t>
   </si>
   <si>
     <t>WWHV070897</t>
   </si>
   <si>
     <t>Forehand, R., Parent, J., Sonuga-Barke, E., Peisch, V., Long, N., Abikoff, H., Peisch, V. D., &amp; Abikoff, H. B. (2016). Which type of parent training works best for preschoolers with comorbid ADHD and ODD? A secondary analysis of a randomized controlled trial comparing generic and specialized programs. Journal of Abnormal Child Psychology, (8), 1503–1513. doi:10.1007/s10802-016-0138-8</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV072188</t>
   </si>
   <si>
     <t>Heckman, J. J., Holland, M. L., Makino, K. K., Pinto, R., &amp; Rosales-Rueda, M. (2017). An analysis of the Memphis Nurse-Family Partnership Program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV027974</t>
   </si>
   <si>
     <t>Hussaini, S. K., Holley, P., &amp; Ritenour, D. (2011). Reducing low birth weight infancy: Assessing the effectiveness of the Health Start program in Arizona. Maternal and Child Health Journal, 15, 225–233.</t>
   </si>
   <si>
     <t>Arizona Health Start Program</t>
   </si>
   <si>
     <t>WWHV074698</t>
   </si>
   <si>
     <t>Krystia, O., Ambrose, T., Darlington, G., Ma, D. W. L., Buchholz, A. C., &amp; Haines, J. (2019). A randomized home-based childhood obesity prevention pilot intervention has favourable effects on parental body composition: Preliminary evidence from the Guelph Family Health Study. BMC Obesity, 6(10). doi:10.1186/s40608-019-0231-y</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV003349</t>
   </si>
   <si>
     <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
   </si>
   <si>
     <t>WWHV095028</t>
   </si>
   <si>
     <t>Mills, A. L., Lopez Mader, L., Burke Lefever, J., Nuttall, A. K., Bigelow, K., Carta, J. J., &amp; Borkowski, J. G. (2022). Effects of a brief parenting intervention on Latinx mothers and their children. Family Process, 61(4). https://doi.org/10.1111/famp.12738</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV003348</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1986). Improving the delivery of prenatal care and outcomes of pregnancy: A randomized trial of nurse home visitation. Pediatrics, 77(1), 16.</t>
   </si>
   <si>
     <t>WWHV014990</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Kitzman, H., &amp; Cole, R. (1995). Effects of prenatal and infancy nurse home visitation on surveillance of child maltreatment. Pediatrics, 95(3), 365–372.</t>
   </si>
   <si>
     <t>WWHV039024</t>
   </si>
   <si>
     <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
   </si>
   <si>
     <t>WWHV069655</t>
   </si>
   <si>
     <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV062189</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
   </si>
   <si>
     <t>WWHV081954</t>
   </si>
   <si>
     <t>Pelham, W. E., Dishion, T. J., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. N. (2017). What doesn’t work for whom? Exploring heterogeneity in responsiveness to the Family Check–Up in early childhood using a mixture model approach. Prevention Science, 18(8), 911–922.</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
@@ -209,52 +215,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -518,401 +527,409 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="456.46" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...6 lines deleted...]
-      <c r="C7" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...193 lines deleted...]
-      <c r="C19" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="B20" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>