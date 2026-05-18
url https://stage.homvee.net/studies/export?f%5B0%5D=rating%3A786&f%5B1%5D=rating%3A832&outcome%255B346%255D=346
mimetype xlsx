--- v0 (2025-10-25)
+++ v1 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090248</t>
   </si>
   <si>
     <t>Abdulaziz, N. A. (2022). The impact of Texas HIPPY on school readiness and academic achievement: Optimal full propensity score analysis approach. Early Childhood Education Journal, 50(6), 925-935.</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
@@ -177,50 +177,59 @@
     <t>New Forest Parenting Programme (NFPP)</t>
   </si>
   <si>
     <t>WWHV070897</t>
   </si>
   <si>
     <t>Forehand, R., Parent, J., Sonuga-Barke, E., Peisch, V., Long, N., Abikoff, H., Peisch, V. D., &amp; Abikoff, H. B. (2016). Which type of parent training works best for preschoolers with comorbid ADHD and ODD? A secondary analysis of a randomized controlled trial comparing generic and specialized programs. Journal of Abnormal Child Psychology, (8), 1503–1513. doi:10.1007/s10802-016-0138-8</t>
   </si>
   <si>
     <t>WWHV094426</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Price, A., Gold, L., Orsini, F., et al. (2022) Nurse home visiting to improve child and maternal outcomes: 5-year follow-up of an Australian randomised controlled trial. PLoS ONE, 17(11), Article 0277773.</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV095225</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’ Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 2: Two home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
+  </si>
+  <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV072188</t>
   </si>
   <si>
     <t>Heckman, J. J., Holland, M. L., Makino, K. K., Pinto, R., &amp; Rosales-Rueda, M. (2017). An analysis of the Memphis Nurse-Family Partnership Program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV095266</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 2: Two home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV027974</t>
   </si>
   <si>
     <t>Hussaini, S. K., Holley, P., &amp; Ritenour, D. (2011). Reducing low birth weight infancy: Assessing the effectiveness of the Health Start program in Arizona. Maternal and Child Health Journal, 15, 225–233.</t>
   </si>
   <si>
     <t>Arizona Health Start Program</t>
   </si>
@@ -322,53 +331,50 @@
     <t>Mirotta, J. A., Darlington, G. A., Buchholz, A. C., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2018). Guelph Family Health Study’s home-based obesity prevention intervention increases fibre and fruit intake in preschool-aged children [Study 2: Two home visits]. Canadian Journal of Dietetic Practice and Research, 79(2), 86–90. https://doi.org/10.3148/cjdpr-2017-036</t>
   </si>
   <si>
     <t>WWHV003348</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1986). Improving the delivery of prenatal care and outcomes of pregnancy: A randomized trial of nurse home visitation. Pediatrics, 77(1), 16.</t>
   </si>
   <si>
     <t>WWHV014990</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Kitzman, H., &amp; Cole, R. (1995). Effects of prenatal and infancy nurse home visitation on surveillance of child maltreatment. Pediatrics, 95(3), 365–372.</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV039024</t>
   </si>
   <si>
     <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promoting First Relationships®—Home Visiting Promotion Model</t>
   </si>
   <si>
     <t>WWHV069655</t>
   </si>
   <si>
     <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV062189</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
   </si>
   <si>
     <t>WWHV081954</t>
   </si>
   <si>
     <t>Pelham, W. E., Dishion, T. J., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. N. (2017). What doesn’t work for whom? Exploring heterogeneity in responsiveness to the Family Check–Up in early childhood using a mixture model approach. Prevention Science, 18(8), 911–922.</t>
   </si>
   <si>
     <t>WWHV094832</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 2: Non-experimental design]. Dublin, Ireland: UCD Geary Institute. </t>
   </si>
@@ -735,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E49"/>
+  <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1087,543 +1093,560 @@
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>37</v>
       </c>
       <c r="E20">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E21">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E22">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E23">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
         <v>68</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E25">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>73</v>
       </c>
       <c r="B27" t="s">
         <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" t="s">
         <v>75</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E28">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C29" t="s">
         <v>24</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
         <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" t="s">
         <v>84</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C33" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
         <v>2.2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>89</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E34">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E35">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C37" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E37">
         <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C38" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D38" t="s">
         <v>37</v>
       </c>
       <c r="E38">
         <v>2.2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C39" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E39">
         <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E40">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="D41" t="s">
         <v>37</v>
       </c>
       <c r="E41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>57</v>
       </c>
       <c r="D42" t="s">
         <v>37</v>
       </c>
       <c r="E42">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="D43" t="s">
         <v>37</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E44">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
+        <v>112</v>
+      </c>
+      <c r="B45" t="s">
         <v>113</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>115</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="D46" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E46">
         <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" t="s">
         <v>118</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>119</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E47">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E48">
         <v>2.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49" t="s">
         <v>123</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>124</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>37</v>
+      </c>
+      <c r="E49">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" t="s">
         <v>18</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49">
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>