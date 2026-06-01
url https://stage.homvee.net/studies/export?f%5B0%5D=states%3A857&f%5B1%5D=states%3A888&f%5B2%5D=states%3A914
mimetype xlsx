--- v0 (2025-10-16)
+++ v1 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
@@ -360,90 +360,96 @@
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
   </si>
   <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV004065</t>
   </si>
   <si>
     <t>Walkup, J. T., Barlow, A., Mullany, B. C., Pan, W., Goklish, N., Hasting, R., Cowboy, B., Fields, P., Baker, E. V., Speakman, K., Ginsburg, G., Reid, R. (2009). Randomized controlled trial of a paraprofessional-delivered in-home intervention for young reservation-based American Indian mothers. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 48(6), 591-601.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Family Spirit®</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
   </si>
   <si>
     <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
@@ -798,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E61"/>
+  <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1626,271 +1632,288 @@
       </c>
       <c r="C47" t="s">
         <v>18</v>
       </c>
       <c r="D47" t="s">
         <v>19</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>115</v>
       </c>
       <c r="B48" t="s">
         <v>116</v>
       </c>
       <c r="C48" t="s">
         <v>117</v>
       </c>
       <c r="D48" t="s">
         <v>19</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D49" t="s">
         <v>19</v>
       </c>
       <c r="E49">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" t="s">
+        <v>122</v>
+      </c>
+      <c r="C50" t="s">
         <v>120</v>
       </c>
-      <c r="B50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
         <v>19</v>
       </c>
       <c r="E50">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D51" t="s">
         <v>19</v>
       </c>
       <c r="E51">
         <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E52">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C53" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>129</v>
       </c>
       <c r="B54" t="s">
         <v>130</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" t="s">
         <v>132</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E56">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="D57" t="s">
         <v>19</v>
       </c>
       <c r="E57">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="D58" t="s">
         <v>19</v>
       </c>
       <c r="E58">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>19</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>146</v>
+      </c>
+      <c r="B62" t="s">
+        <v>147</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>