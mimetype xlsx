--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,341 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
+    <t>Parents as First Teachers  (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
+    <t>Family Connects</t>
+  </si>
+  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
+    <t>Preparing for Life—Home Visiting</t>
+  </si>
+  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
+    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
+  </si>
+  <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
+  </si>
+  <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
+    <t>Early Start (New Zealand)</t>
+  </si>
+  <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
+    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
+  </si>
+  <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
+    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
+  </si>
+  <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
+    <t>Guelph Family Health Study (GFHS)</t>
+  </si>
+  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
+  </si>
+  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
+    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
+  </si>
+  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV045799</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention. Assessing the impact of Preparing For Life at eighteen months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
+    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
+  </si>
+  <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
+    <t>SafeCare®</t>
+  </si>
+  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
+  </si>
+  <si>
+    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
@@ -705,757 +768,969 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="1"/>
-      <c r="D3" s="1"/>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>51</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E21" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>63</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E26" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E33" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>87</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>89</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>92</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>96</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>100</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>108</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E43" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>110</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>112</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E45" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>116</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>119</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E50" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>