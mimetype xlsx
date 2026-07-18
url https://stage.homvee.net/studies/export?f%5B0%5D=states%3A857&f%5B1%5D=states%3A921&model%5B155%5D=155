--- v0 (2026-05-23)
+++ v1 (2026-07-18)
@@ -12,262 +12,217 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027701</t>
   </si>
   <si>
     <t>Bernard, K., Dozier, M., Bick, J., Lewis-Morrarty, E., Lindhiem, O., &amp; &amp; Carlson, E. (2012). Enhancing attachment organization among maltreated children: Results of a randomized clinical trial. Child Development, 83(2), 623–636.</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV045811</t>
   </si>
   <si>
     <t>Bernard, K., Yarger, H. A., Meade, E. B., Wallin, A., &amp; Dozier, M. (2015). Enhancing sensitivity and positive regard among parents of children adopted internationally: Long-term effects from a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV037116</t>
   </si>
   <si>
     <t>Boyd, A. (1997). Parents as first teachers pilot project evaluation (PAFT) : Report on Whangarei region: Final complete draft. Wellington: Ministry of Education.</t>
   </si>
   <si>
-    <t>Parents as First Teachers  (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV037119</t>
   </si>
   <si>
     <t>Campbell, K. I., &amp; Silva, P. A. (1997). Parents as first teachers pilot programme evaluation : Age three assessments. Final report to the ministry of education on the Dunedin and Gisborne/East coast areas. Wellington: Ministry of Education.</t>
   </si>
   <si>
     <t>WWHV039454</t>
   </si>
   <si>
     <t>Chazan-Cohen, R., Raikes, H. H., &amp; Vogel, C. (2013). V. Program subgroups: Patterns of impacts for home-based, center-based, and mixed-approach programs. Monographs of the Society for Research in Child Development, 78(1), 93-109.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV084574</t>
   </si>
   <si>
     <t>Doyle, O. (2020). The first 2,000 days and child skills. Journal of Political Economy, 128(6), 2067-2122.</t>
   </si>
   <si>
-    <t>Preparing for Life—Home Visiting</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV048341</t>
   </si>
   <si>
     <t>Doyle O., Fitzpatrick N., Lovett J., &amp; Rawdon C. (2015). Early intervention and child physical health: Evidence from a Dublin-based randomized controlled trial. Economics and Human Biology, 19, 224-245.</t>
   </si>
   <si>
     <t>WWHV062320</t>
   </si>
   <si>
     <t>Doyle, O., Harmon, C., Heckman, J. J., Logue, C., &amp; Moon, S. H. (2017). Early skill formation and the efficiency of parental investment: A randomized controlled trial of home visiting. Labour Economics, 45, 40-58.</t>
   </si>
   <si>
     <t>WWHV055862</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O'Farrelly, C., &amp; Tremblay, R. E. (2016). Can targeted intervention mitigate early emotional and behavioral problems?: Generating robust evidence within randomized controlled trials. Plos One, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV003398</t>
   </si>
   <si>
     <t>Drotar, D., Robinson, J., Jeavons, L., &amp; Lester Kirchner, H. (2009). A randomized, controlled evaluation of early intervention: The Born to Learn curriculum. Child: Care, Health &amp; Development, 35(5), 643–649.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038937</t>
   </si>
   <si>
     <t>Dugravier, R., Tubach, F., Saias, T., Guedeney, N., Pasquet, B., Purper-Ouakil, D., . . . Greacen, T. (2013). Impact of a manualized multifocal perinatal home-visiting program using psychologists on postnatal depression: The CAPEDP randomized controlled trial. PloS One, 8(8), e72216.</t>
   </si>
   <si>
-    <t>Promoting Parental Skills and Enhancing Attachment in Early Childhood (CAPEDP) Trial</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014620</t>
   </si>
   <si>
     <t>Fergusson, D. M., Horwood, L. J., Grant, H., &amp; Ridder, E. M. (2005). Early start evaluation report. Christchurch, NZ: Early Start Project Ltd.</t>
   </si>
   <si>
-    <t>Early Start (New Zealand)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
-    <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
     <t>WWHV069945</t>
   </si>
   <si>
     <t>Green, J., Charman, T., Pickles, A., Wan, M. W., Elsabbagh, M., Slonims, V., . . . Jones, E. J. (2015). Parent-mediated intervention versus no intervention for infants at high risk of autism: A parallel, single-blind, randomized trial. The Lancet Psychiatry, 2(2), 133–140.</t>
   </si>
   <si>
-    <t>British Autism Study of Infant Siblings–Video-Feedback Intervention to promote Positive Parenting (iBASIS–VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065747</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
-    <t>Guelph Family Health Study (GFHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV036803</t>
   </si>
   <si>
     <t>Jones Harden, B., Chazan-Cohen, R., Raikes, H., &amp; Vogel, C. (2012). Early Head Start home visitation: The role of implementation in bolstering program benefits. Journal of Community Psychology, 40(4), 438-455.</t>
   </si>
   <si>
     <t>WWHV035695</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2013). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre‐and postnatal period: Process evaluation. Journal of Advanced Nursing, 69(8), 1850–1861.</t>
   </si>
   <si>
     <t>WWHV028652</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., Aslam, H., &amp; Zapart, S. (2011). Child and family outcomes of a long-term nurse home visitation programme: A randomised controlled trial. Archives of Disease in Childhood, 96, 533-540.</t>
   </si>
   <si>
     <t>WWHV069834</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal, 27(5), 466-493.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting (VIPP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV012751</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266-274.</t>
   </si>
   <si>
     <t>WWHV080988</t>
   </si>
   <si>
     <t>Lind, T., Bernard, K., Yarger, H. A., &amp; Dozier, M. (2020). Promoting compliance in children referred to child protective services: A randomized clinical trial. Child Development, 91(2), 563–576. https://doi.org/10.1111/cdev.13207</t>
   </si>
   <si>
     <t>WWHV011100</t>
   </si>
   <si>
     <t>Llewellyn, G., McConnell, D., Honey, A., Mayes, R., &amp; Russo, D. (2003). Promoting health and home safety for children of parents with intellectual disability: A randomized controlled trial. Research in Developmental Disabilities, 24(6), 405-431.</t>
   </si>
   <si>
-    <t>Australian adaptation of the UCLA Parent-Child Health and Wellness Project</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003466</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C., Schochet, P., Brooks-Gunn, J., Boller,  K., et al. (2001). Building their  futures: How Early Head Start programs are enhancing the lives of infants and  toddlers in low-income families. Summary report. Report to Commissioner’s  Office of Research and Evaluation, Head Start Bureau, Administration on  Children, Youth and Families, and Department of Health and Human Services.  Princeton, NJ: Mathematica Policy Research.</t>
   </si>
   <si>
     <t>WWHV003856</t>
   </si>
   <si>
     <t>Love, J., Kisker, E., Ross, C. M., Schochet, P. Z., Brooks-Gunn, J., Paulsell, D., et al. (2002). Making a difference in the lives of infants and toddlers and their families: The impacts of Early Head Start. Volumes I-III: Final technical report [and] appendixes [and] local contributions to understanding the programs and their impacts. Washington, DC: U.S. Department of Health and Human Services, Head Start Bureau.</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV074928</t>
   </si>
   <si>
     <t>Orri, M., Cote, S. M., Tremblay, R. E., &amp; Doyle, O. (2019). Impact of an early childhood intervention on the home environment, and subsequent effects on child cognitive and emotional development: A secondary analysis. Plos One, 14(7), Article e0219133.</t>
   </si>
   <si>
     <t>WWHV058030</t>
@@ -284,99 +239,90 @@
   <si>
     <t>WWHV059089</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at six months [Study 1: Randomized controlled trial]. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045798</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2012). Preparing For Life early childhood intervention: Assessing the impact of Preparing For Life at twelve months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV045800</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2013). Preparing For Life: Early childhood intervention: Assessing the impact of Preparing For Life at twenty-four months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
-    <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV033866</t>
   </si>
   <si>
     <t>Roggman, L. A., &amp; Cook, G. A. (2010). Attachment, aggression, and family risk in a low-income sample. Family Science, 1(3), 191-204. doi:10.1080/19424620.2010.567829</t>
   </si>
   <si>
     <t>WWHV027968</t>
   </si>
   <si>
     <t>Silovsky, J. F., Bard, D., Chaffin, M., Hecht, D., Burris, L., Owora, A., Beasley, L., Doughty, D., &amp; Lutzker, J. (2011). Prevention of child maltreatment in high-risk rural families: A randomized clinical trial with child welfare outcomes. Children and Youth Services Review, 33(8), 1435–1444. https://doi.org/10.1016/j.childyouth.2011.04.023</t>
   </si>
   <si>
-    <t>SafeCare®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094827</t>
   </si>
   <si>
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
   <si>
     <t>WWHV069759</t>
   </si>
   <si>
     <t>Van Zeijl, J., Mesman, J., Van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., Juffer, F., Stolk, M. N., . . . Alink, L. R. (2006). Attachment-based intervention for enhancing sensitive discipline in mothers of 1-to 3-year-old children at risk for externalizing behavior problems: A randomized controlled trial. Journal of Consulting and Clinical Psychology, 74(6), 994–1005.</t>
   </si>
   <si>
     <t>WWHV058031</t>
   </si>
   <si>
     <t>Vogel, C. A., Xue, Y., Moiduddin, E. M., Kisker, E. E., &amp; Carlson, B. L. (2010). Early Head Start children in grade 5: Long-term follow-up of the Early Head Start research and evaluation study sample (OPRE Report #2011-8). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/grade5.pdf</t>
   </si>
   <si>
     <t>WWHV029202</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., &amp; Flood, V. M. (2011). Effectiveness of an early intervention on infant feeding practices and "tummy time": A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 165(8), 701-707.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Beginnings</t>
   </si>
   <si>
     <t>WWHV035842</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Rissel, C., Wardle, K., &amp; Flood, V. M. (2012). Effectiveness of home based early intervention on children's BMI at age 2: Randomised controlled trial. BMJ, 344, e3732. https://doi.org/10.1136/bmj.e3732</t>
   </si>
   <si>
     <t>WWHV047891</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Simpson, J. M., Xu, H., Hayes, A. J., Hardy, L. L., Williams, M., &amp; Rissel, C. (2015). Sustainability of effects of an early childhood obesity prevention trial over time: A further 3-year follow-up of the Healthy Beginnings trial. JAMA Pediatrics, 169(6), 543–551. https://doi:10.1001/jamapediatrics.2015.0258</t>
   </si>
   <si>
     <t>WWHV094365</t>
   </si>
   <si>
     <t>Whitehouse, A. J., Varcin, K. J., Pillar, S., Billingham, W., Alvares, G. A., Barbaro, J., ... &amp; Hudry, K. (2021). Effect of preemptive intervention on developmental outcomes among infants showing early signs of autism: a randomized clinical trial of outcomes to diagnosis. JAMA Pediatrics, 175(11), e213298-e213298.</t>
   </si>
   <si>
     <t>WWHV070280</t>
   </si>
   <si>
     <t>Yarger, H. A. (2018). Investigating longitudinal pathways to dysregulation: The role of anomalous parenting behavior (Publication No. 2130944494) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
@@ -413,52 +359,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -725,925 +674,720 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D17" t="s">
-[...7 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...12 lines deleted...]
-      <c r="E19">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...306 lines deleted...]
-      <c r="A38" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B46" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D38" t="s">
-[...7 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B47" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B48" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      <c r="A41" t="s">
+      <c r="B49" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B50" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B42" t="s">
-[...144 lines deleted...]
-      <c r="E50">
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>