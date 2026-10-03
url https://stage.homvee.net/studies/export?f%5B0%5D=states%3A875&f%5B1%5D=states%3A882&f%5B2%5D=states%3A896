--- v0 (2025-10-13)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -341,51 +341,57 @@
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
@@ -528,50 +534,56 @@
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
   </si>
   <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
@@ -645,56 +657,50 @@
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV014408</t>
   </si>
   <si>
     <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
-    <t>WWHV003356</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV003852</t>
   </si>
   <si>
     <t>Olds, D. L., Eckenrode, J., Henderson, C. R., Kitzman, H., Powers, J., Cole, R., et al. (1997). Long-term effects of home visitation on maternal life course and child abuse and neglect. Fifteen-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 278(8), 637–643.</t>
   </si>
   <si>
     <t>WWHV003853</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Cole, R., Eckenrode, J., Kitzman, H., Luckey, D., et al. (1998). Long-term effects of nurse home visitation on children’s criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial. JAMA: The Journal of the American Medical Association, 280(14), 1238–1244.</t>
   </si>
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
@@ -729,92 +735,110 @@
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
   <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
@@ -829,50 +853,56 @@
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014526</t>
   </si>
   <si>
     <t>Wagner, M., Clayton, S., Gerlach-Downie, S., &amp; McElroy, M. (1999). An evaluation of the northern California Parents as Teachers demonstration. Menlo Park, CA: SRI International.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
@@ -903,52 +933,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1212,2254 +1245,2330 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E128"/>
+  <dimension ref="A1:E133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D47" t="s">
-[...7 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B48" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D48" t="s">
-[...13 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D49" t="s">
-[...13 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D50" t="s">
-[...13 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D51" t="s">
-[...13 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D52" t="s">
-[...13 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D53" t="s">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B54" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C54" t="s">
-[...5 lines deleted...]
-      <c r="E54">
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D55" t="s">
-[...13 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56">
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...6 lines deleted...]
-      <c r="C57" t="s">
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D57" t="s">
-[...13 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D58" t="s">
-[...13 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D59" t="s">
-[...13 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60">
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...6 lines deleted...]
-      <c r="C61" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D61" t="s">
-[...13 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D62" t="s">
-[...7 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B63" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C63" t="s">
-[...5 lines deleted...]
-      <c r="E63">
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" t="s">
+      <c r="A64" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
-[...6 lines deleted...]
-      <c r="C65" t="s">
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65">
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...6 lines deleted...]
-      <c r="C66" t="s">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="B67" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...3 lines deleted...]
-      <c r="B67" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67">
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...74 lines deleted...]
-      <c r="C72" t="s">
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D72" t="s">
-[...53 lines deleted...]
-      <c r="E75">
+      <c r="D92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...6 lines deleted...]
-      <c r="C76" t="s">
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D76" t="s">
-[...41 lines deleted...]
-      <c r="A79" t="s">
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D79" t="s">
-[...64 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D83" t="s">
-[...30 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D85" t="s">
-[...733 lines deleted...]
-      <c r="E128">
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>