--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,272 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>WWHV003393</t>
+  </si>
+  <si>
+    <t>Anderson, A. K., Damio, G., Young, S., Chapman, D. J., &amp; Perez-Escamilla, R. (2005). A randomized trial assessing the efficacy of peer counseling on exclusive breastfeeding in a predominantly Latina low-income community. Archives of Pediatrics &amp; Adolescent Medicine, 159(9), 836–841. https://doi.org/10.1001/archpedi.159.9.836</t>
+  </si>
+  <si>
+    <t>WWHV014570</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV073811</t>
+  </si>
+  <si>
+    <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081554</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 1). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV081572</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., &amp; Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 1, NY sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV080815</t>
+  </si>
+  <si>
+    <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
+  </si>
+  <si>
+    <t>WWHV038491</t>
+  </si>
+  <si>
+    <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV003631</t>
+  </si>
+  <si>
+    <t>Chapman, D. J., Damio, G., Young, S., &amp; Perez-Escamilla, R. (2004). Effectiveness of breastfeeding peer counseling in a low-income, predominantly Latina population: A randomized controlled trial. Archives of Pediatrics &amp; Adolescent Medicine, 158(9), 897-902. https://doi.org/10.1001/archpedi.158.9.897</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV093538</t>
+  </si>
+  <si>
+    <t>Demeusy, E. M., Handley, E. D., Manly, J. T., Sturm, R., &amp; Toth, S. L. (2021). Building Healthy Children: A preventive intervention for high-risk young families. Development and Psychopathology, 33(2), 598–613. https://doi.org/10.1017/S0954579420001625</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV004063</t>
+  </si>
+  <si>
+    <t>Drazen, S. M., &amp; Haust, M. (1993, August). Raising reading readiness in low-income children by parent education. Paper presented at the annual meeting of the American Psychological Association.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV003735</t>
+  </si>
+  <si>
+    <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV051936</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV026224</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>WWHV003485</t>
+  </si>
+  <si>
+    <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
+  </si>
+  <si>
+    <t>WWHV014292</t>
+  </si>
+  <si>
+    <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV038783</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>High</t>
-  </si>
-[...193 lines deleted...]
-    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
@@ -297,95 +264,86 @@
     <t>WWHV036981</t>
   </si>
   <si>
     <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014527</t>
   </si>
   <si>
     <t>Lowell, D. I., Carter, A. S., Godoy, L., Paulicin, B., &amp; Briggs‐Gowan, M. J. (2011). A randomized controlled trial of Child FIRST: A comprehensive home‐based intervention translating research into early childhood practice. Child development, 82(1), 193-208.</t>
   </si>
   <si>
-    <t>Child First</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -462,60 +420,54 @@
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
-    <t>Minding the Baby® Home Visiting (MTB-HV)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
-  </si>
-[...1 lines deleted...]
-    <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
@@ -564,52 +516,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -876,1350 +831,1057 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...9 lines deleted...]
-      <c r="D4" t="s">
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...182 lines deleted...]
-      <c r="E16">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...122 lines deleted...]
-      <c r="B24" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D71" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D24" t="s">
-[...87 lines deleted...]
-      <c r="E29">
+      <c r="E71" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...182 lines deleted...]
-      <c r="E40">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-[...414 lines deleted...]
-      <c r="C65" t="s">
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D65" t="s">
-[...7 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B73" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C66" t="s">
+      <c r="B74" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D66" t="s">
-[...7 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B75" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C67" t="s">
-[...141 lines deleted...]
-      <c r="E75">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>