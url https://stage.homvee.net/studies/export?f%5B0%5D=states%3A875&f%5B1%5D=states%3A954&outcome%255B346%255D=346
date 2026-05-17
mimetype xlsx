--- v0 (2025-10-29)
+++ v1 (2026-05-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -228,50 +228,56 @@
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
@@ -426,50 +432,56 @@
   <si>
     <t>WWHV003853</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Cole, R., Eckenrode, J., Kitzman, H., Luckey, D., et al. (1998). Long-term effects of nurse home visitation on children’s criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial. JAMA: The Journal of the American Medical Association, 280(14), 1238–1244.</t>
   </si>
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV087412</t>
   </si>
   <si>
     <t>Perrone, L., Imrisek, S. D., Dash, A., Rodriguez, M., Monticciolo, E., &amp; Bernard, K. (2021). Changing parental depression and sensitivity: Randomized clinical trial of ABC's effectiveness in the community. Development and Psychopathology, 33(3), 1026-1040. https://doi.org/10.1017/S0954579420000310</t>
   </si>
   <si>
     <t>WWHV038829</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., Close, N., Webb, D. L., Simpson, T., Fennie, K., &amp; Mayes, L. C. (2013). Minding the Baby: Enhancing reflectiveness to improve early health and relationship outcomes in an interdisciplinary home-visiting program. Infant Mental Health Journal, 34(5), 391-405.</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
@@ -484,50 +496,56 @@
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095826</t>
   </si>
   <si>
     <t>Thorpe, D., Silver, J., Perrone, L., DeSantis, N., Dash, A., Rodriguez, M., ... &amp; Bernard, K. (2022). Ecological predictors of parental beliefs about infant crying in a randomized clinical trial of ABC.  Journal of Clinical Child &amp; Adolescent Psychology, 51(5), 780-795. https://doi.org/10.1080/15374416.2021.1916939</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV049710</t>
   </si>
   <si>
     <t>Yarger, H. A., Hoye, J. R., &amp; Dozier, M. (2016). Trajectories of change in Attachment and Biobehavioral Catch-up among high-risk mothers: A randomized clinical trial. Infant Mental Health Journal, 37(5), 525–536. https://doi.org/10.1002/imhj.21585</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
@@ -855,51 +873,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E72"/>
+  <dimension ref="A1:E75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1354,496 +1372,496 @@
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>70</v>
       </c>
       <c r="B28" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28" t="s">
         <v>15</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>72</v>
       </c>
       <c r="B29" t="s">
         <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>74</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>76</v>
       </c>
       <c r="B31" t="s">
         <v>77</v>
       </c>
       <c r="C31" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>78</v>
       </c>
       <c r="B32" t="s">
         <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="D32" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>80</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
         <v>14</v>
       </c>
       <c r="D33" t="s">
         <v>15</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>82</v>
       </c>
       <c r="B34" t="s">
         <v>83</v>
       </c>
       <c r="C34" t="s">
         <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E34">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>84</v>
       </c>
       <c r="B35" t="s">
         <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>14</v>
       </c>
       <c r="D35" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E35">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
         <v>87</v>
       </c>
       <c r="C36" t="s">
         <v>14</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E36">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>88</v>
       </c>
       <c r="B37" t="s">
         <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37">
         <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>90</v>
       </c>
       <c r="B38" t="s">
         <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
         <v>2.2</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" t="s">
         <v>93</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>94</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>95</v>
       </c>
       <c r="B40" t="s">
         <v>96</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>97</v>
       </c>
       <c r="B41" t="s">
         <v>98</v>
       </c>
       <c r="C41" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>99</v>
       </c>
       <c r="B42" t="s">
         <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>101</v>
       </c>
       <c r="B43" t="s">
         <v>102</v>
       </c>
       <c r="C43" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" t="s">
         <v>104</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>105</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" t="s">
         <v>107</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>109</v>
       </c>
       <c r="B46" t="s">
         <v>110</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E46">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>111</v>
       </c>
       <c r="B47" t="s">
         <v>112</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E47">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>113</v>
       </c>
       <c r="B48" t="s">
         <v>114</v>
       </c>
       <c r="C48" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
         <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>116</v>
       </c>
       <c r="C49" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
         <v>2.2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>117</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>119</v>
       </c>
       <c r="B51" t="s">
         <v>120</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>121</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>69</v>
       </c>
       <c r="D52" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>123</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="D53" t="s">
         <v>15</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>125</v>
       </c>
       <c r="B54" t="s">
         <v>126</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="D54" t="s">
         <v>15</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>128</v>
       </c>
       <c r="C55" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>129</v>
       </c>
       <c r="B56" t="s">
         <v>130</v>
       </c>
       <c r="C56" t="s">
         <v>62</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>131</v>
@@ -1881,260 +1899,311 @@
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>135</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" t="s">
         <v>62</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>139</v>
       </c>
       <c r="B61" t="s">
         <v>140</v>
       </c>
       <c r="C61" t="s">
         <v>7</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>141</v>
       </c>
       <c r="B62" t="s">
         <v>142</v>
       </c>
       <c r="C62" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>143</v>
       </c>
       <c r="B63" t="s">
         <v>144</v>
       </c>
       <c r="C63" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" t="s">
         <v>146</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" t="s">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="D64" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
+        <v>147</v>
+      </c>
+      <c r="B65" t="s">
+        <v>148</v>
+      </c>
+      <c r="C65" t="s">
         <v>149</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
+        <v>150</v>
+      </c>
+      <c r="B66" t="s">
         <v>151</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>152</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>153</v>
       </c>
       <c r="B67" t="s">
         <v>154</v>
       </c>
       <c r="C67" t="s">
         <v>33</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>155</v>
       </c>
       <c r="B68" t="s">
         <v>156</v>
       </c>
       <c r="C68" t="s">
         <v>33</v>
       </c>
       <c r="D68" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>157</v>
       </c>
       <c r="B69" t="s">
         <v>158</v>
       </c>
       <c r="C69" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>159</v>
       </c>
       <c r="B70" t="s">
         <v>160</v>
       </c>
       <c r="C70" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="D70" t="s">
         <v>15</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>161</v>
       </c>
       <c r="B71" t="s">
         <v>162</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>164</v>
       </c>
       <c r="C72" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>165</v>
+      </c>
+      <c r="B73" t="s">
+        <v>166</v>
+      </c>
+      <c r="C73" t="s">
+        <v>51</v>
+      </c>
+      <c r="D73" t="s">
+        <v>15</v>
+      </c>
+      <c r="E73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>167</v>
+      </c>
+      <c r="B74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C74" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" t="s">
+        <v>170</v>
+      </c>
+      <c r="C75" t="s">
         <v>62</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>