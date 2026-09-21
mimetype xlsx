--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,119 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV003735</t>
   </si>
   <si>
     <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV051936</t>
   </si>
   <si>
     <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
+  </si>
+  <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV003485</t>
   </si>
   <si>
     <t>Eckenrode, J., Zielinski, D., Smith, E., Marcynyszyn, L. A., Henderson, C. R., Kitzman, H., et al. (2001). Child maltreatment and the early onset of problem behaviors: Can a program of nurse home visitation break the link? Development and Psychopathology, 13(4), 873–890.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
@@ -132,50 +147,53 @@
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
@@ -211,53 +229,50 @@
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
   <si>
     <t>WWHV003573</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., &amp; Kitzman, H. (1994). Does prenatal and infancy nurse home visitation have enduring effects on qualities of parental caregiving and child health at 25 to 50 months of life? Pediatrics, 93(1), 89–98.</t>
   </si>
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV003913</t>
   </si>
   <si>
     <t>Zielinski, D. S., Eckenrode, J., &amp; Olds, D. L. (2009). Nurse home visitation and the prevention of child maltreatment: Impact on the timing of official reports. Development and Psychopathology, 21(2), 441–453. doi:10.1017/S0954579409000248</t>
   </si>
@@ -599,513 +614,645 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="1"/>
-      <c r="D21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E23" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>