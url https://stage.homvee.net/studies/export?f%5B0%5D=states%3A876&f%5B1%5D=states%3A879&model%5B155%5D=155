--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,272 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>WWHV066180</t>
+  </si>
+  <si>
+    <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
+  </si>
+  <si>
+    <t>WWHV014613</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
+  </si>
+  <si>
+    <t>WWHV081573</t>
+  </si>
+  <si>
+    <t>Baker, A. J. L., Piotrkowski, C. S., Brooks-Gunn, J. (2003). Program effectiveness and parent involvement in HIPPY (Study 2, AR sample, cohort 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 8).The Hebrew University Magnes Press.</t>
+  </si>
+  <si>
+    <t>WWHV026095</t>
+  </si>
+  <si>
+    <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
+  </si>
+  <si>
+    <t>WWHV080815</t>
+  </si>
+  <si>
+    <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
+  </si>
+  <si>
+    <t>WWHV038491</t>
+  </si>
+  <si>
+    <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
+  </si>
+  <si>
+    <t>WWHV016219</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
+  </si>
+  <si>
+    <t>WWHV016711</t>
+  </si>
+  <si>
+    <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
+  </si>
+  <si>
+    <t>WWHV013607</t>
+  </si>
+  <si>
+    <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
+  </si>
+  <si>
+    <t>WWHV050820</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
+  </si>
+  <si>
+    <t>WWHV058622</t>
+  </si>
+  <si>
+    <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
+  </si>
+  <si>
+    <t>WWHV014293</t>
+  </si>
+  <si>
+    <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
+  </si>
+  <si>
+    <t>WWHV003731</t>
+  </si>
+  <si>
+    <t>Culp, A. M., Culp, R. E., Anderson, J. W., &amp; Carter, S. (2007). Health and safety intervention with first-time mothers. Health Education Research, 22(2), 285-294.</t>
+  </si>
+  <si>
+    <t>WWHV003715</t>
+  </si>
+  <si>
+    <t>Culp, A. M., Culp, R. E., Hechtner-Galvin, T., Howell, C. S., Saathoff-Wells, T., &amp; Marr, P. (2004). First-time mothers in home visitation services utilizing child development specialists. Infant Mental Health Journal, 25(1), 1-15. doi:10.1002/imhj.10086.</t>
+  </si>
+  <si>
+    <t>WWHV047173</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
+  </si>
+  <si>
+    <t>WWHV014296</t>
+  </si>
+  <si>
+    <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
+  </si>
+  <si>
+    <t>WWHV039021</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
+  </si>
+  <si>
+    <t>WWHV040830</t>
+  </si>
+  <si>
+    <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
+  </si>
+  <si>
+    <t>WWHV056305</t>
+  </si>
+  <si>
+    <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
+  </si>
+  <si>
+    <t>WWHV014292</t>
+  </si>
+  <si>
+    <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
+  </si>
+  <si>
+    <t>WWHV087591</t>
+  </si>
+  <si>
+    <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
+  </si>
+  <si>
+    <t>WWHV016715</t>
+  </si>
+  <si>
+    <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
+  </si>
+  <si>
+    <t>WWHV090084</t>
+  </si>
+  <si>
+    <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV066180</t>
-[...172 lines deleted...]
-  <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
-  </si>
-[...1 lines deleted...]
-    <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
@@ -285,137 +252,125 @@
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
     <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
   </si>
   <si>
-    <t>WWHV065542</t>
-[...10 lines deleted...]
-  <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV094392</t>
   </si>
   <si>
     <t>McConnell, M. A., Rokicki, S., Ayers, S., Allouch, F., Perreault, N., Gourevitch, R. A., Martin, M. W., Zhou, R., A., Zera, C., Hacker, M. R., Chien, A., Bates, M. A., &amp; Baicker, K. (2022). Effect of an intensive nurse home visiting program on adverse birth outcomes in a Medicaid-eligible population: A randomized clinical trial. JAMA, 328(1), 27–37. https://doi.org/10.1001/jama.2022.9703</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -480,111 +435,102 @@
   <si>
     <t>WWHV095915</t>
   </si>
   <si>
     <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
-    <t>MOM Program</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040837</t>
   </si>
   <si>
     <t>Shapiro, C. J., Kilburn, J., &amp; Hardin, J. W. (2014b). Prevention of behavior problems in a selected population: Stepping Stones Triple P for parents of young children with disabilities. Research in Developmental Disabilities, 35(11), 2958–2975. (Study Two)</t>
   </si>
   <si>
-    <t>Triple P - Positive Parenting Program®—Standard Stepping Stones</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV038147</t>
   </si>
   <si>
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV095103</t>
   </si>
   <si>
     <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV049710</t>
   </si>
   <si>
     <t>Yarger, H. A., Hoye, J. R., &amp; Dozier, M. (2016). Trajectories of change in Attachment and Biobehavioral Catch-up among high-risk mothers: A randomized clinical trial. Infant Mental Health Journal, 37(5), 525–536. https://doi.org/10.1002/imhj.21585</t>
   </si>
@@ -603,52 +549,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -915,1435 +864,1126 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...255 lines deleted...]
-      <c r="A19" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...7 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C26" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D26" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      <c r="A22" t="s">
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B27" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...23 lines deleted...]
-      <c r="C25" t="s">
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D25" t="s">
-[...19 lines deleted...]
-      <c r="E26">
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...74 lines deleted...]
-      <c r="C31" t="s">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D31" t="s">
-[...13 lines deleted...]
-      <c r="C32" t="s">
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D32" t="s">
-[...104 lines deleted...]
-      <c r="E38">
+      <c r="E74" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...479 lines deleted...]
-      <c r="B67" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C67" t="s">
+      <c r="B75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      <c r="A68" t="s">
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B76" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D68" t="s">
-[...7 lines deleted...]
-      <c r="A69" t="s">
+      <c r="B77" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C69" t="s">
-[...10 lines deleted...]
-      <c r="A70" t="s">
+      <c r="B78" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      <c r="A71" t="s">
+      <c r="B79" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="B80" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B72" t="s">
-[...144 lines deleted...]
-      <c r="E80">
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>