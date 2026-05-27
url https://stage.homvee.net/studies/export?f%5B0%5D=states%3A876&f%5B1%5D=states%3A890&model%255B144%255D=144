--- v0 (2025-10-28)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -102,50 +102,56 @@
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
@@ -222,93 +228,105 @@
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
   </si>
   <si>
     <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -612,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -822,448 +840,499 @@
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" t="s">
         <v>51</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E22">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29" t="s">
         <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E29">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>71</v>
       </c>
       <c r="B30" t="s">
         <v>72</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>73</v>
       </c>
       <c r="B31" t="s">
         <v>74</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" t="s">
         <v>76</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" t="s">
         <v>78</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>80</v>
       </c>
       <c r="B34" t="s">
         <v>81</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>82</v>
       </c>
       <c r="B35" t="s">
         <v>83</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B36" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" t="s">
+        <v>87</v>
+      </c>
+      <c r="C37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" t="s">
         <v>14</v>
       </c>
-      <c r="E35">
-        <v>1</v>
+      <c r="E37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38">
+        <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">