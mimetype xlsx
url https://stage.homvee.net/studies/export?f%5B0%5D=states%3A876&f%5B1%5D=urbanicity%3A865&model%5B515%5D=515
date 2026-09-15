--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,176 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
+    <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
+    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
+  </si>
+  <si>
+    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV081065</t>
   </si>
   <si>
     <t>Lind, T. (2017). Intervening to enhance emotion regulation: Early childhood adversity, parent-child mutual positive affect, and later child regulation capabilities (Publication No. 1972774602) [Doctoral dissertation, University of Delaware]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
+  </si>
+  <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -208,50 +238,53 @@
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV035512</t>
   </si>
   <si>
     <t>Schwarz, D. F., O’Sullivan, A. L., Guinn, J., Mautone, J. A., Carlson, E. C., Zhao, H., Zhang, X., Esposito, T. L., Askew, M., &amp; Radcliffe, J. (2012). Promoting early intervention referral through a randomized controlled home-visiting program. Journal of Early Intervention, 34(1), 20–39</t>
+  </si>
+  <si>
+    <t>MOM Program</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV014295</t>
   </si>
   <si>
     <t>Shaw, D. S., Dishion, T. J., Supplee, L., Gardner, F., &amp; Arnds, K.  (2006). Randomized trial of a family-centered  approach to the prevention of early conduct problems: 2-year effects of the  family check-up in early childhood. Journal of Consulting and Clinical  Psychology, 74(1), 1–9.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
@@ -592,510 +625,646 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E16" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>45</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D18" s="1"/>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>49</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D21" s="1"/>
+      <c r="D21" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E23" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E25" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>83</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="E35" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>