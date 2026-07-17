--- v0 (2026-05-23)
+++ v1 (2026-07-17)
@@ -12,153 +12,126 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
-  </si>
-[...1 lines deleted...]
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
@@ -201,52 +174,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -513,398 +489,317 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-      <c r="A3" t="s">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...156 lines deleted...]
-      <c r="B14" t="s">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
-[...76 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>