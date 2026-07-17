--- v0 (2026-05-23)
+++ v1 (2026-07-17)
@@ -12,224 +12,191 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014613</t>
   </si>
   <si>
     <t>Baker, A. J. L., &amp; Piotrkowski, C. S. (1996). Parents and children through the school years: The effects of the home instruction program for preschool youngsters. New York: National Council of Jewish Women, Center for the Child.</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV026095</t>
   </si>
   <si>
     <t>Barnet, B., Rapp, T., DeVoe, M., &amp; Mullins, C. D. (2010). Cost-effectiveness of a motivational intervention to reduce rapid repeated childbearing in high-risk adolescent mothers: A rebirth of economic and policy considerations. Archives of Pediatrics and Adolescent Medicine, 164(4), 370-376.</t>
   </si>
   <si>
-    <t>Computer-Assisted Motivational Intervention plus enhanced home visiting (CAMI+), Computer-Assisted Motivational Intervention (CAMI)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV080815</t>
   </si>
   <si>
     <t>Bernard, K., Frost, A., Jelinek, C., &amp; Dozier, M. (2019). Secure attachment predicts lower body mass index in young children with histories of child protective services involvement. Pediatric Obesity, 14(7), e12510. https://doi.org/10.1111/ijpo.12510</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV039021</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O'Donnell, K., &amp; Sato, J. (2013). Randomized controlled trial of universal postnatal nurse home visiting: Impact on emergency care. Pediatrics, 132(S2), S140-S146.</t>
   </si>
   <si>
-    <t>Family Connects</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV040830</t>
   </si>
   <si>
     <t>Dodge, K. A., Goodman, W. B., Murphy, R. A., O’Donnell, K., Sato, J., &amp; Guptill, S. (2014). Implementation and randomized controlled trial evaluation of universal postnatal nurse home visiting. American Journal of Public Health, 104(S1), S136–S143.</t>
   </si>
   <si>
     <t>WWHV056305</t>
   </si>
   <si>
     <t>Enoch, M. A., Kitzman, H., Smith, J. A., Anson, E., Hodgkinson, C. A., Goldman, D., &amp; Olds, D. L. (2016). A prospective cohort study of influences on externalizing behaviors across childhood: Results from a nurse home visiting randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry, 55(5), 376–382.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV087591</t>
   </si>
   <si>
     <t>Goodman, W. B., Dodge, K. A., Bai, Y., O’Donnell, K. J., &amp; Murphy, R. A. (2019). Randomized controlled trial of Family Connects: Effects on child emergency medical care from birth to 24 months. Development and Psychopathology, 31(5), 1863–1872.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
-  </si>
-[...1 lines deleted...]
-    <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV026134</t>
   </si>
   <si>
     <t>Kitzman, H. J., Olds, D. L., Cole, R. E., Hanks, C. A., Anson, E. A., Arcoleo, K. J., Luckey, D. W., Knudtson, M. D., Henderson, C. R., &amp; Holmberg, J. R. (2010). Enduring effects of prenatal and infancy home visiting by nurses on children: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 412–418.</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV081753</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Knudtson, M. D., Cole, R., Anson, E., Smith, J. A., Fishbein, D., DiClemente, R., Wingood, G., Caliendo, A. M., Hopfer, C., Miller, T., &amp; Conti, G. (2019). Prenatal and/or infancy nurse home visiting and 18-year outcomes of a randomized trial. Pediatrics, 144(6). https://doi.org/10.1542/peds.2018-3876</t>
   </si>
@@ -237,110 +204,98 @@
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -415,93 +370,93 @@
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV014653</t>
   </si>
   <si>
     <t>Wagner, M., &amp; Spiker, D. (2001). Experiences and outcomes for children and families: Multisite Parents as Teachers evaluation. Menlo Park, CA: SRI International. http://www.sri.com/policy/cehs/publications/humanpub/patfinal.pdf.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -768,1061 +723,824 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="155.676" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...7 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...131 lines deleted...]
-      <c r="E26">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...29 lines deleted...]
-      <c r="E28">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...12 lines deleted...]
-      <c r="E30">
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...173 lines deleted...]
-      <c r="B41" t="s">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B49" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C42" t="s">
-[...10 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B50" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      <c r="A44" t="s">
+      <c r="B51" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      <c r="A45" t="s">
+      <c r="B52" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B53" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C46" t="s">
-[...10 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B54" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B55" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C48" t="s">
-[...10 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B56" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C49" t="s">
-[...10 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B57" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B58" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B51" t="s">
-[...127 lines deleted...]
-      <c r="E58">
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>