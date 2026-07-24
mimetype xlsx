--- v0 (2025-10-14)
+++ v1 (2026-07-24)
@@ -12,147 +12,120 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV020037</t>
   </si>
   <si>
     <t>Barnes-Boyd, C., Norr, K. F., &amp; Nacion, K. W. (1996). Evaluation of an interagency home visiting program to reduce postneonatal mortality in disadvantaged communities. Public Health Nursing, 13(3), 201-208.</t>
   </si>
   <si>
-    <t>Resources, Education, and Care in the Home (REACH)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
@@ -213,52 +186,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -525,432 +501,343 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...88 lines deleted...]
-      <c r="B15" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
-[...76 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>