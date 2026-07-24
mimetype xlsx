--- v0 (2025-10-15)
+++ v1 (2026-07-24)
@@ -12,188 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
   </si>
   <si>
-    <t>Play and Learning Strategies (PALS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
-    <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV039653</t>
   </si>
   <si>
     <t>Meghea, C. I., Raffo, J. E., Zhu, Q., &amp; Roman, L. (2013). Medicaid home visitation and maternal and infant healthcare utilization. American Journal of Preventive Medicine, 45(4), 441–447.</t>
   </si>
   <si>
-    <t>Maternal Infant Health Program (MIHP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047867</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., Raffo, J., Leach, R. E., &amp; Roman, L. A. (2015). Statewide Medicaid enhanced prenatal care programs and infant mortality. Pediatrics, 136(2), 334–342.</t>
   </si>
   <si>
     <t>WWHV070771</t>
   </si>
   <si>
     <t>Meghea, C. I., You, Z., &amp; Roman, L. A. (2015). A statewide Medicaid enhanced prenatal and postnatal care program and infant injuries. Maternal and Child Health Journal, 19(10), 2119–2127.</t>
   </si>
   <si>
     <t>WWHV095268</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV090061</t>
@@ -202,99 +172,99 @@
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 1-EHS contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
   </si>
   <si>
     <t>WWHV095270</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 4-PAT contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac…</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>WWHV044437</t>
   </si>
   <si>
     <t>Roman, L., Raffo, J. E., Zhu, Q., &amp; Meghea, C. (2014). A statewide Medicaid enhanced prenatal care program: Impact on birth outcomes. JAMA Pediatrics, 168(3), 220–227.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -561,517 +531,408 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" t="s">
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="B9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...12 lines deleted...]
-      <c r="E7">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...12 lines deleted...]
-      <c r="E8">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...34 lines deleted...]
-      <c r="A11" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...12 lines deleted...]
-      <c r="E13">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...12 lines deleted...]
-      <c r="E14">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...51 lines deleted...]
-      <c r="A18" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...17 lines deleted...]
-      <c r="A21" t="s">
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C21" t="s">
-[...90 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>