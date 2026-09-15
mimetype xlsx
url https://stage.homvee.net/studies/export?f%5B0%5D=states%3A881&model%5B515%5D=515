--- v0 (2026-07-24)
+++ v1 (2026-09-15)
@@ -12,89 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016219</t>
   </si>
   <si>
     <t>Caughy, M. O., Huang, K., Miller, T., &amp; Genevro, J. L. (2004). The effects of Healthy Steps for Young Children Program: Results from observations of parenting and child development. Early Childhood Research Quarterly, 19(4), 611–630.</t>
   </si>
   <si>
+    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV016711</t>
   </si>
   <si>
     <t>Caughy, M. O., Miller, T., Genevro, J. L., Huang, K., &amp; Nautiyal, C. (2003). The effects of Healthy Steps on discipline strategies of parents of young children. Journal of Applied Developmental Psychology, 24(5), 517–534.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV014220</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., &amp; Swank, P. R. (2006). Responsive parenting: Establishing early foundations for social, communication, and independent problem-solving skills. Developmental Psychology, 42(4), 627-42.</t>
+  </si>
+  <si>
+    <t>Play and Learning Strategies (PALS)</t>
   </si>
   <si>
     <t>WWHV014209</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., &amp; Guttentag, C. (2008). A responsive parenting intervention: The optimal timing across early childhood for impacting maternal behaviors and child outcomes. Developmental Psychology, 44(5), 1335-1353.</t>
   </si>
   <si>
     <t>WWHV027973</t>
   </si>
   <si>
     <t>Landry, S. H., Smith, K. E., Swank, P. R., Zucker, T., Crawford, A. D., &amp; Solari, E. F. (2012). The effects of a responsive parenting intervention on parent-child interactions during shared book reading. Developmental Psychology, 48(4), 969–986.</t>
   </si>
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
@@ -435,172 +447,204 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="365.625" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="1"/>
-      <c r="D3" s="1"/>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="1"/>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
+      <c r="D7" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>22</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>