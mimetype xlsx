--- v0 (2025-10-08)
+++ v1 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -221,51 +221,51 @@
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV049709</t>
   </si>
   <si>
     <t>Hoye, J., Asok, A., Bernard, K., Roth, T., Rosen, J., &amp; Dozier, M. Intervening early to protect telomeres: Results of a randomized clinical trial. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
@@ -447,96 +447,102 @@
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
-    <t>WWHV003356</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
@@ -900,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E79"/>
+  <dimension ref="A1:E80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1960,108 +1966,108 @@
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>141</v>
       </c>
       <c r="B61" t="s">
         <v>142</v>
       </c>
       <c r="C61" t="s">
         <v>143</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>145</v>
       </c>
       <c r="C62" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>147</v>
       </c>
       <c r="C63" t="s">
         <v>72</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
       <c r="C64" t="s">
         <v>72</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>150</v>
       </c>
       <c r="B65" t="s">
         <v>151</v>
       </c>
       <c r="C65" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>152</v>
       </c>
       <c r="B66" t="s">
         <v>153</v>
       </c>
       <c r="C66" t="s">
         <v>69</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>154</v>
       </c>
       <c r="B67" t="s">
         <v>155</v>
@@ -2096,209 +2102,226 @@
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
         <v>159</v>
       </c>
       <c r="C69" t="s">
         <v>97</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>160</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>162</v>
       </c>
       <c r="B71" t="s">
         <v>163</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>164</v>
       </c>
       <c r="B72" t="s">
         <v>165</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>166</v>
       </c>
       <c r="B73" t="s">
         <v>167</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E73">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>168</v>
       </c>
       <c r="B74" t="s">
         <v>169</v>
       </c>
       <c r="C74" t="s">
         <v>69</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>170</v>
       </c>
       <c r="B75" t="s">
         <v>171</v>
       </c>
       <c r="C75" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>172</v>
       </c>
       <c r="B76" t="s">
         <v>173</v>
       </c>
       <c r="C76" t="s">
         <v>100</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>174</v>
       </c>
       <c r="B77" t="s">
         <v>175</v>
       </c>
       <c r="C77" t="s">
         <v>100</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>176</v>
       </c>
       <c r="B78" t="s">
         <v>177</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>178</v>
       </c>
       <c r="B79" t="s">
         <v>179</v>
       </c>
       <c r="C79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" t="s">
+        <v>180</v>
+      </c>
+      <c r="B80" t="s">
+        <v>181</v>
+      </c>
+      <c r="C80" t="s">
         <v>25</v>
       </c>
-      <c r="D79" t="s">
-[...2 lines deleted...]
-      <c r="E79">
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>