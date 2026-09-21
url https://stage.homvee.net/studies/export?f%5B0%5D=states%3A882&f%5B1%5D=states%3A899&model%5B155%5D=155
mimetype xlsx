--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,112 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV040826</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
+    <t>Child Parent Enrichment Project (CPEP)</t>
+  </si>
+  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
@@ -176,177 +185,210 @@
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
+    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
+  </si>
+  <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
+    <t>REST Routine</t>
+  </si>
+  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
+  </si>
+  <si>
+    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Early Head Start—Home-based option</t>
+  </si>
+  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>Parents as Teachers (PAT)®</t>
+  </si>
+  <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
+    <t>Early Intervention Program for Adolescent Mothers</t>
+  </si>
+  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
@@ -375,75 +417,75 @@
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
+    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
+  </si>
+  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV094871</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
-  </si>
-[...1 lines deleted...]
-    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
   </si>
@@ -834,1069 +876,1354 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E75"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E75"/>
+      <selection activeCell="A1" sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="1"/>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="1" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="D30" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="D31" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="1" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="D32" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="1" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="D33" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D34" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D35" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E35" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E37" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="D38" s="1"/>
+        <v>91</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E38" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>99</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>103</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>107</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="D46" s="1"/>
+        <v>109</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E46" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D47" s="1"/>
+        <v>111</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D48" s="1"/>
+        <v>113</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="D49" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E49" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="D50" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E50" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>119</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>121</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E53" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>125</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>129</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>131</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>136</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E61" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E62" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="D63" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E63" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="D64" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E64" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="D65" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="D67" s="1"/>
+        <v>152</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="D68" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="D69" s="1"/>
+        <v>156</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="D70" s="1"/>
+        <v>158</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E70" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="D71" s="1"/>
+        <v>160</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="D72" s="1"/>
+        <v>162</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="D73" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="D74" s="1"/>
+        <v>166</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>9</v>
+        <v>92</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>