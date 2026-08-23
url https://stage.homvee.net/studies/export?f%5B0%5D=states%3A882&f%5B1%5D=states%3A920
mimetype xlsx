--- v0 (2025-10-15)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -203,51 +203,51 @@
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
     <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
@@ -339,50 +339,56 @@
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
   </si>
   <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
+  </si>
+  <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV095268</t>
@@ -414,96 +420,102 @@
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
-    <t>WWHV003356</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
@@ -552,52 +564,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -861,1336 +876,1361 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E74"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E32">
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...6 lines deleted...]
-      <c r="C47" t="s">
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...6 lines deleted...]
-      <c r="C48" t="s">
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D48" t="s">
-[...13 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D50" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E49">
+      <c r="E50" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...6 lines deleted...]
-      <c r="C50" t="s">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...6 lines deleted...]
-      <c r="C51" t="s">
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...6 lines deleted...]
-      <c r="C52" t="s">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...6 lines deleted...]
-      <c r="C53" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="E53">
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...6 lines deleted...]
-      <c r="C54" t="s">
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D54" t="s">
-[...13 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D56" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E55">
-[...10 lines deleted...]
-      <c r="C56" t="s">
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D57" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E56">
-[...10 lines deleted...]
-      <c r="C57" t="s">
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D57" t="s">
-[...7 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B58" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E58">
-[...61 lines deleted...]
-      <c r="C62" t="s">
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62">
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...6 lines deleted...]
-      <c r="C63" t="s">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63">
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...26 lines deleted...]
-      <c r="D65" t="s">
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E65">
-[...47 lines deleted...]
-      <c r="D68" t="s">
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E68">
-[...47 lines deleted...]
-      <c r="D71" t="s">
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E71">
-[...50 lines deleted...]
-      <c r="E74">
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>