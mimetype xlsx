--- v0 (2025-10-05)
+++ v1 (2026-07-23)
@@ -12,121 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV040826</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Billy, T., Hastings, R., Lorenzo, S., ... Walkup, J. T. (2014). A randomized controlled trial of a paraprofessional-delivered, home-visiting intervention: Three-year outcomes for American Indian teen mothers and their children. Manuscript under review.</t>
+  </si>
+  <si>
+    <t>Family Spirit®</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>WWHV029496</t>
+  </si>
+  <si>
+    <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
-    <t>WWHV040826</t>
-[...16 lines deleted...]
-  <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV005317</t>
   </si>
   <si>
     <t>Barth, R. P. (1991). An experimental evaluation of in-home child abuse prevention services. Child Abuse and Neglect: The International Journal, 15(4), 363-75.</t>
   </si>
   <si>
-    <t>Child Parent Enrichment Project (CPEP)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
-    <t>Family Check-Up® For Children</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003774</t>
   </si>
   <si>
     <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
   </si>
   <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
@@ -185,168 +176,141 @@
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV016715</t>
   </si>
   <si>
     <t>Guyer, B., Barth, M., Bishai, D., Caughy, M., Clark, B., Burkom, D., Tang, C. (2003). The Healthy Steps for Young Children Program National Evaluation. Baltimore: Women’s and Children’s Health Policy Center, Department of Population and Family Health Sciences, Johns Hopkins Bloomberg School of Public Health.</t>
   </si>
   <si>
-    <t>Healthy Steps (National Evaluation 1996 Protocol)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV014203</t>
   </si>
   <si>
     <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094822</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Early Head Start—Home-based option</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
-    <t>Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV004059</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Anderson, N. L., Brecht, M. L., Verzemnieks, I., Lesser, J., &amp; Kim, S.  (2002). Public health nursing care for adolescent mothers: Impact on infant  health and selected maternal outcomes at 1 year postbirth. Journal of Adolescent Health: Official Publication of the Society for  Adolescent Medicine, 30(1), 44–54.</t>
   </si>
   <si>
-    <t>Early Intervention Program for Adolescent Mothers</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV011552</t>
   </si>
   <si>
     <t>Koniak-Griffin, D., Anderson, N. L., Verzemnieks, I., &amp; Brecht, M. L. (2000). A public health nursing early intervention program for adolescent mothers: Outcomes from pregnancy through 6 weeks postpartum. Nursing Research, 49(3), 130–138.</t>
   </si>
   <si>
     <t>WWHV011686</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
@@ -411,99 +375,105 @@
   <si>
     <t>WWHV003589</t>
   </si>
   <si>
     <t>Minkovitz, C., Strobino, D., Hughart, N., Scharfstein, D., Guyer, B., &amp; Healthy Steps Evaluation Team (2001). Early effects of the Healthy Steps for Young Children Program. Archives of Pediatrics &amp; Adolescent Medicine, 155(4), 470–479.</t>
   </si>
   <si>
     <t>WWHV014560</t>
   </si>
   <si>
     <t>Minkovitz, C. S., Strobino, D., Mistry, K. B., Scharfstein, D. O., Grason, H., Hou, W., Guyer, B. (2007). Healthy Steps for Young Children: Sustained results at 5.5 years. Pediatrics, 120(3), 658–668.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
-    <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
-[...7 lines deleted...]
-  <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014565</t>
   </si>
   <si>
     <t>Roggman, L., Boyce, L. K., &amp; Cook, G. (2009). Keeping kids on track: Impacts of a parenting-focused Early Head Start program on attachment security and cognitive development. Early Education &amp; Development, 20(6) 920-941</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
@@ -552,52 +522,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -861,1336 +834,1076 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E74"/>
+  <dimension ref="A1:E75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B19" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B20" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B21" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B22" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B23" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B24" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B25" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
+      <c r="B26" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B27" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B28" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C26" t="s">
+      <c r="B29" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...199 lines deleted...]
-      <c r="E38">
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E66" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...374 lines deleted...]
-      <c r="A61" t="s">
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B67" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C61" t="s">
-[...10 lines deleted...]
-      <c r="A62" t="s">
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B68" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62">
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...12 lines deleted...]
-      <c r="E63">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...34 lines deleted...]
-      <c r="A66" t="s">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B72" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C66" t="s">
-[...10 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B73" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C67" t="s">
-[...10 lines deleted...]
-      <c r="A68" t="s">
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B74" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C68" t="s">
-[...10 lines deleted...]
-      <c r="A69" t="s">
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B75" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C69" t="s">
-[...90 lines deleted...]
-      <c r="E74">
+      <c r="C75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>