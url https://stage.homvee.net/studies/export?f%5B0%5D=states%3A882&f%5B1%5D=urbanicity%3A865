--- v0 (2026-05-03)
+++ v1 (2026-06-21)
@@ -363,51 +363,51 @@
   <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
     <t>WWHV089835</t>
   </si>
   <si>
     <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>Promoting First Relationships®</t>
   </si>
   <si>
     <t>WWHV014291</t>
   </si>
   <si>
     <t>Shaw, D. S., Connell, A., Dishion, T. J., Wilson, M. N., &amp; Gardner, F. (2009). Improvements in maternal depression as a mediator of intervention effects on early childhood problem behavior. Development and Psychopathology, 21, 417–439.</t>
   </si>
   <si>
     <t>WWHV058224</t>
   </si>
   <si>
     <t>Sitnick, S. L., Shaw, D. S., Gill, A., Dishion, T., Winter, C., Waller, R., Gardner, F., &amp; Wilson, M. (2015). Parenting and the family check-up: Changes in observed parent-child interaction following early childhood intervention. Journal of Clinical Child &amp; Adolescent Psychology, 44(6), 970–984.</t>
   </si>
   <si>
     <t>WWHV058188</t>
   </si>
   <si>
     <t>Smith, J. D., Dishion, T. J., Shaw, D. S., Wilson, M. N., Winter, C. C., &amp; Patterson, G. R. (2014). Coercive family process and early-onset conduct problems from age 2 to school entry. Development and Psychopathology, 26(4 Pt. 1), 917.</t>
   </si>
   <si>
     <t>WWHV014525</t>
   </si>
   <si>
     <t>Wagner, M., Cameto, R., &amp; Gerlach-Downie, S. (1996). Intervention in support of adolescent parents and their children: A final report on the Teen Parents as Teachers Demonstration. Menlo Park, CA: SRI International.</t>
   </si>
@@ -438,52 +438,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -750,1027 +753,1018 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47">
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="E48">
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49">
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E53">
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E54">
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D56" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E56">
+      <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>