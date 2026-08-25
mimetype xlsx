--- v1 (2026-06-21)
+++ v2 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -262,50 +262,56 @@
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 1, EHS contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
@@ -750,54 +756,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E56"/>
+  <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E56"/>
+      <selection activeCell="A1" sqref="A1:E57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1351,413 +1357,430 @@
     <row r="34" spans="1:5">
       <c r="A34" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E35" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E36" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E37" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E38" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>7</v>
+        <v>78</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E39" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E41" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E42" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E43" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E44" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E46" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E50" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E56" s="1">
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>