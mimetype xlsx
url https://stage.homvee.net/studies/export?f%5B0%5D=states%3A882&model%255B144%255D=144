--- v0 (2026-06-16)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -337,50 +337,56 @@
     <t>Koniak-Griffin, D.,  Mathenge, C., Anderson, N. L., &amp; Verzemnieks, I. (1999). An early  intervention program for adolescent mothers: A nursing demonstration project. Journal of Obstetric, Gynecologic, &amp;  Neonatal Nursing, 28(1), 51–59.</t>
   </si>
   <si>
     <t>WWHV003915</t>
   </si>
   <si>
     <t>Koniak-Griffin, D.,  Verzemnieks, I. L., Anderson, N. L., Brecht, M. L., Lesser, J., Kim, S., et al.  (2003). Nurse visitation for adolescent mothers: Two-year infant health and  maternal outcomes. Nursing Research, 52(2), 127–136.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV065647</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV095820</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
@@ -870,54 +876,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E75"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E75"/>
+      <selection activeCell="A1" sqref="A1:E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1658,549 +1664,566 @@
     <row r="45" spans="1:5">
       <c r="A45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E46" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E48" s="1">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E49" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E50" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="C58" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E59" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E61" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E62" s="1">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E63" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E64" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E65" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E66" s="1">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E67" s="1">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E70" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E71" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E72" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>