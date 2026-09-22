--- v0 (2026-07-17)
+++ v1 (2026-09-22)
@@ -12,161 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV038491</t>
   </si>
   <si>
     <t>Brennan, L. M., Shelleby, E. C., Shaw, D. S., Gardner, F., Dishion, T. J., &amp; Wilson, M. (2013). Indirect effects of the family check-Up on school-age academic achievement through improvements in parenting in early childhood. Journal of Educational Psychology, 105(3), 762.</t>
   </si>
   <si>
+    <t>Family Check-Up® For Children</t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV050820</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. N. (2015). Proactive parenting and children's effortful control: Mediating role of language and indirect intervention effects. Social Development, 24(1), 206-223.</t>
   </si>
   <si>
+    <t>High</t>
+  </si>
+  <si>
     <t>WWHV058622</t>
   </si>
   <si>
     <t>Chang, H., Shaw, D. S., Shelleby, E. C., Dishion, T. J., &amp; Wilson, M. N. (2016). The long-term effectiveness of the family check-up on peer preference: Parent-child interaction and child effortful control as sequential mediators. Journal of Abnormal Child Psychology. Advance online publication.</t>
   </si>
   <si>
     <t>WWHV014293</t>
   </si>
   <si>
     <t>Connell, A., Bullock, B. M., Dishion, T. J., Shaw, D., Wilson, M., &amp; Gardner, F. (2008). Family intervention effects on co-occurring early childhood behavioral and emotional problems: A latent transition analysis approach. Journal of Abnormal Child Psychology, 36(8), 1211-1225.</t>
   </si>
   <si>
     <t>WWHV047173</t>
   </si>
   <si>
     <t>Dishion, T. J., Mun, C. J., Drake, E. C., Tein, J. Y., Shaw, D. S., &amp; Wilson, M. (2015). A transactional approach to preventing early childhood neglect: The family check-up as a public health strategy. Development and Psychopathology, 27(4 Pt. 2), 1647.</t>
   </si>
   <si>
     <t>WWHV014296</t>
   </si>
   <si>
     <t>Dishion, T. J., Shaw, D., Connell, A., Gardner, F., Weaver, C., &amp; Wilson, M. (2008). The family check-up with high-risk indigent families: Preventing problem behavior by increasing parents’ positive behavior support in early childhood. Child Development, 79(5), 1395–1414.</t>
   </si>
   <si>
     <t>WWHV014292</t>
   </si>
   <si>
     <t>Gardner, F., Connell, A., Trentacosta, C. J., Shaw, D. S., Dishion, T. J., &amp; Wilson, M. N. (2009). Moderators of outcome in a brief family-centered intervention for preventing early problem behavior. Journal of Consulting and Clinical Psychology, 77(3), 543–553.</t>
   </si>
   <si>
     <t>WWHV061793</t>
   </si>
   <si>
     <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
   </si>
   <si>
+    <t>Healthy Families America (HFA)®</t>
+  </si>
+  <si>
     <t>WWHV080111</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
+  </si>
+  <si>
     <t>WWHV058190</t>
   </si>
   <si>
     <t>Hyde, L. W., Shaw, D. S., Gardner, F., Cheong, J., Dishion, T. J., &amp; Wilson, M. (2013). Dimensions of callousness in early childhood: Links to problem behavior and family intervention effectiveness. Development and Psychopathology, 25(2), 347–363.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
+    <t>REST Routine</t>
+  </si>
+  <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV004143</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Ellison, M. C., Budhiraja, N., &amp; Robinson, J. L. (2005). Short-term impact of a randomized multifaceted intervention for wheezing infants in low-income families. Archives of Pediatrics &amp; Adolescent Medicine, 159(1), 75-82.</t>
+  </si>
+  <si>
+    <t>Childhood Asthma Prevention Study (CAPS)</t>
   </si>
   <si>
     <t>WWHV003927</t>
   </si>
   <si>
     <t>Klinnert, M. D., Liu, A. H., Pearson, M. R., Tong, S., Strand, M, Luckow, A., &amp; Robinson, J. L. (2007). Outcome of a randomized multifaceted intervention with low-income families of wheezing infants. Archives of Pediatrics &amp; Adolescent Medicine, 161(8), 783-790.</t>
   </si>
   <si>
     <t>WWHV014289</t>
   </si>
   <si>
     <t>Lunkenheimer, E. S., Dishion, T. J., Shaw, D. S., Connell, A. M., Gardner, F., Wilson, M. N., &amp; Skuban, E. M. (2008). Collateral benefits of the family check-up on early childhood school readiness: Indirect effects of parents’ positive behavior support. Developmental Psychology, 44(6), 1737–1752.</t>
   </si>
   <si>
     <t>WWHV058226</t>
   </si>
   <si>
     <t>Moilanen, K. L., Shaw, D. S., Dishion, T. J., Gardner, F., &amp; Wilson, M. (2010). Predictors of longitudinal growth in inhibitory control in early childhood. Social Development, 19(2), 326–347.</t>
   </si>
   <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
@@ -537,393 +561,493 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="351.486" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="1"/>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>46</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="1" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>48</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="1" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="1" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="1" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="1" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="D24" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="1" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>